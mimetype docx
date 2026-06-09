--- v0 (2025-12-20)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d39db2" w14:textId="5d39db2">
+    <w:p w14:paraId="29a8485" w14:textId="29a8485">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1931,4681 +1931,4685 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Изъятие, консервация, хранение, транспортировка и пересадка органов (части органа) осуществляются в государственных медицинских организациях, медицинских организациях, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также в медицинских организациях "Назарбаев университет" при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации органов (части органа) согласно профилю медицинской деятельности (донорские организации и центры трансплантации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z296" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изъятие, консервация, хранение, транспортировка и пересадка тканей (части ткани) осуществляются в государственных медицинских организациях, медицинских организациях, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также в медицинских организациях "Назарбаев Университет" при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации тканей (части ткани) согласно профилю медицинской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z297" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение, транспортировка и пересадка консервированной роговичной ткани осуществляются в медицинских организациях независимо от форм собственности при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации консервированной роговичной ткани согласно профилю медицинской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z298" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изъятие, консервация, хранение, транспортировка и трансплантация гемопоэтических, мезенхимальных стволовых клеток, клеток иммунной системы, лимфоцитов осуществляются в государственных медицинских организациях, медицинских организациях, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также медицинских организациях "Назарбаев Университет" при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации клеток согласно профилю медицинской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z299" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изъятие, заготовка, хранение, транспортировка и аутологичная трансплантация гемопоэтических стволовых клеток осуществляются в медицинских организациях независимо от форм собственности при наличии лицензии на осуществление медицинской деятельности по оказанию услуг аутологичной трансплантации гемопоэтических стволовых клеток согласно профилю медицинской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра здравоохранения РК от 23.10.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра здравоохранения РК от 23.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Услуги по трансплантации, а также медицинская помощь, включая всестороннее медицинское обследование, предоставляется в рамках гарантированного объема бесплатной медицинской помощи в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и подпунктом 10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 196 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия изъятия, консервации и трансплантации органа (части органа) и (или) тканей (части ткани) от прижизненного донора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.Изъятие, консервация, хранение, транспортировка и пересадка органов (части органа) и (или) тканей (части ткани) осуществляются в государственных медицинских организациях, медицинских организациях, сто процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также в медицинских организациях "Назарбаев университет" при наличии лицензии на осуществление медицинской деятельности по оказанию услуг трансплантации органов (части органа) и (или) тканей (части ткани) согласно профилю медицинской деятельности (донорские организации и центры трансплантации).</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5. Прижизненным донором является человек в возрасте восемнадцати лет и старше, дееспособный, находящийся с реципиентом в генетической связи и (или) имеющее с ним тканевую совместимость выразивший письменное нотариально удостоверенное согласие на изъятие органов (части органа) и (или) тканей (части ткани) для дальнейшей трансплантации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Направление на плановую госпитализацию в центры трансплантации прижизненного донора и потенциального реципиента для предоставления высокотехнологичной и (или) специализированной медицинской помощи осуществляется через портал Бюро госпитализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для трансплантации от прижизненного донора производится изъятие только одного из парных органов, часть органа или ткань, изъятие которых не повлечет за собой необратимого расстройства здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прижизненный донор проходит всестороннее медицинское обследование в порядке, утвержденном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 ноября 2020 года № ҚР ДСМ-201/2020 "Об утверждении правил прохождения прижизненным донором органов (части органа) и (или) тканей (части ткани) всестороннего медицинского обследования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21677).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра здравоохранения РК от 28.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="61"/>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Прижизненный донор и потенциальный реципиент направляются в HLA-лабораторию для определения тканевой совместимости органов и тканей, результаты которых передаются в центр трансплантации, направивший для исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Услуги по трансплантации, а также медицинская помощь, включая всестороннее медицинское обследование, предоставляется в рамках гарантированного объема бесплатной медицинской помощи в соответствии с </w:t>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+      При необходимости срочной передачи результатов исследования лечащему врачу используется электронный вариант результатов исследования с соблюдением норм конфиденциальности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите". Результаты исследований не передаются прижизненному донору или потенциальному реципиенту, а также их родственникам, супругу (супруге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра здравоохранения РК от 28.07.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-67</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра здравоохранения РК от 23.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="68"/>
+    <w:bookmarkStart w:name="z57" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При необходимости срочной передачи результатов исследования лечащему врачу используется электронный вариант результатов исследования с соблюдением норм конфиденциальности в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+      9.Для установления генетической связи между потенциальным реципиентом и прижизненным донором создается Этическая комиссия. Состав и положение Этической комиссии утверждается на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 декабря 2020 года № ҚР ДСМ-318/2020 "Об утверждении Положения об Этической комиссии по установлению генетической связи между потенциальным реципиентом и прижизненным донором для проведения трансплантации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21892).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра здравоохранения РК от 23.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 114</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="69"/>
+    <w:bookmarkStart w:name="z58" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Решение о прогнозируемой тканевой совместимости органов (части органа) и (или) тканей (части ткани) прижизненного донора и потенциального реципиента принимается профильным специалистом (трансплантологом) центра трансплантации путем проведения анализа и сопоставления результатов исследований по совместимости органов (части органа) и (или) тканей (части ткани).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z59" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Согласие потенциального реципиента и прижизненного донора отзывается за исключением тех случаев, когда медицинские работники по жизненным показаниям уже приступили к хирургическому вмешательству и его прекращение невозможно в связи с угрозой для жизни и здоровья пациента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z60" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.Для установления генетической связи между потенциальным реципиентом и прижизненным донором создается Этическая комиссия. Состав и положение Этической комиссии утверждается на основании </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      12.После изъятия и заготовки органа (части органа) и (или) тканей (части ткани) для трансплантации у прижизненного донора производится соответствующая запись в оформленной на него медицинской карте стационарного больного по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (далее - приказ № ҚР ДСМ-175/2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="70"/>
+    <w:bookmarkStart w:name="z61" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Решение о прогнозируемой тканевой совместимости органов (части органа) и (или) тканей (части ткани) прижизненного донора и потенциального реципиента принимается профильным специалистом (трансплантологом) центра трансплантации путем проведения анализа и сопоставления результатов исследований по совместимости органов (части органа) и (или) тканей (части ткани).</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+      13.При выписке пациентов после изъятия и пересадки донорских органов (части органа) и (или) тканей (части ткани) в местные органы государственного управления здравоохранением областей, городов республиканского значения и столицы, где проживают донор и реципиент, направляется извещение о реципиенте и доноре органа (части органа) и (или) тканей (части ткани) по форме, утвержденной приказом № ҚР ДСМ-175/2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="73"/>
+    <w:bookmarkStart w:name="z63" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13.При выписке пациентов после изъятия и пересадки донорских органов (части органа) и (или) тканей (части ткани) в местные органы государственного управления здравоохранением областей, городов республиканского значения и столицы, где проживают донор и реципиент, направляется извещение о реципиенте и доноре органа (части органа) и (или) тканей (части ткани) по форме, утвержденной приказом № ҚР ДСМ-175/2020.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      14. При трансплантации органов (части органа) и (или) тканей (части ткани) не производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z64" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) принудительное изъятие органов (части органа) и (или) тканей (части ткани) у человека; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z65" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принуждение человека к предоставлению своего органа (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) купля-продажа органов (части органа) и (или) тканей (части ткани) человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z67" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изъятие органов (части органа) и (или) тканей (части ткани) у прижизненного донора или посмертного донора, являющегося несовершеннолетним или недееспособным лицом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z68" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) изъятие органов (части органа) и (или) тканей (части ткани) у лиц, которые по состоянию здоровья, возрасту или иным причинам не могли сообщить данные о своей личности, и личность которых на момент констатации смерти не была установлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z69" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок и условия изъятия, заготовки, консервации, хранения, транспортировки и трансплантации органов (части органа) и (или) тканей (части ткани) от посмертного донора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z70" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Посмертным донором органа (части органа) и (или) тканей (части ткани) является лицо в возрасте восемнадцати лет и старше, которому констатирована необратимая гибель головного мозга, органы (части органа) и (или) ткани (части ткани) которого могут быть использованы для трансплантации реципиенту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z71" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Изъятие, консервация, хранение и транспортировка органов (части органа) и (или) тканей (части ткани) от посмертного донора с целью трансплантации осуществляется врачами трансплантационной бригады в донорских организациях в соответствии с клиническими протоколами и санитарными правилами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z72" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Изъятие и консервация органов (части органа) и (или) тканей (части ткани) от посмертного донора с целью трансплантации осуществляются в донорских организациях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z73" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеющих в структуре отделения реанимации и интенсивной терапии, нейро-инсультное отделение (центр) или отделения неврологии, нейротравмы, нейрохирургии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z74" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) располагающихся в столице, городах республиканского, областного и районного значений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z75" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Участие лиц, проводящих изъятие органов (части органа) и (или) тканей (части ткани) для последующей трансплантации, в констатации необратимой гибели головного мозга не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z76" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. После констатации необратимой гибели головного мозга председатель консилиума информирует об этом руководителя донорской организации и регионального трансплантационного координатора, который оповещает республиканского трансплантационного координатора о наличии потенциального донора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z77" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Региональный трансплантационный координатор после идентификации личности потенциального донора, заносит его данные в медицинскую информационную систему учета доноров и реципиентов (далее – МИСУДР) и прикрепляет заключение о констатации необратимой гибели головного мозга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z78" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканский трансплантационный координатор проводит проверку базы данных Регистра в РПН на предмет прижизненного волеизъявления гражданина по вопросу донорства органов (части органа) и (или) тканей (части ткани) после смерти в целях трансплантации. О результатах проверки информирует регионального трансплантационного координатора соответствующего региона и направляет ему справку из Регистра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В случае прижизненного согласия умершего на изъятие его органов (части органа) и (или) тканей (части ткани) для трансплантации, после оповещения лечащим врачом супруга (супруги) и (или) близких родственников о смерти пациента (потенциального донора), к беседе с ними приступают трансплантационный координатор и психолог, которые сообщают о волеизъявлении умершего по вопросу посмертного донорства органов (части органа) и (или) тканей (части ткани). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z80" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Изъятие органов (части органа) и (или) тканей (части ткани) для трансплантации у умершего не осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если медицинская организация на момент изъятия поставлена в известность о том, что лицо при жизни заявило о своем отказе на изъятие органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если медицинская организация на момент изъятия поставлена в известность о том, что после смерти умершего супруг (супруга), а при его (ее) отсутствии – один из близких родственников, заявили о своем несогласии на изъятие его органов (части органа) и (или) тканей (части ткани) (в том числе при наличии прижизненного согласия умершего);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z83" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) у посмертного донора для трансплантации иностранцам и лицам без гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z84" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Изъятие органов (части органа) и (или) тканей (части ткани) для трансплантации у посмертного донора осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z85" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае наличия прижизненного согласия данного лица на изъятие его органов (части органа) и (или) тканей (части ткани) в целях трансплантации, при одновременном отсутствии заявленного письменного несогласия супруга (супруги), а при его (ее) отсутствии – одного из близких родственников умершего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z86" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае, когда прижизненное волеизъявление человека не известно – при наличии письменного согласия супруга (супруги), а при его (ее) отсутствии одного из близких родственников, заявленных в течение трех часов с момента оповещения о смерти потенциального донора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z87" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, при одновременном наличии несогласия (несогласий) от других близких родственников умершего, изъятие органов (части органа) и (или) тканей (части ткани) не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z88" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. После решения вопроса о возможности изъятия органов (части органа) и (или) тканей (части ткани), предусмотренного в пункте 24 настоящих Правил, региональный трансплантационный координатор организует дополнительное обследование посмертного донора в соответствии с клиническим протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При отсутствии инфекций и других медицинских противопоказаний для донорства органов (части органа) и (или) тканей (части ткани) региональный трансплантационный координатор информирует республиканского трансплантационного координатора и высылает ему электронные копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменного согласия супруга (супруги), а при его (ее) отсутствии – одного из близких родственников лица на изъятие органов (части органа) и (или) тканей (части ткани) умершего;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. При трансплантации органов (части органа) и (или) тканей (части ткани) не производится:</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="76"/>
+      заключения о констатации необратимой гибели головного мозга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принуждение человека к предоставлению своего органа (части органа) и (или) тканей (части ткани);</w:t>
-[...480 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+      выписки из медицинской карты стационарного больного по форме, утвержденной приказом № ҚР ДСМ-175/2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным приказом Министра здравоохранения РК от 28.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заключения о констатации необратимой гибели головного мозга;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="101"/>
+      27. До изъятия органов (части органа) и (или) тканей (части ткани) для трансплантации специалистами донорской организации в соответствии с клиническим протоколом проводится кондиционирование потенциального донора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Республиканский трансплантационный координатор рассылает выписку из медицинской карты стационарного больного (посмертного донора) координаторам центров трансплантаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центры трансплантации в течение 1 (одного) часа принимают решение об изъятии органов (части органа) и (или) тканей (части ткани). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z96" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. При положительном решении центров трансплантации и получении списка профильных специалистов трансплантационных бригад на вылет (выезд), республиканский трансплантационный координатор направляет в организацию, оказывающую предоставление скорой медицинской помощи в экстренной форме населению с привлечением воздушного транспорта (далее – организация медицинской авиации) заявку и списочный состав трансплантационной бригады для вылета (выезда) в донорскую организацию, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z97" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выписки из медицинской карты стационарного больного по форме, утвержденной приказом № ҚР ДСМ-175/2020.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+      В течение 3 (трех) часов с момента подачи заявки, организация медицинской авиации предоставляет автотранспорт и организует вылет (выезд) трансплантационной бригады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z98" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Координационный центр по трансплантации при взаимодействии с организацией медицинской авиации организует приезд трансплантационной бригады в донорскую организацию для изъятия, консервации, хранения, транспортировки для трансплантации органов (части органа) и (или) тканей (части ткани) не позднее 24 (двадцати четырех) часов с момента констатации необратимой гибели головного мозга у донора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z99" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31.Перевозка трансплантационной бригады и необходимых изделий медицинского назначения и медицинской техники в соответствии с перечнем, согласно приложению 2 к настоящим Правилам, а также транспортировка донорских органов (части органа) и (или) тканей (части ткани), биоматериалов и доставка их в соответствующие медицинские организации на территории Республики Казахстан осуществляется наземным и воздушным транспортом организация медицинской авиации в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-225/2020 "Об утверждении правил оказания скорой медицинской помощи, в том числе с привлечением медицинской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21713).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным приказом Министра здравоохранения РК от 28.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="102"/>
+    <w:bookmarkStart w:name="z100" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. До изъятия органов (части органа) и (или) тканей (части ткани) для трансплантации специалистами донорской организации в соответствии с клиническим протоколом проводится кондиционирование потенциального донора.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="103"/>
+      32. Донорская организация обеспечивает к прибытию трансплантационной бригады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z101" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Республиканский трансплантационный координатор рассылает выписку из медицинской карты стационарного больного (посмертного донора) координаторам центров трансплантаций. </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="106"/>
+      подготовку операционного зала; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z102" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В течение 3 (трех) часов с момента подачи заявки, организация медицинской авиации предоставляет автотранспорт и организует вылет (выезд) трансплантационной бригады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="107"/>
+      присутствие дежурного врача-патологоанатома и (или) судебно-медицинского эксперта при изъятии органов (части органа) и (или) тканей (части ткани);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z103" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Координационный центр по трансплантации при взаимодействии с организацией медицинской авиации организует приезд трансплантационной бригады в донорскую организацию для изъятия, консервации, хранения, транспортировки для трансплантации органов (части органа) и (или) тканей (части ткани) не позднее 24 (двадцати четырех) часов с момента констатации необратимой гибели головного мозга у донора.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      доставку образцов крови потенциального донора в лабораторию тканевого типирования в случаях задержки вылета воздушного транспорта медицинской авиации более чем на 12 (двенадцать) часов совместно с трансплантационным координатором соответствующего региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z104" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. По прибытии трансплантационной бригады администрация донорской организации подписывает и ставит печать на подтверждающих (летных и медицинских) документах и для оплаты услуги кондиционирования донорская организация предъявляет копию акта оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-67</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра здравоохранения РК от 27.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="109"/>
+    <w:bookmarkStart w:name="z105" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Донорская организация обеспечивает к прибытию трансплантационной бригады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="110"/>
+      34. Трансплантационная бригада перед изъятием органов (части органа) и (или) тканей (части ткани) для трансплантации проводит предварительную интраоперационную оценку функциональной пригодности донорских органов (части органа) и (или) тканей (части ткани) с выполнением, при необходимости, экспресс-биопсии органов (части органа) и (или) тканей (части ткани) донора и патоморфологического исследования. Проведение патоморфологического исследования и экспресс-биопсии органов (части органа) и (или) тканей (части ткани) посмертного донора обеспечивается донорской организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Окончательное решение об изъятии органов (части органа) и (или) тканей (части ткани) принимается специалистами трансплантационной бригады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      подготовку операционного зала; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="111"/>
+      36. Изъятие органов (части органа) и (или) тканей (части ткани) для трансплантации осуществляется специалистами трансплантационной бригады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      присутствие дежурного врача-патологоанатома и (или) судебно-медицинского эксперта при изъятии органов (части органа) и (или) тканей (части ткани);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="112"/>
+      Ушивание хирургической раны после изъятия органов (части органа) и (или) тканей (части ткани) возлагается на специалистов донорской организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      доставку образцов крови потенциального донора в лабораторию тканевого типирования в случаях задержки вылета воздушного транспорта медицинской авиации более чем на 12 (двенадцать) часов совместно с трансплантационным координатором соответствующего региона.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="113"/>
+      37. Изъятые органы (части органа) и (или) ткани (части ткани) помещаются в стерильные, биоинертные, исправные и герметично закрывающиеся контейнеры с соответствующей маркировкой и температурным режимом (0-4°С) в течение 6-12 часов с момента изъятия, или в специальные аппараты для хранения и транспортировки органов (части органа) и (или) тканей (части ткани).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. По прибытии трансплантационной бригады администрация донорской организации подписывает и ставит печать на подтверждающих (летных и медицинских) документах и для оплаты услуги кондиционирования донорская организация предъявляет копию акта оказанных услуг.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+      38. Контейнеры, предназначенные для хранения и транспортировки органов (части органа) и (или) тканей (части ткани), в иных целях не используются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z111" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Растворы для консервации органов (части органа) и (или) тканей (части ткани) подлежат периодическому микробиологическому исследованию не реже 1 (одного) раза в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z112" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40.После завершения изъятия, заготовки и консервации органов (части органа) и (или) тканей (части ткани), врачи трансплантационной бригады заполняют акт об изъятии органов (части органа) и (или) тканей (части ткани) (далее - акт об изъятии) у донора для трансплантации по форме, утвержденной приказом № ҚР ДСМ-175/2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра здравоохранения РК от 27.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 100</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="114"/>
+    <w:bookmarkStart w:name="z113" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Трансплантационная бригада перед изъятием органов (части органа) и (или) тканей (части ткани) для трансплантации проводит предварительную интраоперационную оценку функциональной пригодности донорских органов (части органа) и (или) тканей (части ткани) с выполнением, при необходимости, экспресс-биопсии органов (части органа) и (или) тканей (части ткани) донора и патоморфологического исследования. Проведение патоморфологического исследования и экспресс-биопсии органов (части органа) и (или) тканей (части ткани) посмертного донора обеспечивается донорской организацией.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="116"/>
+      41. Один экземпляр акта об изъятии вклеивается в оформленную на донора медицинскую карту стационарного больного по форме и по одному экземпляру прилагается к каждой единице изъятого органа (части органа) и (или) ткани (части ткани).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z114" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Изъятие органов (части органа) и (или) тканей (части ткани) для трансплантации осуществляется специалистами трансплантационной бригады. </w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+      42.Органы (части органа) и (или) ткани (части ткани) после изъятия, консервации, хранения и транспортировки, признанные непригодными для трансплантации, утилизируются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 14 декабря 2020 года № ҚР ДСМ-259/2020 "Об утверждении стандарта организации оказания патологоанатомической диагностики в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21790).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="122"/>
+    <w:bookmarkStart w:name="z115" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Республиканский трансплантационный координатор проводит подбор потенциальных реципиентов для органов (части органа) и (или) тканей (части ткани) донора посредством МИСУДР в автоматизированном режиме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z116" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Один экземпляр акта об изъятии вклеивается в оформленную на донора медицинскую карту стационарного больного по форме и по одному экземпляру прилагается к каждой единице изъятого органа (части органа) и (или) ткани (части ткани).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="123"/>
+      44. В результате подбора формируется список 20 (двадцати) потенциальных пациентов для трансплантации сердца, легкого и печени и направляется в центры трансплантаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z117" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Трансплантация органа (сердца, легкого, печени) от посмертного донора потенциальному реципиенту проводится в соответствии с очередностью в МИСУДР, а при трансплантации почки дополнительно учитывается тканевая совместимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z118" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      42.Органы (части органа) и (или) ткани (части ткани) после изъятия, консервации, хранения и транспортировки, признанные непригодными для трансплантации, утилизируются в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+      46. Тканевая совместимость посмертного донора и потенциальных реципиентов на пересадку почки определяется МИСУДР в автоматизированном режиме, путем сопоставления результатов исследований по совместимости органов (части органа) и (или) тканей (части ткани), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложению 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z119" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Далее образцы крови потенциальных реципиентов с отрицательным титром лейкоцитарных антител исследуются на индивидуальную совместимость (кросс-матч), по результатам которого МИСУДР формируется список потенциальных реципиентов на пересадку почки из 20 (двадцати) человек, набравших наибольшее количество баллов, который направляется республиканским трансплантационным координатором в центры трансплантации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z120" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центры трансплантаций, в которые распределены донорские органы (части органа) и (или) ткани (части ткани), вызывают отобранных МИСУДР потенциальных реципиентов, проводят консультации, осмотр, определяют противопоказания для проведения трансплантации и принимают решение о госпитализации в стационар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z121" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Госпитализация потенциального реципиента в стационар для трансплантации органов (части органа) и (или) тканей (части ткани) от посмертного донора проводится в экстренном порядке по заключению консилиума центра трансплантации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z122" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При выписке реципиента после трансплантации, лечащим врачом -трансплантологом в местный орган государственного управления здравоохранением области, города республиканского значения и столицы, где проживает реципиент, направляется извещение о реципиенте, а также даются рекомендации, определяющие ведение пациента на уровне медицинской организации первичной медико-санитарной помощи и условия повторной госпитализации для оценки результатов проведенной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра здравоохранения РК от 28.07.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-67</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Исключен приказом и.о. Министра здравоохранения РК от 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="124"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z200" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Особенности организации трансплантации костного мозга и гемопоэтических стволовых клеток</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом и.о. Министра здравоохранения РК от 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="133"/>
+    <w:bookmarkStart w:name="z201" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Трансплантация гемопоэтических стволовых клеток и костного мозга (далее – ТГСКиКМ) пациентам, достигшим восемнадцати лет с заболеваниями крови, оказывается в медицинских организациях, имеющих лицензию по подвиду медицинской деятельности "Гематология" в стационарных условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z202" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z202" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. ТГСКиКМ подразделяется на аутологичную, аллогенную родственную, аллогенную неродственную и гаплоидентичную.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z203" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z203" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Медицинские услуги при ТГСКиКМ оказываются в соответствии с клиническими протоколами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z204" w:id="136"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z204" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Аллогенная, гаплоидентичная ТГСКиКМ оказывается в медицинских организациях с наличием одноместных палат и комплексом чистых помещений, реанимационной службой, трансфузиологической поддержкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z205" w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z205" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Забор костного мозга и гемопоэтических стволовых клеток периферической крови осуществляются только у живого донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z206" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z206" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Донором костного мозга и гемопоэтических стволовых клеток при проведении аутологичной ТГСКиКМ является сам пациент или донор при проведении аллогенной или гаплоидентичной ТГСКиКМ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z207" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z207" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. ТГСКИКМ осуществляется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z208" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z208" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       из ранее заготовленных гемопоэтических стволовых клеток самого пациента – при аутологичной ТГСКиКМ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z209" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z209" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       или донора, находящегося в биологической родственной связи с пациентом (реципиентом) при проведении родственной аллогенной и гаплоидентичной ТГСКиКМ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z210" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z210" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       или донора, не находящегося в биологической родственной связи с пациентом (реципиентом) при проведении аллогенной неродственной ТГСКиКМ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z211" w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z211" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Планирование ТГСКиКМ осуществляет врач гематолог на вторичном уровне, наблюдающий пациента в медицинских организациях в амбулаторных, стационарозамещающих и стационарных условиях. Показание к проведению ТГСКиКМ устанавливается консилиумом соответствующей организации здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z212" w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z212" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. При наличии показаний к проведению ТГСКиКМ врач гематолог направляет выписку пациента в медицинскую организацию, определенную в базе поставщиков медицинских услуг для оказания высокотехнологичной медицинской помощи в области гематологии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z213" w:id="145"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z213" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Медицинская организация, выполняющая ТГСКиКМ в течение трех рабочих дней, отправляет заключение о возможности или противопоказаниях к проведению ТГСКиКМ. При согласовании ТГСКиКМ проводится типирование (при наличии показаний) крови реципиента и доноров в случае аллогенной и гаплоидентичной ТГСКиКМ в медицинской организации, направившей выписку пациента или в иной медицинской организации, где проводится HLA типирование (самостоятельно или в рамках соисполнения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z214" w:id="146"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z214" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Для типирования крови гематолог направляет пациента и потенциальных доноров или соответствующий биологический материал в соответствии с правилами направления и транспортировки биоматериалов для проведения типирования, утверждаемые медицинской организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z215" w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z215" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Результаты типирования крови направляются в медицинскую организацию, являющуюся заказчиком данной услуги или пациенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z216" w:id="148"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z216" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Планирование даты госпитализации донора на обследование осуществляется в случае наличия совместимых доноров в соответствии с клиническим протоколом, отсутствии противопоказаний гематолога, наблюдающего пациента. Дата госпитализации пациента, согласовывается с медицинской организацией, осуществляющей ТГСКиКМ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z217" w:id="149"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z217" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Описание медицинской организации, оказывающей высокотехнологичную медицинскую помощь определяется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 декабря 2020 года № ҚР ДСМ-38/2020 "Об утверждении правил оказания специализированной, в том числе высокотехнологичной медицинской помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21746).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z218" w:id="150"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z218" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Организация, осуществляющая типирование в случае отсутствия совместимых доноров, производит предварительный поиск донора в доступных базах данных доноров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z219" w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z219" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. В случае отсутствия донора в доступных базах, организация, осуществляющая типирование оповещает организацию, планирующую проведение ТГСКиКМ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z220" w:id="152"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z220" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Организация процессов поиска и активации доноров гемопоэтических стволовых клеток, в том числе из международных регистров осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 9 октября 2020 года № ҚР ДСМ-119/2020 "Об утверждении правил поиска и активации доноров гемопоэтических стволовых клеток, в том числе из международных регистров и транспортировки гемопоэтических стволовых клеток до реципиента" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21408) (далее – Приказ № ҚР – 119/2020). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z221" w:id="153"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z221" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. ТГСКиКМ проводится в отделении (блок) трансплантации костного мозга и гемопоэтических стволовых клеток медицинской организации, оказывающей медицинскую помощь в стационарных условиях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z222" w:id="154"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z222" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Предтрансплантационная подготовка пациента (реципиента) проводится в соответствии с клиническими протоколами диагностики и лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z223" w:id="155"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z223" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Общие характеристики выделения, хранения, криоконсервирования, выдачи и транспортировки гемопоэтических стволовых клеток и (или) мононуклеарных клеток для аутологичной и аллогенной трансплантации и (или) трансфузии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 5 в соответствии с приказом и.о. Министра здравоохранения РК от 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="156"/>
+    <w:bookmarkStart w:name="z224" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Источниками гемопоэтических стволовых клеток (далее – ГСК) являются костный мозг, периферическая кровь, пуповинная (плацентарная кровь). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z225" w:id="157"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z225" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Источником лимфоцитов для трансфузии реципиенту, используемых в случае рецидива при некоторых заболеваниях, являются костный мозг и периферическая кровь донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z226" w:id="158"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z226" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. ГСК и лимфоциты входят в число мононуклеарных клеток (далее – МНК), и методики их заготовки и криоконсервирования являются идентичными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z227" w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z227" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Заготовка, криоконсервирование, хранение и транспортировка ГСК и (или) МНК осуществляется организациями здравоохранения, имеющих лицензию по специальности "Гематология" и (или) организациях, осуществляющих деятельность в сфере службы крови, независимо от форм собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z228" w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z228" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. При проведении аллогенной трансплантации ГСК осуществляется определение иммунологической совместимости донора и реципиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z229" w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z229" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Подбор донора ГСК из Регистра осуществляется по алгоритму поиска HLA идентичного донора костного мозга осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказу № ҚР ДСМ-119/2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z230" w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z230" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Заготовка ГСК и (или) МНК подразделяется на виды: сбор периферических стволовых клеток, миелоэксфузию, сбор пуповинной (плацентарной) крови с последующим процессом переработки (костномозговой взвеси и пуповинной (плацентарной) крови).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z231" w:id="163"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z231" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Процесс выделения криоконсервирования ГСК и (или) МНК проводится в специально отведенном помещении с соблюдением последовательности этапов технологического процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z232" w:id="164"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z232" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Все манипуляции, связанные с выделением, консервацией ГСК и (или) МНК, проводят в условиях, снижающих риски бактериального загрязнения, с соблюдением принципов асептики и антисептики, используются стерильные изделия медицинского назначения одноразового применения. Инвазивные манипуляции проводятся при соблюдении стерильности окружающей среды в условиях бокса биологической безопасности II класса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z233" w:id="165"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z233" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Донорам ГСК и (или) МНК проводится исследование на трансфузионные инфекции (Вирус иммунодефицита человека-1, 2, вирус гепатита В, С, сифилис). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z234" w:id="166"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z234" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Лаборатории организаций здравоохранения, осуществляющих деятельность в сфере службы крови, проводят обследование доноров ГСК и (или) МНК по алгоритму, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 ноября 2020 года № ҚР ДСМ-201/2020 "Об утверждении правил прохождения прижизненным донором органов (части органа) и (или) тканей (части ткани) всестороннего медицинского обследования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21677).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z235" w:id="167"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z235" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. При положительных результатах тестирования решение о проведении заготовки ГСК и (или) МНК принимается консилиумом медицинской организации с участием не менее двух гематологов, трансфузиолога и наличия письменных информированных согласий донора и реципиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z236" w:id="168"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z236" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Для определения тактики проведения противовирусной терапии и профилактики цитомегаловируса (далее – ЦМВ) после трансплантации ГСК проводится тестирование на ЦМВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z237" w:id="169"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z237" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. В случае исследования женщин-доноров ГСК пуповинной (плацентарной) крови в рамках донорского хранения, тестирование на ЦМВ позволяет разграничить ЦМВ-положительных и ЦМВ-отрицательных доноров. Образцы ГСК от ЦМВ-отрицательных доноров выделяются ЦМВ-отрицательным реципиентам, а также для трансплантации младенцам или пациентам с иммунодефицитами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z238" w:id="170"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z238" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Контроль стерильности проб образцов ГСК и (или) МНК осуществляется при заготовке и криоконсервировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z239" w:id="171"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z239" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Забор костного мозга, ГСК и (или) МНК для ТГСКиКМ пациентам, достигшим 18 лет, осуществляется медицинскими организациями, имеющими лицензию по специальности "Гематология" и (или) организациях, осуществляющих деятельность в сфере службы крови.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z240" w:id="172"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Забор костного мозга, ГСК и (или) МНК у донора, хранение костного мозга и ГСК и (или) МНК осуществляется при наличии информированного согласия донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z241" w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z241" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Забор костного мозга путем миелоэксфузии проводится в организациях здравоохранения при наличии лицензии по специальности "Анестезиология-реаниматология". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z242" w:id="174"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z242" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Забор костного мозга методом миелоэксфузии выполняется врачами гематологами, прошедшими соответствующее обучение в присутствии врача анестезиолога с проведением общей анестезии и условием организации интенсивной медицинской помощи (реанимации). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z243" w:id="175"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z243" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Процесс переработки костного мозга с целью выделения ГСК проводится в организациях здравоохранения по специальности "Гематология (взрослая)" и(или) организациях здравоохранения, осуществляющих деятельность в сфере службы крови.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z244" w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z244" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Выделение ГСК костного мозга осуществляется методом фракционирования в закрытых стерильных донорских системах с использованием рефрижераторной центрифуги или автоматических клеточных сепараторов. Работа с сепаратором проводится в соответствии с инструкциями производителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z245" w:id="177"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z245" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Фракционирование костного мозга выполняется медицинским персоналом и (или) специалистами с биотехнологическим образованием, прошедшими соответствующее обучение в соответствии с документированными процедурами, утвержденные соответствующей медицинской организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z246" w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z246" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Эритроцитная масса, полученная в процессе переработки костномозговой взвеси, используется для реинфузии донору (аутоэритроциты). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z247" w:id="179"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z247" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Каждая единица ГСК костного мозга донора оценивается по количеству ядросодержащих клеток и стволовых клеток с маркерами CD 34+ (дополнительно при аллогенной трансплантации – по количеству клеток с маркерами CD3+) на килограмм массы реципиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z248" w:id="180"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z248" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Нативный костный мозг хранится при температуре +20ºС±2ºС до 72 часов с момента его изъятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z249" w:id="181"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z249" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. ГСК костного мозга хранятся при температуре +22ºС±2ºС не более 8 часов с момента их выделения, в течение которых направляются в медицинскую организацию, осуществляющую трансплантацию реципиенту ГСК костного мозга донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z250" w:id="182"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z250" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. При отсрочке в проведении пересадки ГСК костного мозга реципиенту в течение срока более 8 часов проводят криоконсервирование ГСК. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z251" w:id="183"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z251" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Допускается деление на дозы в зависимости от уровня содержания клеток с маркерами CD34+ и выделение доз с содержанием определҰнного количества клеток с маркерами CD3+ для трансфузии донорских лимфоцитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z252" w:id="184"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z252" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Заготовка ГСК/МНК периферической крови донора осуществляется с информированного письменного согласия методом аппаратного цитафереза с использованием автоматических сепараторов клеток крови. Работа с сепаратором проводится в соответствии с инструкциями производителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z253" w:id="185"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z253" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Процедуру цитафереза производят врачи гематологи, прошедшие специализацию по трансфузиологии или специалисты организации здравоохранения, осуществляющие деятельность в сфере службы крови в соответствии с документированными процедурами, утверждаемые медицинской организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z254" w:id="186"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z254" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Для обеспечения уровня ГСК для сбора у донора проводится предварительная стимуляция выработки ГСК в условиях медицинской организации, имеющей лицензию по подвиду "Гематология", </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z255" w:id="187"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z255" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Донацию ГСК периферической крови начинают при достижении в крови донора уровня стволовых клеток с маркерами CD34+ 20 клеток в микролитре. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z256" w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z256" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процедура донации повторяется до достижения общего числа CD34+ в конечном продукте не менее 2х106 клеток на килограмм массы реципиента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z257" w:id="189"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z257" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Каждая единица ГСК периферической крови донора оценивается по количеству ядросодержащих клеток и стволовых клеток с маркерами CD34+ (дополнительно при аллогенной трансплантации – по количеству клеток с маркерами CD3+) на килограмм массы реципиента. Каждая единица донорских лимфоцитов оценивается по количеству ядросодержащих клеток и стволовых клеток с маркерами CD3+.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z258" w:id="190"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z258" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. ГСК и (или) МНК периферической крови хранятся при температуре +22ºС±2ºС не более не более 8 часов с момента заготовки, температуре +4ºС±2ºС от 8 до 72 часов с момента заготовки, в течение которых направляются в медицинскую организацию, осуществляющую трансплантацию реципиенту ГСК периферической крови донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z259" w:id="191"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z259" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. При невозможности проведения реципиенту пересадки ГСК периферической крови в течение срока более 72 часов, проводится их криоконсервирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z260" w:id="192"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z260" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Производится деление на дозы в зависимости от уровня содержания клеток с маркерами CD34+ и выделение доз с содержанием определҰнного количества клеток с маркерами CD3+ для трансфузии донорских лимфоцитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z261" w:id="193"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z261" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Единица донорских лимфоцитов делится на дозы по количеству клеток с маркерами CD3+ на килограмм массы тела реципиента на одно введение по потребности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z262" w:id="194"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z262" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Сбор пуповинной (плацентарной) крови для выделения ГСК проводится у рожениц с обязательного письменного согласия женщины-донора в организации родовспоможения акушерско-гинекологическим персоналом, прошедшими соответствующее обучение в соответствии с утвержденными организацией здравоохранения документированными процедурами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z263" w:id="195"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z263" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Сбор пуповинной (плацентарной) крови после рождения ребенка и его отделения от плаценты проводится путем пункции вены плацентарного отрезка пупочного канатика, до момента рождения плаценты, с соблюдением условий асептики и антисептики, самотеком, в гемакон, при постоянном помешивании поступающей крови с консервирующим раствором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z264" w:id="196"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z264" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На этикетке гемакона указывают следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z265" w:id="197"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z265" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) женщины-донора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z266" w:id="198"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z266" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата и время сбора пуповинной (плацентарной) крови.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z267" w:id="199"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z267" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Дополнительно в вакутейнеры с антикоагулянтом набираются пробы пуповинной (плацентарной) крови и периферической крови женщины-донора для лабораторного тестирования. Проводится маркировка пробирок с указанием данных женщины-донора, вида биологического материала и даты забора проб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z268" w:id="200"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z268" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Материнская кровь тестируется на трансфузионные инфекции (ВИЧ-1, 2, вирус гепатита В, С, сифилис). При положительных результатах на наличие трансфузионных инфекций соответствующие образцы изымаются и подвергаются утилизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z269" w:id="201"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z269" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Хранение и транспортировка заготовленной пуповинной (плацентарной) крови в банк стволовых клеток осуществляется в термоизолирующих контейнерах при температуре +20°С±2°С в течение не более 48 часов с момента сбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z270" w:id="202"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z270" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Выделение ГСК пуповинной (плацентарной) крови осуществляется методом фракционирования в закрытых стерильных донорских системах с использованием рефрижераторной центрифуги или автоматических клеточных сепараторов. Работа с сепаратором проводится в соответствии с инструкциями производителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z271" w:id="203"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z271" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Процесс переработки пуповинной (плацентарной) крови с целью выделения ГСК проводится в организациях здравоохранения, осуществляющих деятельность в сфере службы крови.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z272" w:id="204"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z272" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Пригодность дозы пуповинной (плацентарной) крови для дальнейшей переработки определяется в соответствии требованиям порядка их отбора, утвержденного организацией здравоохранения. При выявленных несоответствиях образец пуповинной (плацентарной) крови признается абсолютным браком, списывается и утилизируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z273" w:id="205"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z273" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Фракционирование пуповинной (плацентарной) крови выполняется медицинским персоналом и (или) специалистами с биотехнологическим образованием, прошедшими соответствующее обучение в соответствии с утвержденными организацией здравоохранения документированными процедурами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z274" w:id="206"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z274" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Образец ГСК пуповинной (плацентарной) крови оценивается по количеству ядросодержащих клеток и стволовых клеток с маркерами CD34+.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z275" w:id="207"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z275" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Криоконсервирование и хранение ГСК и (или) МНК осуществляется в полимерных криоконтейнерах (криомешках), которые маркируются этикетками с указанием индивидуального штрих-кода, паспортных данных донора, объема единицы ГСК и (или) МНК, объема криопротектора, даты заготовки, даты криоконсервирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z276" w:id="208"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z276" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Единицу ГСК и (или) МНК замораживают с добавлением раствора криопротектора, массовая доля которой составляет не менее 7 – 10% из расчета на сухой остаток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z277" w:id="209"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z277" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для дополнительной защиты криоконтейнер с ГСК и (или) МНК упаковывают в оберточный криопротективный мешок и помещают в картонную или металлическую кассету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z278" w:id="210"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z278" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. При заморозке ГСК и (или) МНК снижение температуры проводят пассивно либо с заданной скоростью при использовании программного замораживателя. Работа с программным замораживателем проводится в соответствии с инструкциями производителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z279" w:id="211"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z279" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Кассету с криоконтейнером помещают на криогенное хранение в электрический рефрижератор, обеспечивающий стабильную температуру хранения, не превышающую минус 70ºС, либо в дьюар с жидким азотом, обеспечивающий стабильную температуру хранения, не превышающую минус 120ºС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z280" w:id="212"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z280" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Время хранения при температуре ниже минус 120ºС не имеет существенного значения для репопуляционной способности ГСК и (или) МНК, следовательно, срок хранения зависит от потребности медицинской организации, осуществляющей трансплантацию, но не более двадцати лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z281" w:id="213"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z281" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. От каждой консервированной единицы ГСК проводят отбор архивного образца ГСК в объеме не менее 1,0 мл, позволяющего провести необходимые тесты в отдаленный период, который хранится в криопробирках под теми же идентификационными данными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z282" w:id="214"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z282" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. При транспортировке ГСК и (или) МНК следует поддерживать температуру хранения, используя термоизолирующие контейнеры с хладагентами и (или) транспортные дьюары соответствующего размера, заполненные жидким азотом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z283" w:id="215"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z283" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. При приеме гемакона с нативными ГСК из зарубежной медицинской организации проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z284" w:id="216"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z284" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценка герметичности гемакона, визуальная оценка его содержимого на предмет отсутствия в нем гемолиза, тромбов, признаков бактериальной контаминации, оценка маркировки каждого гемакона, контроль наличия сопроводительной документации с указанием данных донора и образца нативных ГСК (возраст, пол, масса тела, групповая и резус-принадлежность донора, результаты тестирования на трансфузионные инфекции, объем образца, уровень содержания клеток с маркерами CD34+и СD3+), контроль температурного режима при хранении и транспортировке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z285" w:id="217"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z285" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) взвешивание гемакона, определение веса образца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z286" w:id="218"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z286" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) взятие контрольных проб для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z287" w:id="219"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z287" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения количества ядросодержащих клеток;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z288" w:id="220"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z288" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение количества клеток с маркерами CD34+и СD3+.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z289" w:id="221"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z289" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. При выдаче для транспортировки и (или) проведения трансплантации образец ГСК и (или) МНК снабжается сопроводительной документацией с указанием данных донора и образца нативных ГСК и (или) МНК (идентификационный код, возраст, пол, масса тела, групповая и резус-принадлежность донора, результаты тестирования на трансфузионные инфекции, дата заготовки, объем образца, уровень содержания клеток с маркерами CD34+и СD3+).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z290" w:id="222"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z290" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае аутологичной и (или) родственной аллогенной трансплантации ГСК допустимо указание анкетных данных донора (фамилия, имя, отчество (при его наличии), дата рождения, домашний адрес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z291" w:id="223"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z291" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Транспортировка ГСК и (или) МНК осуществляется курьером-представителем организации здравоохранения, имеющей лицензию по подвиду "Гематология" или организации здравоохранения, осуществляющей деятельность в сфере службы крови.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z292" w:id="224"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z292" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Транспортировка нативных ГСК костного мозга осуществляется в термоизолирующих контейнерах с термометром, при температуре +20ºС±2ºС. Транспортировка нативных ГСК и (или) МНК периферической крови осуществляется в термоизолирующих контейнерах с термометром, при температуре +4ºС±2ºС. Транспортировка термоконтейнеров с ГСК и (или) МНК проводится только в ручной клади. Во время всего периода транспортировки курьером осуществляется надзор за термоконтейнером с целью обеспечения жизнеспособности ГСК. Время транспортировки нативных ГСК не превышает 36 часов с момента их заготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z293" w:id="225"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z293" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Транспортировка замороженных ГСК и (или) МНК осуществляется при температуре, не превышающую минус 70ºС. Для этих целей используются термоизолирующие контейнеры с хладагентами и (или) транспортные дьюары, заполненные жидким азотом, с соблюдением условий, исключающих их падение, переворачивание, излитие жидкого азота. Время транспортировки замороженных ГСК и (или) МНК не превышает время, за которое могут произойти изменения температурных условий (таяние хладагентов, испарение азота), но не более 72 часов с момента закладки в транспортную тару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z294" w:id="226"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z294" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Транспортировка ГСК и (или) МНК осуществляется наземным и воздушным транспортом, включая гражданскую или санитарную авиацию. В случае транспортировки ГСК гражданской авиацией направляется письменное уведомление в авиакомпанию-перевозчик в срок не позднее семи рабочих дней до даты транспортировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z295" w:id="227"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z295" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. При транспортировке ГСК и (или) МНК соблюдаются условия, исключающие воздействие на них ионизирующего излучения, в том числе рентгеновского.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6970,106 +6974,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="228"/>
+    <w:bookmarkStart w:name="z127" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Заявка на полет №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z128" w:id="229"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z128" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> от "____" ________________ 20_____ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z129" w:id="230"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="235"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ф.И.О (при наличии) донора, дата рождения:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8038,70 +8042,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="231"/>
+          <w:bookmarkStart w:name="z130" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственное лицо заказчика:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8200,70 +8204,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="232"/>
+          <w:bookmarkStart w:name="z133" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственное лицо исполнителя:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8315,70 +8319,70 @@
               </w:rPr>
               <w:t>(подпись, Ф.И.О. (при наличии))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="233"/>
+    <w:bookmarkStart w:name="z136" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об отмене оперативной заявки Заказчиком:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8796,68 +8800,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="234"/>
+    <w:bookmarkStart w:name="z139" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень изделий медицинского назначения и медицинской техники, используемых для оснащения трансплантационных бригад*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16427,90 +16431,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="235"/>
+    <w:bookmarkStart w:name="z140" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z141" w:id="236"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z141" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * На период оказания услуги, трансплантационные бригады комплектуются изделиями медицинского назначения и медицинской техникой (ИМН) в зависимости от объема изъятия органов (части органа) и (или) тканей (части ткани), соответствующим центром трансплантации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16693,88 +16697,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="237"/>
+    <w:bookmarkStart w:name="z144" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индикаторы подбора пары донор-реципиент для трансплантации в МИСУДР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z145" w:id="238"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z145" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Весовые коэффициенты (баллы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18392,70 +18396,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="239"/>
+    <w:bookmarkStart w:name="z146" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сердце, легкие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19022,70 +19026,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="240"/>
+    <w:bookmarkStart w:name="z147" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Печень </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19648,70 +19652,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="241"/>
+    <w:bookmarkStart w:name="z148" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совпадение групп крови</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20069,70 +20073,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 AB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="242"/>
+    <w:bookmarkStart w:name="z149" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совместимость групп крови</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20490,70 +20494,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 AB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="243"/>
+    <w:bookmarkStart w:name="z150" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс совместимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -22868,70 +22872,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="244"/>
+    <w:bookmarkStart w:name="z151" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Группа антител</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -24916,70 +24920,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="245"/>
+    <w:bookmarkStart w:name="z152" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зависимость, соотношение между PRA и индексом совместимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25699,55 +25703,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>