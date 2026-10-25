--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3274fd7" w14:textId="3274fd7">
+    <w:p w14:paraId="0b1c684" w14:textId="0b1c684">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,100 +132,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 123 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 123 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 31.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 141</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -745,2739 +775,2527 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 12.05.2025 </w:t>
+      Сноска. Правила - в редакции приказа Министра здравоохранения РК от 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="10"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z185" w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 123 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь (далее – ПМСП).</w:t>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь (далее – ПМСП).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z186" w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z187" w:id="13"/>
-[...15 lines deleted...]
-      1) административно-территориальная единица – село, поселок, сельский округ, район в городе, город, район, область;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) административно-территориальная единица – часть территории Республики Казахстан, в границах которой в порядке, установленном законодательством Республики Казахстан, осуществляются местное государственное управление и местное самоуправление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z188" w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К административно-территориальной единице относятся область, район, город, район в городе, сельский округ, поселок, село;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фонд социального медицинского страхования (далее – фонд) – некоммерческая организация, производящая аккумулирование отчислений и взносов, а также осуществляющая закуп и оплату услуг субъектов здравоохранения, оказывающих медицинскую помощь в объемах и на условиях, которые предусмотрены договором закупа медицинских услуг, и иные функции, определенные законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z189" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ребенок (дети) – лицо, не достигшее восемнадцатилетнего возраста (совершеннолетия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z190" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) законные представители ребенка – родители (родитель), усыновители (удочерители), опекун или попечитель, приемный родитель (приемные родители), приемный профессиональный воспитатель (приемные профессиональные воспитатели), патронатный воспитатель и другие заменяющие их лица, осуществляющие в соответствии с законодательством Республики Казахстан заботу, образование, воспитание, защиту прав и законных интересов ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z191" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z193" w:id="19"/>
-[...15 lines deleted...]
-      7) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z194" w:id="20"/>
-[...15 lines deleted...]
-      8) опека – правовая форма защиты прав и интересов детей, не достигших четырнадцати лет, и лиц, признанных судом недееспособным</w:t>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) опека – правовая форма защиты прав и интересов детей, не достигших четырнадцати лет, и лиц, признанных судом недееспособным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z195" w:id="21"/>
-[...15 lines deleted...]
-      9) шаговая доступность – шаговая доступность к объектам здравоохранения, оказывающие ПМСП (далее – шаговая доступность) – 20-минутная шаговая доступность населения города к объектам здравоохранения, оказывающие ПМСП, рассчитываемая местными исполнительными органами областей, городов республиканского значения и столицы с использованием карт городов с учетом демографического роста населения;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) шаговая доступность – шаговая доступность к объектам здравоохранения, оказывающие ПМСП (далее – шаговая доступность) – 20-минутная шаговая доступность населения города к объектам здравоохранения, оказывающие ПМСП, рассчитываемая местными исполнительными органами столицы, областей и городов республиканского значения с использованием карт городов с учетом демографического роста населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z196" w:id="22"/>
-[...15 lines deleted...]
-      10) вновь вводимый объект здравоохранения, оказывающий ПМСП (далее – вновь вводимый объект здравоохранения) – объект ПМСП, впервые принятый в эксплуатацию путем возведения нового или впервые открытый путем изменения существующего объекта;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вновь вводимый объект здравоохранения, оказывающий ПМСП (далее – вновь вводимый объект здравоохранения) – объект ПМСП, впервые принятый в эксплуатацию путем возведения нового или впервые открытый путем изменения существующего объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z197" w:id="23"/>
-[...15 lines deleted...]
-      11) страховая организация – юридическое лицо, осуществляющее деятельность по заключению и исполнению договоров страхования на основании соответствующей лицензии уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) страховая организация – юридическое лицо, осуществляющее деятельность по заключению и исполнению договоров страхования на основании соответствующей лицензии уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z198" w:id="24"/>
-[...15 lines deleted...]
-      12) субъект цифрового здравоохранения – физические и юридические лица, государственные органы, осуществляющие деятельность или вступающие в общественные отношения в области цифрового здравоохранения;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для формирования, отображения, хранения и использования цифровых документов, создаваемых на основании сведений, содержащихся в цифровых системах государственных органов и (или) иных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z199" w:id="25"/>
-[...15 lines deleted...]
-      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "Электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прикрепление физических лиц к организациям ПМСП является основанием для оказания ПМСП и осуществляется на принципах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z200" w:id="26"/>
-[...15 lines deleted...]
-      3. Прикрепление физических лиц к организациям ПМСП является основанием для оказания ПМСП и осуществляется на принципах:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) семейного принципа обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z201" w:id="27"/>
-[...15 lines deleted...]
-      1) семейного принципа обслуживания;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) территориальной доступности ПМСП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z202" w:id="28"/>
-[...15 lines deleted...]
-      2) территориальной доступности ПМСП;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свободного выбора медицинской организации в пределах территориальной доступности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z203" w:id="29"/>
-[...15 lines deleted...]
-      3) свободного выбора медицинской организации в пределах территориальной доступности;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) удовлетворенности пациента качеством медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z204" w:id="30"/>
-[...15 lines deleted...]
-      4) удовлетворенности пациента качеством медицинской помощи;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) равноправия и добросовестной конкуренции независимо от формы собственности и ведомственной принадлежности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z205" w:id="31"/>
-[...15 lines deleted...]
-      5) равноправия и добросовестной конкуренции независимо от формы собственности и ведомственной принадлежности;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) услуги первичной медико-санитарной помощи, охватывающие профилактику, диагностику и лечение, доступные всем пациентам независимо от их места нахождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z206" w:id="32"/>
-[...15 lines deleted...]
-      6) услуги первичной медико-санитарной помощи, охватывающие профилактику, диагностику и лечение, доступные всем пациентам независимо от их места нахождения.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Прикрепление к организациям ПМСП граждан Республики Казахстан, кандасов, беженцев, иностранных граждан и (или) лиц без гражданства, постоянно проживающих на территории Республики Казахстан, осуществляется для реализации права на получение медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП) и в системе обязательного социального медицинского страхования (далее – ОСМС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z207" w:id="33"/>
-[...15 lines deleted...]
-      4. Прикрепление к организациям ПМСП граждан Республики Казахстан, кандасов, беженцев, иностранцев и (или) лиц без гражданства, постоянно проживающих на территории Республики Казахстан, осуществляется для реализации права на получение медицинской помощи в рамках ГОБМП и в системе ОСМС.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прикрепление физических лиц осуществляется для реализации права на получение медицинской помощи в рамках ГОБМП и в системе ОСМС по индивидуальному идентификационному номеру (далее – ИИН) к одной организации ПМСП независимо от формы собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z208" w:id="34"/>
-[...15 lines deleted...]
-      5. Прикрепление физических лиц осуществляется для реализации права на получение медицинской помощи в рамках ГОБМП и в системе ОСМС по индивидуальному идентификационному номеру (далее – ИИН) к одной организации ПМСП.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прикрепление к организациям ПМСП иностранцев и (или) лиц без гражданства, временно пребывающих в Республике Казахстан, лиц, ищущих убежище, осуществляется для оказания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z209" w:id="35"/>
-[...15 lines deleted...]
-      6. Прикрепление к организациям ПМСП иностранцев и (или) лиц без гражданства, временно пребывающих в Республике Казахстан, лиц, ищущих убежище, осуществляется для оказания:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ПМСП в рамках вмененного медицинского страхования (далее – ВМС) в соответствии с пунктом 1 статьи 201-1 Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z210" w:id="36"/>
-[...15 lines deleted...]
-      1) ПМСП в рамках добровольного медицинского страхования (далее – ДМС);</w:t>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) медицинской помощи в рамках ГОБМП по перечню и в объеме, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 9 октября 2020 года № ҚР ДСМ-121/2020 "Об утверждении перечня заболеваний, представляющих опасность для окружающих и объема медицинской помощи, при которых иностранцы и лица без гражданства, временно пребывающие в Республике Казахстан, лица, ищущие убежище, имеют право на получение гарантированного объема бесплатной медицинской помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21407);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z211" w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) медицинской помощи в системе ОСМС в соответствии с пунктом 3 статьи 2 Закона Республики Казахстан "Об обязательном социальном медицинском страховании".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Местные органы государственного управления здравоохранением столицы, областей и городов республиканского значения (далее – управления здравоохранения) ежегодно до 10 ноября утверждают приказ о распределении территории обслуживания субъектами ПМСП (далее – приказ о распределении территории). Приказ о распределении территории является основанием для заключения договора закупа медицинских услуг фондом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ПМСМ в рамках вмененного медицинского страхования (далее – ВМС) в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="38"/>
+      Пересмотр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о распределении территории в течении года осуществляется согласно пункту 21-1 приказа Министра здравоохранения Республики Казахстан от 8 декабря 2020 года № ҚР ДСМ-242/2020 "Об утверждении правил закупа услуг у субъектов здравоохранения по оказанию медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21744).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Прикрепление беременных, родильниц к организациям ПМСП осуществляется по месту фактического проживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прикрепление детей в возрасте от 0 до 17 лет (включительно) осуществляется по месту их фактического проживания независимо от наличия регистрации по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия между местом прикрепления ребенка и его законного представителя приоритет при определении медицинской организации и участка обслуживания отдается месту прикрепления ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении указанного несоответствия законный представитель прикрепляется к той же медицинской организации и участку обслуживания, к которым прикреплен ребенок, при его желании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Дети, проживающие в домах ребенка, интернатах, специализированных организациях для детей, а также лица, проживающие в медико-социальных организациях, прикрепляются к организации ПМСП на близлежащей территории, закрепленной решением управлений здравоохранения, в соответствии с приказами о распределенной территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) медицинской помощи в рамках ГОБМП по перечню и в объеме, утвержденному </w:t>
+      10. Прикрепление лиц, содержащихся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы (далее – УИС) осуществляется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 июня 2022 года № ҚР ДСМ-61 "Об утверждении Правил оказания медицинской помощи лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28669), на основании поданных списков, утвержденных руководителем (либо лицом его заменяющим) следственного изолятора и учреждения УИС с приложением документов, удостоверяющих личность, а также данных о численности прикрепленного населения в портале "Регистр прикрепленного населения" (далее – РПН) к каждому субъекту ПМСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Студенты, курсанты, а также обучающиеся в духовных (религиозных) организациях образования, достигшие восемнадцати лет, прикрепляются к организациям ПМСП самостоятельно по выбору по месту административно-территориальной единицы в шаговой доступности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 апреля 2019 года № 29, Министра образования и науки Республики Казахстан от 23 апреля 2019 года № 164, Министра здравоохранения Республики Казахстан от 25 апреля 2019 года № ҚР ДСМ-50, Министра индустрии и инфраструктурного развития Республики Казахстан от 23 апреля 2019 года № 243, Министра культуры и спорта Республики Казахстан от 22 апреля 2019 года № 113 и Министра цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан от 25 апреля 2019 года № 56/НҚ "Об утверждении системы региональных стандартов для населенных пунктов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18592).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иногородние студенты, курсанты, а также обучающиеся в духовных (религиозных) организациях образования, не достигшие восемнадцати лет прикрепляются к организациям ПМСП на близлежащей территории, закрепленной решением управлений здравоохранения, в соответствии с приказами о распределении территории на основании заявлений, поданных их законными представителями посредством портала цифрового правительства (eGov). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации образования, в том числе духовные (религиозные) организации образования, в первый месяц учебного года, предоставляют список несовершеннолетних с указанием фамилии, имени, отчества (при его наличии), ИИН студентов, подлежащих прикреплению к организации ПМСП, в соответствии с решением управлений здравоохранения в письменном виде на официальном бланке в организацию ПМСП, для исключения необоснованных отказов в прикреплении. Обновленные списки студентов могут быть дополнительно направлены в управление здравоохранения в течение учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Военнослужащие срочной службы прикрепляются к медицинским организациям ПМСП на близлежащей территории, закрепленной решением управлений здравоохранения на период прохождения воинской службы. Основанием для прикрепления является письменное уведомление командира (начальника) воинской части (учреждения, подразделения) о зачислении военнослужащих в список личного состава. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В первый месяц, после зачисления военнослужащих в список личного состава, письменное уведомление командира направляется в организацию ПМСП с указанием фамилии, имени, отчества (при его наличии), ИИН военнослужащих, подлежащих прикреплению к организации ПМСП. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При переводе военнослужащего закрепление осуществляется по новому месту службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После завершения срочной службы, прикрепление военнослужащего автоматически восстанавливается в организации ПМСП по его предыдущему месту прикрепления. При ликвидации организации ПМСП военнослужащий уведомляется о необходимости прикрепления к организации ПМСП в соответствии пунктом 17 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Физическое лицо, не воспользовавшееся правом свободного выбора организации ПМСП, остается прикрепленным к организации ПМСП, в которой обслуживался ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При прикреплении физического лица к организации ПМСП открепление от предыдущей организации ПМСП осуществляется автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае отказа у прежней организации ПМСП от заключения договора закупа медицинских услуг с фондом на следующий год, прикрепление осуществляется с учетом территориальной доступности по фактическому месту проживания к организациям ПМСП на основании приказа о распределении территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Прикрепление физических лиц, указанных в 4), 5), 6) пункта 31 настоящих Правил, обеспечивается субъектом здравоохранения, в течение одного рабочего дня со дня получения от фонда протокола об итогах размещения (не размещения) объемов услуг по оказанию медицинской помощи в рамках ГОБМП и (или) в системе ОСМС (далее – протокол итогов размещения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Прикрепление физических лиц к организациям здравоохранения, оказывающим ПМСП осуществляется по месту постоянной или временной регистрации с учетом права свободного выбора организации ПМСП в пределах одной административно-территориальной единицы, за исключением лиц, указанных в пунктах 8 и 9 настоящих Правил и лиц, проживающих на административных приграничных территориях, которые по праву свободного выбора медицинской организации прикрепляются к организации ПМСП, расположенной на территории близлежащей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Свободный выбор специалиста ПМСП осуществляется в пределах организации ПМСП по месту прикрепления с учетом количества прикрепленного населения на участке (части территории обслуживания населения субъектом ПМСП, закрепленной за специалистом ПМСП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Прикрепление физических лиц в рамках ВМС осуществляется по месту постоянного или временного проживания к организации здравоохранения, оказывающей ПМСП, предусмотренной договором ВМС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Для прикрепления к организации ПМСП по месту постоянного или временного проживания для оказания медицинской помощи в рамках ГОБМП реализована государственная услуга "Прикрепление к медицинской организации, оказывающей первичную медико-санитарную помощь" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Организация ПМСП предоставляет физическим лицам государственную услугу при самостоятельном обращении или через веб-портал "Цифрового правительства" (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, организация ПМСП получает из соответствующих государственных цифровых систем через шлюз "Цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Перечень основных требований к оказанию государственной услуги изложены согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Заявку при непосредственном обращении за оказанием государственной услуги в письменной форме на имя первого руководителя организации, подают следующие физические лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пенсионеры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица с инвалидностью I группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, содержащиеся в следственных изоляторах и учреждениях УИС на основании поданных списков, утвержденных руководителем (либо лицом, его заменяющим) следственного изолятора и учреждения УИС с приложением документов, удостоверяющих личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) военнослужащие срочной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) законные представители детей, родившихся в иностранных государствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) законные представители опекаемых домов малютки, сирот, престарелых и другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Специалисты организации ПМСП на основании поданной заявки физических лиц, указанных в пункте 23 Настоящих правил оформляют запрос на прикрепление в цифровую систему "РПН".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении запроса на прикрепление, номер мобильного телефона заявителя (номер законного представителя прикрепляемого лица) интегрируется с базой мобильных граждан для автоматического заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запрос на прикрепление, обращение (форма заявления и документ, удостоверяющий личность) сканируется в цифровой системе "РПН". Специалист субъекта здравоохранения проводит рассмотрение запроса на прикрепление и принимает решение об одобрении заявки либо о мотивированном отказе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Государственная услуга оказывается с момента сдачи документов в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результатом оказания государственной услуги является уведомление о прикреплении или мотивированный отказ в форме электронного документа в "Личный кабинет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга через портал оказывается в день обращения на портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Организация ПМСП обеспечивает внесение данных об оказании государственной услуги в цифровую систему мониторинга оказания государственных услуг, с целью мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере цифровизации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 9 октября 2020 года № ҚР ДСМ-121/2020 "Об утверждении перечня заболеваний, представляющих опасность для окружающих и объема медицинской помощи, при которых иностранцы и лица без гражданства, временно пребывающие в Республике Казахстан, лица, ищущие убежище, имеют право на получение гарантированного объема бесплатной медицинской помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21407);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="39"/>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Прикрепление граждан Республики Казахстан, кандасов, беженцев, иностранных граждан и (или) лиц без гражданства, постоянно проживающих на территории Республики Казахстан к организациям ПМСП по основаниям, предусмотренным подпунктами 1), 2), 3), 5) пункта 31 настоящих Правил, осуществляется путем подачи лицом электронного заявления через портал на прикрепление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прикрепление иностранных граждан и (или) лиц без гражданства, временно пребывающих в Республике Казахстан, лиц, ищущих убежище к организациям ПМСП по основанию, предусмотренному подпунктом 4) пункта 31 настоящих Правил, осуществляется путем подачи лицом заявления или обращения страховой организации, с которой заключен договор ВМС на застрахованного, в произвольной форме на казахском или русском языке на прикрепление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Прикрепление в рамках ВМС иностранных граждан и (или) лиц без гражданства, временно пребывающих на территории Республики Казахстан, лиц, ищущих убежище, к организации ПМСП осуществляется на основе договора ВМС, заявления произвольной формы на казахском или русском языке и документа, удостоверяющего личность (заграничный паспорт), в любое календарное время в соответствии с графиком работы организации ПМСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) медицинской помощи в системе ОСМС в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      29. Документом, свидетельствующим о прикреплении в рамках ВМС иностранных граждан и (или) лиц без гражданства, временно пребывающих на территории Республики Казахстан, лиц, ищущих убежище, к организации ПМСП является талон прикрепления к медицинской организации по форме № 064/у, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579). Талон прикрепления выдается медицинским регистратором медицинской организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прикрепление к организации ПМСП осуществляется на срок действия договора ВМС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Организации ПМСП осуществляют прикрепление при личном обращении застрахованного или обращении страховой организации, с которой заключен договор ВМС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прикрепление членов семьи осуществляется при наличии их письменного согласия одним из членов семьи на основании заявления произвольной формы на казахском или русском языке при предоставлении договора ВМС и документа, удостоверяющего личность, либо электронного документа из сервиса цифровых документов (для идентификации) каждого члена семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прикрепление лиц, не достигших восемнадцати лет, осуществляется при наличии документа, удостоверяющего личность, либо электронного документа из сервиса цифровых документов (для идентификации) прикрепляемого лица и его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Основаниями прикрепления физических лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменение места постоянного или временного проживания с выездом за пределы одной административно-территориальной единицы на срок более одного месяца или внутри территории одной административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление свободного выбора лицом организации ПМСП в пределах одной административно-территориальной единицы (не более 1 раза календарного года);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) несогласие с прикреплением к организации ПМСП, определенной региональной комиссией в пределах одной административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказ организации ПМСП от оказания ПМСП, в том числе в случаях реорганизации, ликвидации, повлекших за собой расторжение или изменение фондом договора закупа услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не размещение объема медицинских услуг организациям ПМСП, претендующим на оказание медицинских услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) появление вновь введенного объекта здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Организации ПМСП письменно уведомляют прикрепленных лиц по месту жительства о прекращении оказания ПМСП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее, чем за тридцать календарных дней до даты расторжения или изменения договора закупа медицинских услуг с фондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение двух календарных дней со дня, когда стало известно о реорганизации или ликвидации организации ПМСП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение двух календарных дней со дня, когда стало известно о не размещении фондом объемов медицинских услуг по итогам процедуры выбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии в цифровой системе "РПН" телефонного номера (адреса электронной почты) организации ПМСП уведомляют население путем направления сообщения о прекращении оказания ПМСП, а также способами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Прикрепление физических лиц к организациям ПМСП по основаниям, предусмотренным подпунктами 4), 5), 6) пункта 31 настоящих Правил, осуществляется в течение одного рабочего дня со дня получения от фонда протокола итогов размещения, принятого на основании приказа о распределении территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. После прикрепления населения к организациям ПМСП на основании протокола региональной комиссии, организации ПМСП письменно уведомляют прикрепленных к нему лиц по месту их жительства. При наличии в цифровой системе "РПН" телефонного номера (адреса электронной почты) организация ПМСП уведомляет население посредством направления сообщения, а также иными способами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия с определенной региональной комиссией организацией ПМСП, лицо подает заявление на прикрепление по основанию, предусмотренному подпунктом 3) пункта 31 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Прикрепление к физическим лицам, занимающимся частной медицинской практикой, оказывающим ПМСП в рамках ГОБМП и (или) в системе ОСМС, осуществляется в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Прекращение прикрепления от организации ПМСП осуществляется при: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установлении факта смерти прикрепленного лица на основании медицинского свидетельства о смерти либо сведений из государственной базы данных "Физические лица" Министерства юстиции Республики Казахстан (далее – ГБДФЛ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изменении прикрепленным лицом места постоянного проживания с выездом за пределы Республики Казахстан на основании сведений из ГБДФЛ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращении действия договора ВМС по данным Единой страховой базы данных акционерного общества "Государственное кредитное бюро";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утрате, выходе из гражданства Республики Казахстан на основании сведений из ГБДФЛ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) признании лица безвестно отсутствующим на основании сведений из ГБДФЛ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исключении ИИН из ГБДФЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Прикрепление является не активным при одновременном наличии следующих факторов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие регистрации на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      истекших сроках действия удостоверения личности и паспорта гражданина Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии обращений за медицинской помощью в течение трех лет и более.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения за медицинской помощью, его прикрепление активизируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...393 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь</w:t>
-[...1334 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z287" w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z288" w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z289" w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3511,139 +3329,139 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам прикрепления</w:t>
+              <w:t>прикрепления физических лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>физических лиц</w:t>
+              <w:t>к организациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к организациям здравоохранения,</w:t>
+              <w:t>здравоохранения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оказывающим первичную</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медико-санитарную помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственная услуга "Прикрепление к медицинской организации, оказывающей первичную медико-санитарную помощь"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3656,51 +3474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3769,51 +3587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3858,92 +3676,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) непосредственно через организацию первичной медико-санитарной помощи (далее – ПМСП);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) веб-портал "Электронного правительства" (далее – ПЭП).</w:t>
+              <w:t>
+2) веб-портал "Цифрового правительства" (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3971,126 +3790,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) с момента сдачи пациентом документов организации ПМСП, а также при обращении через ПЭП – 1 (один) рабочий день;</w:t>
+1) с момента сдачи пациентом документов организации ПМСП, а также при обращении через портал – 1 (один) рабочий день;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) максимально допустимое время ожидания для сдачи документов - 30 (тридцать) минут;</w:t>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи документов - 30 (тридцать) минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) максимально допустимое время обслуживания пациента – 30 (тридцать) минут.</w:t>
+              <w:t>
+3) максимально допустимое время обслуживания пациента – 30 (тридцать) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4118,92 +3939,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная (частично автоматизированная) /бумажная.</w:t>
+электронная (частично цифровизированная) /бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4231,109 +4052,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) уведомление о прикреплении в форме электронного документа, подписанное электронной цифровой подписью (далее – ЭЦП) организации ПМСП;</w:t>
+1) уведомление о прикреплении в форме электронного документа, подписанной электронной цифровой подписью (далее – ЭЦП) организации ПМСП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) мотивированный отказ.</w:t>
+              <w:t>
+2) мотивированный отказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4402,257 +4224,238 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) организация ПМСП – с понедельника по субботу (понедельник – пятница с 8.00 до 20.00 часов без перерыва, в субботу с 9.00 до 14.00 часов, кроме выходных (воскресенье) и праздничных дней, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики, Казахстан. При этом, запрос на оказание государственной услуги принимается за 2 часа до окончания работы организации ПМСП (до 18.00 часов в рабочие дни, до 12.00 в субботу);</w:t>
+1) организация ПМСП – с понедельника по субботу (понедельник – пятница с 8.00 до 20.00 часов без перерыва, в субботу с 9.00 до 14.00 часов, кроме выходных (воскресенье) и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан. При этом, запрос на оказание государственной услуги принимается за 2 часа до окончания работы организации ПМСП (до 18.00 часов в рабочие дни, до 12.00 в субботу);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) ПЭП – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении пациента после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики, Казахстан прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+ 2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении пациента после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень документов и сведений, требуемых у услугополучателя для оказания государственной услуги </w:t>
+              <w:t>
+Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4661,514 +4464,476 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Документы, необходимые для оказания государственной услуги при обращении определенного контингента в организации ПМСП:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+              <w:t>
+1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) пенсионное удостоверение – для пенсионеров;</w:t>
+              <w:t xml:space="preserve">
+2) пенсионное удостоверение – для пенсионеров; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) пенсионное удостоверение либо выписка из акта освидетельствования медико-социальной экспертизы – для лиц с инвалидностью;</w:t>
+              <w:t>
+3) пенсионное удостоверение либо выписка из акта освидетельствования медико-социальной экспертизы – для лиц с инвалидностью;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) решение суда либо иной документ, подтверждающий опекунство и попечительство – для законных представителей ребенка с инвалидностью с детства, а также опекунов или попечителей, патронатных воспитателей и других заменяющих их лица, осуществляющие в соответствии с законодательством РК заботу, образование, воспитание, защиту прав и интересов ребенка (законные представители);</w:t>
+              <w:t>
+4) решение суда либо иной документ, подтверждающий опекунство и попечительство – для законных представителей ребенка с инвалидностью с детства, а также опекунов или попечителей, патронатных воспитателей и других заменяющих их лица, осуществляющие в соответствии с законодательством РК заботу, образование, воспитание, защиту прав и интересов ребенка (законные представители);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5) протокол комиссии по рассмотрению вопросов регистрации прикрепления (открепления) населения к ПМСП в информационной системе "Регистр прикрепленного населения", созданной приказом первого руководителя Государственных учреждений "Управление здравоохранение" регионов – для осужденных отбывающих наказание по приговору суда в местах лишения свободы, отбывающих в колониях (по месту отбывания);</w:t>
+              <w:t>
+5) протокол комиссии по рассмотрению вопросов регистрации прикрепления (открепления) населения к ПМСП в цифровой системе "Регистр прикрепленного населения", созданной приказом первого руководителя Государственных учреждений "Управление здравоохранение" регионов – для осужденных отбывающих наказание по приговору суда в местах лишения свободы, отбывающих в колониях (по месту отбывания);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) выписка из приказа командира воинской части (начальника учреждения) о зачислении военнослужащих срочной службы в списки личного состава – для военнослужащих срочной службы;</w:t>
+              <w:t>
+6) выписка из приказа командира воинской части (начальника учреждения) о зачислении военнослужащих срочной службы в списки личного состава – для военнослужащих срочной службы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) Для обучающихся в медресе (дети до 18 лет) официальное обращение законных представителей по месту административно-территориальной единицы, с учетом соблюдения принципа шаговой доступности.</w:t>
+              <w:t>
+7) документ, подтверждающий рождение в иностранном государстве – для детей, родившиеся в иностранных государствах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8) официальное обращение ректора высшего учебного заведения в ПМСП и протокол комиссии между учебным заведением и ПМСП – для иногородних студентов (дети до 18 лет).</w:t>
+              <w:t xml:space="preserve">
+8) решение местных исполнительных органов государственного управления здравоохранения столицы, областей и городов республиканского значения и– для опекаемых домов малютки, сирот, престарелых и другие </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9) документ, подтверждающий рождение в иностранном государстве – для детей, родившиеся в иностранных государствах;</w:t>
+              <w:t>
+9) оформляющие прикрепление по доверенности, в том числе по договору вмененного медицинского страхования при наличии договора.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10) решение местных исполнительных органов государственного управления здравоохранения областей, городов республиканского значения и столицы – для опекаемых домов малютки, сирот, престарелых и другие</w:t>
+              <w:t>
+2. На портал: запрос в электронном виде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11) оформляющие прикрепление по доверенности, в том числе по договору добровольного и (или) вмененного медицинского страхования при наличии договора.</w:t>
-[...33 lines deleted...]
-              <w:t>Сведения о документах, удостоверяющих личность, организация ПМСП получает из соответствующих государственных информационных систем через ПЭП.</w:t>
+              <w:t>
+Сведения о документах, удостоверяющих личность, организация ПМСП получает из соответствующих государственных цифровых систем через шлюз "Цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) установление недостоверности документов, представленных услугополучателями для получения государственных или социально ответственных услуг, связанных с субсидированием, а также оказываемых посредством конкурсных процедур отбора услугополучателей или в пределах установленных лимитов, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Настоящими Правилами;</w:t>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной или социально ответственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной или социально ответственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной или социально ответственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной или социально ответственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной или социально ответственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5196,73 +4961,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством зарегистрированного на портале абонентского номера сотовой связи услугополучателя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
-[...16 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП. Для лиц с ограниченными физическими возможностями наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных службах услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством зарегистрированного на портале абонентского номера сотовой связи услугополучателя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП. Для лиц с ограниченными физическими возможностями наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных службах услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5315,428 +5084,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурные элементы некоторых приказов Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z121" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11268, опубликован 22 июня 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z122" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 15 июня 2017 года № 424 "О внесении дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления граждан к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15315, опубликован 17 июля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z123" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 ноября 2017 года № 840 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления граждан к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16054, опубликован 8 декабря 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z124" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра здравоохранения Республики Казахстан от 2 октября 2018 года № ҚР ДСМ-21 "О внесении изменений в некоторые приказы Министерства здравоохранения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17487, опубликован 8 октября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z125" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 12 февраля 2019 года № ҚР ДСМ-4 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления граждан к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18301, опубликован 18 февраля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z126" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министерства здравоохранения Республики Казахстан, в которые вносятся изменения и дополнения, утвержденных приказом Министра здравоохранения Республики Казахстан от 4 мая 2019 года № ҚР ДСМ-62 "О внесении изменений и дополнений в некоторые приказы Министерства здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18637, опубликован 23 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z127" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 августа 2019 года № ҚР ДСМ-122 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19315, опубликован 3 сентября 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z128" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 апреля 2020 года № ҚР ДСМ-42/2020 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 апреля 2015 года № 281 "Об утверждении Правил оказания первичной медико-санитарной помощи и Правил прикрепления к организациям первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20550, опубликован 4 мая 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z129" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов в области здравоохранения, в которые вносятся изменения и дополнения, утвержденных приказом Министра здравоохранения Республики Казахстан от 3 июля 2020 года № ҚР ДСМ-76/2020 "О внесении изменений и дополнений в некоторые приказы Министерства здравоохранения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20932, опубликован 9 июля 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6116,31 +5885,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>