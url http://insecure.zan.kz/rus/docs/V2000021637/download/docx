--- v0 (2025-12-27)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a4a130" w14:textId="2a4a130">
+    <w:p w14:paraId="b6f72ff" w14:textId="b6f72ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -795,1721 +795,1847 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила разработки и пересмотра клинических протоколов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции приказа и.о. Министра здравоохранения РК от 19.12.2024 </w:t>
+      Сноска. Правила – в редакции приказа Министра здравоохранения РК от 24.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 108</w:t>
+        <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила разработки и пересмотра клинических протоколов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 78)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок разработки и пересмотра клинических протоколов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      2. В настоящих правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доказательная медицина – надлежащее, последовательное и осмысленное использование современных наилучших доказательств, основанных на результатах клинических исследований, в процессе принятия решений о профилактике, диагностике, лечении, медицинской реабилитации и паллиативной медицинской помощи при определенном заболевании или состоянии пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      1) доказательная медицина – надлежащее, последовательное и осмысленное использование современных наилучших доказательств, основанных на результатах клинических исследований, в процессе принятия решений о профилактике, диагностике, лечению, медицинской реабилитации и паллиативной медицинской помощи при определенном заболевании или состоянии пациента;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2) уполномоченный орган в области здравоохранения (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий, качества оказания медицинских услуг (помощи);</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) технология здравоохранения – применение знаний и навыков, которые используются для укрепления здоровья, профилактики, диагностики, лечения болезни, реабилитации пациентов и оказания паллиативной медицинской помощи, включая вакцины, лекарственные препараты и медицинские изделия, процедуры, манипуляции, операции, скрининговые, профилактические программы, в том числе информационные системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      3) клинический протокол – научно доказанные рекомендации по профилактике, диагностике, лечению, медицинской реабилитации и паллиативной медицинской помощи при определенном заболевании или состоянии пациента;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рабочий орган – подведомственная организация уполномоченного органа, в компетенцию которой входят вопросы оценки технологий здравоохранения, а также актуализация стандартов оказания медицинских услуг и клинических протоколов (далее – Рабочий орган);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      4) медицинское вмешательство – прямое или опосредованное воздействие и (или) иная манипуляция, выполняемые медицинским работником при оказании медицинской помощи пациентам с целью предупреждения, профилактики, диагностики, лечения, реабилитации, исследования и направленные на восстановление или улучшение здоровья;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клинический протокол – научно доказанные рекомендации по профилактике, диагностике, лечению, медицинской реабилитации и паллиативной медицинской помощи при определенном заболевании или состоянии пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медицинское вмешательство – прямое или опосредованное воздействие и (или) иная манипуляция, выполняемые медицинским работником при оказании медицинской помощи пациентам с целью предупреждения, профилактики, диагностики, лечения, реабилитации, исследования и направленные на восстановление или улучшение здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) объединенная комиссия по качеству медицинских услуг (далее –Комиссия) – консультативно-совещательный орган при уполномоченном органе в области здравоохранения, созданный с целью выработки рекомендаций по совершенствованию стандартизации, клинических протоколов, стандартов системы контроля качества и доступности услуг в области здравоохранения, а также аккредитации субъектов согласно </w:t>
+      7) объединенная комиссия по качеству медицинских услуг (далее –Комиссия) – консультативно-совещательный орган при уполномоченном органе в области здравоохранения, созданный с целью выработки рекомендаций по совершенствованию стандартизации, клинических протоколов, стандартов системы контроля качества и доступности услуг в области здравоохранения, а также аккредитации субъектов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      7) конфликт интересов – ситуация, при которой у медицинского работника или фармацевтического работника при осуществлении ими профессиональной деятельности возникает личная заинтересованность в получении материальной выгоды или иного преимущества, которое влияет или может повлиять на надлежащее исполнение ими профессиональных обязанностей вследствие противоречия между личной заинтересованностью медицинского работника или фармацевтического работника и интересами пациента;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) профильный комитет объединенной комиссии по качеству медицинских услуг (далее – Профильный комитет комиссии) – комитет созданный при Комиссии для обсуждения и рассмотрения вопросов, входящих в компетенцию Комиссии, взаимодействует с государственными и неправительственными организациями, привлекает при необходимости независимых экспертов и представителей неправительственных организаций, субъектов здравоохранения для проведения анализа, оценки и экспертизы по вопросам совершенствованию стандартизации, клинических протоколов, стандартов системы контроля качества и доступности услуг в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      8) паллиативная медицинская помощь – комплекс медицинских услуг, направленных на облегчение боли и тяжелых проявлений заболевания (состояния) неизлечимо больного пациента при отсутствии показаний к проведению радикального лечения.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) медицинская реабилитация – комплекс медицинских услуг, направленных на сохранение, частичное или полное восстановление нарушенных и (или) утраченных функций организма пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) конфликт интересов – ситуация, при которой личная заинтересованность члена рабочей группы может повлиять на объективное принятие решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) паллиативная медицинская помощь – комплекс медицинских услуг, направленных на облегчение боли и тяжелых проявлений заболевания (состояния) неизлечимо больного пациента при отсутствии показаний к проведению радикального лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок разработки и пересмотра клинических протоколов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Следующие организации могут инициировать разработку и пересмотр клинического протокола (далее – Разработчик):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) научные организации в области здравоохранения (национальный центр, научный центр и (или) научно-исследовательский институт), организации высшего и (или) послевузовского медицинского образования с привлечением неправительственных организаций в области здравоохранения по отдельным заболеваниям, состояниям или медицинским вмешательствам (группам заболеваний, состояний или медицинских вмешательств) с указанием соответствующих кодов международной классификации болезней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) профессиональные медицинские ассоциации и общественные объединения, осуществляющие деятельность в области здравоохранения, прошедшие аккредитацию в области здравоохранения для проведения разработки, рецензирования и экспертизы клинических протоколов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-299/2020 "Об утверждении правил аккредитации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21852).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Разработка или пересмотр клинических протоколов осуществляется после проведения приоритизации тем клинических протоколов и учета результатов анализа фактов возникновения медицинских несчастных случаев и страховых случаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приоритизацию тем клинических протоколов осуществляет Рабочий орган ежегодно, в срок до 1 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приоритизация тем клинических протоколов включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор заявок на разработку и пересмотр клинических протоколов в период с 1 августа по 1 ноября;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование перечня приоритетных тем клинических протоколов на предстоящий год, в срок до 1 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заявка на разработку или пересмотр клинического протокола предоставляется разработчиками в Рабочий орган, согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критериями отбора включения в перечень приоритетных тем клинических протоколов для разработки и пересмотра на предстоящий календарный год являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие клинического протокола (высокий спрос со стороны практического здравоохранения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) истечение срока действия клинического протокола (5 лет с момента утверждения нового клинического протокола на заседании Комиссии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внедрение новых доказанных методов диагностики и лечения в мировой практике, в том числе включение новых технологий здравоохранения, одобренных Комиссией, способных улучшать результаты, эффективно внедряться и приносить измеримые преимущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ключевые показатели реализации программных документов в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неблагополучная эпидемиологическая ситуация по определенной нозологии (эпидемия, пандемия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Заявка на приоритизацию с обоснованием тем клинических протоколов для разработки или пересмотра, предоставляется разработчиками в уполномоченный орган согласно </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+      6) решение Формулярной комиссии о включении или исключении лекарственных средств в Казахстанском национальном лекарственном формуляре (далее – КНФ), принятое в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 декабря 2020 года № ҚР ДСМ-326/2020 "Об утверждении правил формирования Казахстанского национального лекарственного формуляра, а также правил разработки лекарственных формуляров организаций здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21913);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предложения от профессиональных медицинских сообществ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Результаты приоритизации тем клинических протоколов для разработки или пересмотра представляются Рабочим органом в профильный комитет Комиссии для рассмотрения и согласования не позднее 15 декабря ежегодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После рассмотрения профильным комитетом Комиссии перечень приоритетных тем клинических протоколов вносится на рассмотрение и согласование Комиссии не позднее 25 декабря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      10. Рабочий орган в течение 15 рабочих дней по завершению срока приема заявок на участие от разработчиков клинических протоколов формирует мультидисциплинарный состав рабочих групп по разработке и пересмотру клинических протоколов (далее – Рабочая группа).</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень приоритетных тем клинических протоколов, согласованных Комиссией размещается не позднее 30 декабря Рабочим органом на официальном сайте в целях информирования и приглашения заинтересованных лиц (указанных в пункте 3 настоящих правил) принять участие в разработке и пересмотре клинических протоколов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      11. Состав членов Рабочей группы формируется в количестве не менее 10 человек из числа ведущих экспертов по соответствующему профилю из республиканских, областных и городских организаций здравоохранения, организаций медицинского образования и науки, профильных медицинских ассоциаций, имеющих опыт работы по специальности не менее 3 лет, опыт или навыки разработки клинических протоколов, знания по доказательной медицине и поиску данных по уровням доказательств.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Разработчик в течение 1 (одного) месяца со дня размещения перечня тем клинических протоколов подает заявку в Рабочий орган об участии в разработке и пересмотре клинического протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Прием заявок от разработчиков на участие в разработке и пересмотре клинических протоколов осуществляется в течение 30 (тридцати) календарных дней со дня опубликования объявления Рабочий орган в течение 15 (пятнадцати) рабочих дней по завершении срока приема заявок на участие от разработчиков клинических протоколов формирует мультидисциплинарный состав рабочих групп по разработке и пересмотру клинических протоколов (далее – Рабочая группа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Состав членов Рабочей группы формируется от разработчиков в количестве не менее 10 (десяти) человек из числа специалистов по соответствующему профилю, имеющих опыт работы по специальности не менее 3 (трех) лет, опыт или навыки разработки клинических протоколов, из субъектов государственного и негосударственного секторов здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Рабочей группы привлекаются профильные специалисты смежных специальностей, принимающих участие в оказании медицинской помощи при данном заболевании/состоянии, включая клинических фармакологов, лабораторных специалистов (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      13. Проект клинического протокола формируется из следующих критериев:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рабочая группа разрабатывает проект клинического протокола согласно приложению 2 к настоящим Правилам в течение 30 (тридцати) рабочих дней со дня формирования состава Рабочей группы. Срок принятия клинического протокола составляет не более 1 (одного) года со дня представления Рабочей группой проекта клинического протокола в Рабочий орган на экспертную оценку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Содержание проекта клинического протокола формируется по следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проект клинического протокола разрабатывается на казахском и русском языках, с соблюдением норм литературного языка, его положения предельно краткие, содержат четкий и не подлежащий различному толкованию смысл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рекомендации по профилактическим, диагностическим, лечебным услугам и услугам медицинской реабилитации, имеют (A, B, C) уровни доказательств, с указанием ссылок на клинические исследования в целях обеспечения безопасности и эффективности медицинской помощи (по системе Grading of Recommendations Assessment, Development and Evaluation - GRADE);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рекомендации отражают медицинские показания и противопоказания к профилактическим, диагностическим, лечебным услугам и услугам медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) включают технологии здравоохранения, в том числе рекомендованные и одобренные Комиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) лекарственные средства включают в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2021 года № ҚР ДСМ - 41 "Об утверждении Казахстанского национального лекарственного формуляра" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22782) (далее – КНФ);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2021 года № ҚР ДСМ - 41 "Об утверждении Казахстанского национального лекарственного формуляра" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22782);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лекарственные средства и медицинские изделия указывают под международным непатентованным наименованиям, при отсутствии – по группированному или химическому наименованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не допускается указание торговых наименований лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лекарственные средства включают исходя из показаний, с учетом лекарственной формы, дозировки, концентрации и объема, указанных в инструкциях к медицинскому применению в соответствии с Государственным реестром лекарственных средств и медицинских изделий, а также с Единым реестром зарегистрированных лекарственных средств Евразийского экономического союза и формулярными руководствами КНФ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) допускается включение в проект клинического протокола лекарственных средств и медицинских изделий, незарегистрированных в Республике Казахстан и не включенных в КНФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при нозологиях, когда имеются клинические исследования по их применению в базах данных доказательной медицины и (или) международной практики, а также на официальных информационных ресурсах международных регуляторных органов (в том числе Европейского агентства по лекарственным средствам, Управления по контролю за продуктами и лекарствами Соединенные Штаты Америки), а также в иных общедоступных источниках, признанных международным научным сообществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      для лечения орфанных заболеваний при их наличии в перечне орфанных заболеваний и лекарственных средств для их лечения (орфанных), утверждаемого уполномоченным органом согласно </w:t>
-[...59 lines deleted...]
-      по показаниям, не указанным в инструкции по медицинскому применению и не утверждҰнных государственным органом в области обращения лекарственных средств, указанных в формулярном руководстве КНФ и зарубежных клинических руководствах.</w:t>
+      для лечения орфанных заболеваний и лекарственных средств для их лечения (орфанных) при их наличии в перечне, утверждаемом уполномоченным органом в согласно с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 октября 2020 года № ҚР ДСМ - 142/2020 "Об утверждении перечня орфанных заболеваний и лекарственных средств для их лечения (орфанных)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21479);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      Данные лекарственные средства и медицинские изделия помечаются знаком "*" в проекте клинического протокола и указывается информация об отсутствии регистрации лекарственного препарата в Республики Казахстан или указывается информация по показаниям, не указанных в инструкции по медицинскому применению и не утверждҰнных государственным органом в области обращения лекарственных средств.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по показаниям, не указанных в инструкции по медицинскому применению и не утверждҰнных государственным органом в области обращения лекарственных средств, указанных в формулярном руководстве КНФ и зарубежных клинических руководствах; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      14. Включение в клинический протокол лекарственных средств, отсутствующих в КНФ, в том числе незарегистрированных в Республике Казахстан лекарственных средств, не является основанием для возмещения в рамках гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования. Оплата услуг за лекарственными средствами не зарегистрированных в Республике Казахстан производится на основании заключения (разрешительного документа) выданного уполномоченным органом. Данные лекарственные средства и медицинские изделия помечаются знаком "**" в проекте клинического протокола.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные лекарственные средства и медицинские изделия помечаются знаком "**" в проекте клинического протокола и указывается информация об отсутствии регистрации лекарственного препарата в Республике Казахстан или указывается информация по показаниям, не указанным в инструкции по медицинскому применению и не утверждҰнным государственным органом в области обращения лекарственных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      15. Разработанный проект клинического протокола размещается рабочей группой на сайте профильных организаций, указанных в пункте 3 настоящих Правил для открытого обсуждения в течение 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Допускается включение в проект клинического протокола лекарственных средств, отсутствующих в КНФ и (или) незарегистрированных в Республике Казахстан лекарственных средств, с выделением их в отдельный список: "Лекарственные средства и технологии здравоохранения, предоставляемые за счет платных услуг и иных источников, не запрещенных законодательством", которые назначаются с информированного согласия пациента и его законных представителей и не являются основанием для возмещения в рамках гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования. Данные лекарственные средства и медицинские изделия помечаются знаком "*" в проекте клинического протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      При наличии замечаний в ходе открытого обсуждения доработка проекта клинического протокола осуществляется в течение 10 (десять) рабочих дней и далее направляется на рецензию рецензентам (не менее 2-х рецензентов).</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Разработанный проект клинического протокола размещается на официальном сайте Рабочего органа для открытого обсуждения в течение 10 (десяти) рабочих дней со дня его размещения. Результаты открытого обсуждения размещаются на официальном сайте Рабочего органа в течение 3 (трех) рабочих дней. Обсуждение осуществляется путем предоставления ответов на комментарии и предложения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      16. Рецензентами клинического протокола выступают профильные ведущие отечественные (зарубежные) эксперты, в том числе главные внештатные специалисты Министерства здравоохранения Республики Казахстан, не принимавшие участия в разработке или пересмотре, имеющих стаж/опыт работы по профилю специальности не менее 10 (десять) лет, ученую степень (не ниже или равно уровню ученой степени разработчиков клинического протокола), научные публикации по соответствующей теме.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и (или) предложения с кратким обоснованием по проекту клинического протокола размещаются при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) замечания и (или) предложения не содержат нецензурной лексики, оскорбительных выражений, рекламы, спам а также иной информации, не относящейся к проекту клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) указан конкретный структурный элемент проекта клинического протокола, по которому вносится предложение и (или) дается замечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и (или) предложения пользователей информации, поступившие после окончания установленных сроков для открытого обсуждения проектов, не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Рецензент оценивает актуальность, обоснованность рекомендаций протокола в течение 7 (семь) календарных дней и предоставляет в рабочую группу рецензию в соответствии с </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+      При наличии замечаний в ходе открытого обсуждения доработка проекта клинического протокола осуществляется в течение 10 (десяти) рабочих дней со дня завершения открытого обсуждения и далее направляется на рецензию рецензентам (не менее 2-х рецензентов). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии замечаний в ходе открытого обсуждения в течение 10 (десять) рабочих дней со дня его размещения проект клинического протокола направляется Рабочей группой на рецензию рецензентам (не менее 2-х рецензентов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рецензентами проекта клинического протокола выступают профильные отечественные и зарубежные специалисты, в том числе главные внештатные специалисты уполномоченного органа, не принимавшие участия в разработке или пересмотре рецензируемого проекта клинического протокола, имеющие стаж и опыт работы по профилю специальности не менее 10 (десять) лет, а также дополнительно ученую степень и научные публикации по соответствующей теме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рецензент оценивает актуальность, обоснованность рекомендаций проекта клинического протокола в течение 15 (пятнадцати) рабочих дней и предоставляет не позднее 25 января в Рабочую группу рецензию, в соответствии с приложением 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Организация, определенная уполномоченным органом проводит экспертную оценку в течение 15 рабочих дней с момента получения проекта клинического протокола и предоставляет экспертное заключение в соответствии с </w:t>
-[...119 lines deleted...]
-      В случае отрицательного заключения пакет документов возвращается организации, определенной уполномоченным органом и рабочей группе на доработку.</w:t>
+      17. Рабочая группа в течение 2 (двух) рабочих дней с даты получения рецензий направляет проект клинического протокола и рецензии для экспертной оценки в Рабочий орган. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      В случае положительного заключения проект клинического протокола направляется организацией, определенной уполномоченным органом на рассмотрение Комиссии.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Рабочий орган проводит экспертную оценку в течение 15 (пятнадцати) рабочих дней со дня получения проекта клинического протокола и предоставляет экспертное заключение в соответствии с приложением 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      22. Заседание Комиссии проводится с участием членов рабочей группы, представителей уполномоченного органа, профильного комитета Комиссии, главного внештатного специалиста Министерства здравоохранения Республики Казахстан, специалистов организации, определенной уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В случае отрицательного заключения экспертной оценки проект клинического протокола направляется на доработку Разработчикам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      23. Проект клинического протокола представляется (в виде презентации) на заседании Комиссии рабочей группой и организацией, определенной уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая группа в течение 10 (десяти) рабочих дней с даты получения отрицательного заключения осуществляет доработку и повторно направляет проект клинического протокола на экспертную оценку в Рабочий орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      24. Комиссия принимает окончательное решение (одобрение или отказ) и закрепляет протоколом заседания.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае положительного экспертного заключения Рабочий орган направляет проект клинического протокола, рецензии и экспертное заключение, прогнозную стоимость на рассмотрение в профильный комитет Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      Протокол заседания оформляется представителем уполномоченного органа, закрепляется подписью членов Комиссии и в течение 5 (пять) рабочих дней после заседания размещается на сайте уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Рассмотрение пакета документов профильным комитетом Комиссии осуществляется в течение 5 (пяти) рабочих дней с предоставлением экспертного заключения (положительного или отрицательного).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      25. Одобренные Комиссией клинические протоколы размещаются на сайте уполномоченного органа и (или) организации, определенной уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отрицательного заключения пакет документов возвращается организации, определенной Рабочим органом, и Рабочей группе на доработку. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      В случае отрицательного решения проект клинического протокола направляется рабочей группе на доработку. Срок доработки клинического протокола рабочей группой составляет 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая группа в течение 10 (десяти) рабочих дней с даты получения отрицательного заключения осуществляет доработку и повторно направляет проект клинического протокола на рассмотрение профильного комитета Комиссии без проведения повторной экспертной оценки Рабочим органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае более 3 (трех) раз отрицательного заключения экспертной оценки проект клинического протокола снимается от инициатора-организации и Рабочий орган самостоятельно выносит на заседание Комиссии с учетом принципов доказательной медицины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае положительного заключения проект клинического протокола направляется Рабочим органом на рассмотрение членам Комиссии. Членами Комиссии проект клинического протокола рассматривается 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Проект клинического протокола рассматривается на заседании Комиссии в течение 5 (пяти) рабочих дней с момента одобрения проекта клинического протокола профильным комитетом Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Заседание Комиссии проводится с участием членов Рабочей группы, представителей уполномоченного органа, профильного комитета Комиссии, главного внештатного специалиста Министерства здравоохранения Республики Казахстан, специалистов Рабочего органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Проект клинического протокола представляется в виде презентации на заседании Комиссии Рабочей группой и Рабочего органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Комиссия принимает окончательное решение (одобрение или отказ) и закрепляет протоколом заседания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол заседания оформляется представителем уполномоченного органа, закрепляется в течение 2 (двух) рабочих дней после заседания подписью членов Комиссии и в течение 5 (пяти) рабочих дней после заседания размещается на сайте Рабочего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Одобренные Комиссией клинические протоколы размещаются на сайте Рабочего органа в течение 5 (пяти) рабочих дней после размещения протокола заседания Комиссии на сайте Рабочего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае отрицательного решения проект клинического протокола направляется Рабочей группе на доработку. Срок доработки проекта клинического протокола Рабочей группой составляет 10 (десять) рабочих дней с даты получения отрицательного заключения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект клинического протокола, доработанный Рабочей группой, подлежит повторному рассмотрению на заседании Комиссии после согласования с профильным комитетом Комиссии, без проведения повторной экспертной оценки Рабочим органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Клинические протоколы являются едиными для применения на территории Республики Казахстан организациями здравоохранения, независимо от форм собственности и ведомственной принадлежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2575,140 +2701,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разработки и пересмотра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клинических протоколов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на разработку или пересмотр клинического протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+п/п</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="83"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2989,79 +3103,79 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z103" w:id="84"/>
+      <w:bookmarkStart w:name="z102" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...14 lines deleted...]
-        <w:t>* Обоснование для разработки и пересмотра клинического протокола предоставляется в соответствии с утвержденными критериями, согласно пункту 8 настоящих правил.</w:t>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* Обоснование для разработки и пересмотра клинического протокола предоставляется в соответствии с утвержденными критериями, согласно пункту 5 настоящих правил.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3129,841 +3243,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разработки и пересмотра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клинических протоколов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая структура клинического протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Структура клинического протокола диагностики и лечения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...353 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
-[...15 lines deleted...]
-      7) термины и определения (необходимо указать ссылку на источник);</w:t>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Название клинического протокола _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
-[...15 lines deleted...]
-      8) классификация заболевания или состояния (по этиологии, стадиям, течению и другое);</w:t>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Вводная часть</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
-[...15 lines deleted...]
-      9) клиническая картина заболевания или состояния;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Код(ы) Международной классификации болезней 10-го пересмотра (далее – МКБ-10) / Международной классификации болезней 11-го пересмотра (далее – МКБ-11):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Код</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Диагноз</w:t>
+              <w:t>МКБ-10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обоснование для дифференциальной диагностики</w:t>
+Наименование заболеваний и состояний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обследования</w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Критерии исключения диагноза</w:t>
+Наименование заболеваний и состояний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4058,973 +3679,526 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="108"/>
-[...15 lines deleted...]
-      1.3. Тактика лечения в амбулаторных условиях:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Дата разработки и пересмотра клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Сокращения, используемые в клиническом протоколе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Пользователи клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Категория пациентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Шкала уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.7. Термины и определения (необходимо указать ссылку на источник);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.8. Классификация заболевания или состояния (по этиологии, стадиям, течению и другое);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Методы, подходы и процедуры диагностики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Диагностические критерии (описание достоверных признаков заболевания, в зависимости от степени тяжести процесса, с указанием уровня доказательности):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалобы и анамнез (описание жалоб, начало заболевания, причин возникновения симптома или синдрома заболевания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z143" w:id="109"/>
-[...15 lines deleted...]
-      1) немедикаментозное лечение (режим, лечебное питание, диетотерапия, кислородотерапия, лечебная физкультура, лучевая терапия);</w:t>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) физикальное обследование (описание патогномоничных симптомов, ключевых симптомов/синдромов клинического проявления заболевания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z144" w:id="110"/>
-[...15 lines deleted...]
-      2) медикаментозное лечение разделяют на:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лабораторные и инструментальные исследования разделяют на основные и дополнительные диагностические методы для определения патологических изменений в состоянии различных органов и систем, изменения физиологических показателей организма, характерных для конкретного заболевания или состояния (согласно наименованию клинического протокола) с указанием уровня доказательности, а также отражают медицинские показания и противопоказания к применению методов диагностики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z145" w:id="111"/>
-[...15 lines deleted...]
-      основные лекарственные средства, которые в свою очередь делятся на препараты выбора, и/или препараты первой, второй и третьей линии терапии с рекомендациями их перевода с одной линии терапии на другую,</w:t>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) консультация профильного специалиста с описанием показаний и цели консультации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z146" w:id="112"/>
-[...15 lines deleted...]
-      дополнительные лекарственные средства, с указанием уровня доказательности, длительности применения и критериев для смены лекарственного средства.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Алгоритм диагностики представляется схематично на 1 листе с учетом последовательности действий (назначений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z147" w:id="113"/>
-[...15 lines deleted...]
-      Основные лекарственные средства:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Дифференциальный диагноз и обоснование дополнительных исследований представляется схематично на 1 листе (описывают схожие клинические проявления симптомов/синдромов заболевания и диагностические критерии исключения с обоснованием):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Диагноз</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="114"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Международное непатентованное наименование лекарственного средства</w:t>
+Обоснование для дифференциальной диагностики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способ применения</w:t>
+Обследование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень доказательности</w:t>
+Критерии исключения диагноза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...613 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5109,142 +4283,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="119"/>
-[...15 lines deleted...]
-      Дополнительные лекарственные средства:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Тактика лечения в амбулаторных условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.1. Немедикаментозное лечение (режим, лечебное питание, диетотерапия, кислородотерапия, лечебная физкультура, лучевая терапия); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Медикаментозное лечение разделяют на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основные лекарственные средства, которые в свою очередь делятся на препараты выбора, и/или препараты первой, второй и третьей линии терапии с рекомендациями их перевода с одной линии терапии на другую;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнительные лекарственные средства, с указанием уровня доказательности, длительности применения и критериев для смены лекарственного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основные лекарственные средства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Фармакотерапевтическая группа</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5317,174 +4579,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень доказательности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...122 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лекарственное средство выбора</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5577,272 +4748,1254 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первая линия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вторая линия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Третья линия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные лекарственные средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармакотерапевтическая группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международное непатентованное наименование лекарственного средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень доказательности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алгоритм лечения представляется схематично на 1 листе (препараты выбора, препараты первой, второй и третьей линии терапии, перевод с одной линии терапии на другую, длительность терапии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z198" w:id="122"/>
-[...15 lines deleted...]
-      3) хирургическое лечение (методы хирургического вмешательства (кратко описывают показания к применению каждого метода, риски и возможные осложнения), также описывают виды и особенности применения анестезиологического пособия.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.3. Хирургическое лечение (методы хирургического вмешательства (кратко описывают показания к применению каждого метода, риски и возможные осложнения)), также описывают виды и особенности применения анестезиологического пособия. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z199" w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если хирургическое лечение не является основным, в рекомендациях отражают другие методы лечения с обоснованием. При неэффективности медикаментозного лечения или отсутствии положительной динамики в лечении предусматривают альтернативные методы лечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z200" w:id="124"/>
-[...15 lines deleted...]
-      1.4. Показания для госпитализации с указанием типа госпитализации:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IV. Показания для госпитализации с указанием типа госпитализации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z201" w:id="125"/>
-[...15 lines deleted...]
-      1) показания для плановой госпитализации;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Показания для плановой госпитализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z202" w:id="126"/>
-[...15 lines deleted...]
-      2) показания для экстренной госпитализации.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Показания для экстренной госпитализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z203" w:id="127"/>
-[...15 lines deleted...]
-      1.5. Тактика лечения в стационарных условиях:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V. Тактика лечения в стационарных условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z204" w:id="128"/>
-[...15 lines deleted...]
-      1) немедикаментозное лечение (режим, лечебное питание, диетотерапия, кислородотерапия, лечебная физкультура, лучевая терапия);</w:t>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.1. Немедикаментозное лечение (режим, лечебное питание, диетотерапия, кислородотерапия, лечебная физкультура, лучевая терапия); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z205" w:id="129"/>
-[...15 lines deleted...]
-      2) медикаментозное лечение разделяют на:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Медикаментозное лечение разделяют на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z206" w:id="130"/>
-[...15 lines deleted...]
-      основные лекарственные средства, которые в свою очередь делятся на препараты выбора, и/или препараты первой, второй и третьей линии терапии с рекомендациями их перевода с одной линии терапии на другую,</w:t>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основные лекарственные средства, которые в свою очередь делятся на препараты выбора, и/или препараты первой, второй и третьей линии терапии с рекомендациями их перевода с одной линии терапии на другую;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z207" w:id="131"/>
-[...15 lines deleted...]
-      дополнительные лекарственные средства, с указанием уровня доказательности, длительности применения и критериев для смены лекарственного средства.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнительные лекарственные средства, с указанием уровня доказательности, длительности применения и критериев для смены лекарственного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z208" w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные лекарственные средства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -5860,80 +6013,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Фармакотерапевтическая группа</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6022,80 +6163,243 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Лекарственное средство выбора</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лекарственное средство выбора</w:t>
+              <w:t xml:space="preserve">
+Первая линия </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6209,80 +6513,243 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t xml:space="preserve">
+Вторая линия </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Первая линия </w:t>
+              <w:t xml:space="preserve">
+Третья линия </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6374,517 +6841,131 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...372 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительные лекарственные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Фармакотерапевтическая группа</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7084,1872 +7165,167 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...131 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="140"/>
-[...1614 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лекарственные средства и технологии здравоохранения, предоставляемые за счет платных услуг и иных источников, не запрещенных законодательством **:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Фармакотерапевтическая группа</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Метод реабилитации</w:t>
+              <w:t>
+Международное непатентованное наименование лекарственного средства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8975,50 +7351,2414 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Уровень доказательности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** назначаются с информированного согласия пациента и его законных представителей и не являются основанием для возмещения в рамках гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алгоритм лечения представляется схематично на 1 листе (препараты выбора, препараты первой, второй и третьей линии терапии, перевод с одной линии терапии на другую, длительность терапии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.3. Хирургическое лечение (методы хирургического вмешательства (кратко описывают показания к применению каждого метода, риски и возможные осложнения), также описывают виды и особенности применения анестезиологического пособия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если хирургическое лечение не является основным, в рекомендациях отражают другие методы лечения с обоснованием. При неэффективности медикаментозного лечения или отсутствии положительной динамики в лечении предусматривают альтернативные методы лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Дальнейшее ведение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указывается кратность и длительность динамического наблюдения в амбулаторных условиях, кратность осмотров и диагностических мероприятий, патронажное наблюдение, профилактические мероприятия, послеоперационное наблюдение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.5. Индикаторы эффективности лечения и безопасности методов диагностики и лечения, рекомендованных в клиническом протоколе основных показателей с указанием критериев эффективности: нормализация или положительная динамика показателей (клинические, лабораторные, инструментальные), отсутствие прогрессирования заболевания, отсутствие клинических симптомов/признаков заболевания, отсутствие послеоперационных осложнений и другое, с обязательным указанием сроков оценки эффективности терапии, а также перечня обязательных и дополнительных лабораторных и инструментальных исследований, применяемых для оценки эффективности лечения и контроля безопасности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При неэффективности лечения создается мультидисциплинарная группа и/или консилиум специалистов для определения дальнейшей тактики ведения пациентов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VI. Организационные аспекты клинического протокола:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Наименование организации Разработчика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Информация о наличии/отсутствия конфликта интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Данные рецензентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.5. Указание условий пересмотра клинического протокола:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов диагностики и лечения с уровнем доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включение/исключение лекарственных средств в соответствии с рекомендациями Формулярной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.6.Список использованной литературы (не менее 20 источников, включая ссылки на систематические обзоры и метаанализы, рандомизированные клинические исследования из следующих баз: NICE, The BMJ research, UpToDate, European Medicines Agency (EMA), U.S. Food and Drug Administration (FDA), сайт Всемирной организаций здравоохранения (ВОЗ), MEDLINE (через PubMed), Кокрановская база данных систематических обзоров, а также электронные базы PubMed, EMBASE, SCOPUS,Web of Science и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.Структура клинического протокола медицинского вмешательства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Название клинического протокола________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Вводная часть</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Код(ы) МКБ-10 / МКБ-11:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заболеваний и состояний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заболеваний и состояний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Дата разработки и пересмотра клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Сокращения, используемые в клиническом протоколе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Пользователи клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Категория пациентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Шкала уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.7. Термины и определения (необходимо указать ссылку на источник);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.8. Клиническая классификация (наиболее распространенные подходы, по этиологии, стадиям, течению и другое).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Методы и подходы проведения медицинского вмешательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Цель проведения медицинского вмешательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Показания к медицинскому вмешательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Противопоказания к медицинскому вмешательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Основные и дополнительные диагностические мероприятия, необходимых для проведения медицинского вмешательства (отдельно перечисляют: основные (обязательные) и дополнительные методы обследования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Критерии и условия проведения медицинского вмешательства: описывают условия для проведения медицинского вмешательства (соблюдение мер безопасности, санитарно-противоэпидемический режим), оснащение, расходные материалы, медикаменты; подготовка пациента (описание процесса подготовки пациента к проведению медицинского вмешательства), а также методику проведения медицинского вмешательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Индикаторы эффективности медицинского вмешательства (отсутствие осложнений и других диагностических критериев эффективности проведенного медицинского вмешательства).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Организационные аспекты клинического протокола:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Наименование организации Разработчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Информация о наличии/отсутствии конфликта интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Данные рецензентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.5. Указание условий пересмотра клинического протокола: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z186" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов диагностики и лечения с уровнем доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z187" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включение/исключение лекарственных средств в соответствии с рекомендациями Формулярной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. Список использованной литературы (не менее 20 источников, с указанием ссылок доказательной базы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Структура клинического протокола медицинской реабилитации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Название клинического протокола_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Вводная часть:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z192" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Код(ы) МКБ-10 / МКБ-11:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заболеваний и состояний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заболеваний и состояний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Дата разработки и пересмотра клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Сокращения, используемые в клиническом протоколе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Пользователи клинического протокола (указывается состав мультидисциплинарной команды, осуществляющей медицинскую реабилитацию);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Категория пациентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z197" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Методы и процедуры медицинской реабилитации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z198" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.1. Цель медицинской реабилитации: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное или частичное восстановление нарушенных и (или) компенсация утраченных функций пораженного органа или системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z200" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержание функций организма в процессе завершения остро развившегося патологического процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z201" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предупреждение, ранняя диагностика и коррекция возможных нарушений функций поврежденных органов или систем организма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предупреждение и снижение степени возможной инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z203" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) улучшение качества жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z204" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сохранение работоспособности пациента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z205" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) социальная интеграция пациента в общество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z206" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Показания для медицинской реабилитации (конкретизируются соответственно профилю).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z207" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Критерии для определения этапа и объема реабилитационных процедур (международные шкалы согласно Международной классификации функционирования, ограничений жизнедеятельности и здоровья).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IV. Этапы и объемы медицинской реабилитации (указываются уровни, этапы и объемы медицинской реабилитации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z209" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V. Диагностические мероприятия для обоснования проведения медицинской реабилитации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Основные диагностические мероприятия с указанием уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z211" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Дополнительные диагностические мероприятия с указанием уровня доказательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z212" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VI. Тактика медицинской реабилитации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z213" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Основные реабилитационные мероприятия с указанием уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Дополнительные реабилитационные мероприятия с указанием уровня доказательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z215" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основные реабилитационные мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод реабилитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Длительность применения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9150,51 +9890,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="206"/>
+    <w:bookmarkStart w:name="z216" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительные реабилитационные мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -9212,80 +9952,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Метод реабилитации</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="207"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9486,1504 +10214,560 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="208"/>
+    <w:bookmarkStart w:name="z217" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алгоритм реабилитации представляется схематично на 1 листе (метод медицинской реабилитации, показания к переводу с одного метода на другой, комбинация методов, длительность проведения медицинской реабилитации).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z218" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VII. Индикаторы эффективности реабилитационных мероприятий (результаты реабилитации в соответствие с международными шкалами согласно Международной классификации функционирования, ограничений жизнедеятельности и здоровья).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z355" w:id="209"/>
-[...15 lines deleted...]
-      3.7. Индикаторы эффективности реабилитационных мероприятий (результаты реабилитации в соответствие с международными шкалами согласно Международной классификации функционирования, ограничений жизнедеятельности и здоровья).</w:t>
+    <w:bookmarkStart w:name="z219" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VIII. Организационные аспекты клинического протокола:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z356" w:id="210"/>
-[...15 lines deleted...]
-      3.8. Организационные аспекты клинического протокола:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Наименование организации Разработчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z357" w:id="211"/>
-[...15 lines deleted...]
-      1) пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z358" w:id="212"/>
-[...15 lines deleted...]
-      2) информация о наличии/отсутствии конфликта интересов;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Информация о наличии/отсутствии конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z359" w:id="213"/>
-[...15 lines deleted...]
-      3) данные рецензентов;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Данные рецензентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z360" w:id="214"/>
-[...15 lines deleted...]
-      4) указание условий пересмотра клинического протокола (пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов медицинской реабилитации с уровнем доказательности);</w:t>
+    <w:bookmarkStart w:name="z224" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8.5. Указание условий пересмотра клинического протокола: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z361" w:id="215"/>
-[...15 lines deleted...]
-      5) список использованной литературы (не менее 20 источников, с указанием ссылок доказательной базы).</w:t>
+    <w:bookmarkStart w:name="z225" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов медицинской реабилитации с уровнем доказательности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z362" w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включение/исключение лекарственных средств в соответствии с рекомендациями Формулярной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z227" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.6. Список использованной литературы (не менее 20 источников, с указанием ссылок доказательной базы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z228" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Структура клинического протокола паллиативной медицинской помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z365" w:id="219"/>
-[...15 lines deleted...]
-      1) код(ы) МКБ-10, МКБ-11</w:t>
+    <w:bookmarkStart w:name="z229" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Название клинического протокола ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:tbl>
-[...193 lines deleted...]
-      2) дата разработки и пересмотра клинического протокола;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Вводная часть:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z231" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Код(ы) МКБ -10 / МКБ-11:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z373" w:id="222"/>
-[...398 lines deleted...]
-    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Код</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фармакотерапевтическая группа</w:t>
+              <w:t>МКБ-10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Международное непатентованное наименование лекарственного средства</w:t>
+Наименование заболеваний и состояний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способ применения</w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МКБ-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень доказательности</w:t>
+Наименование заболеваний и состояний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...426 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11068,142 +10852,530 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="246"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z232" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Дата разработки и пересмотра клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z233" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Сокращения, используемые в клиническом протоколе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z234" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Пользователи клинического протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z235" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Категория пациентов для оказания паллиативной медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z236" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Определение синдрома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z237" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Методы и процедуры паллиативной медицинской помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Цели оказания паллиативной медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z239" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Показания для госпитализации в организацию по оказанию паллиативной медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z240" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Условия для госпитализации в организацию по оказанию паллиативной медицинской помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z241" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Диагностические критерии (описание достоверных признаков синдрома):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z242" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалобы и анамнез;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z243" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) физикальное обследование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z244" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лабораторные исследования (основные и дополнительные), необходимые для проведения до госпитализации в организацию по оказанию паллиативной медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z245" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инструментальные исследования (основные и дополнительные), необходимые для проведения до госпитализации в организацию по оказанию паллиативной медицинской помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z246" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Тактика оказания паллиативной медицинской помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z247" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) немедикаментозное лечение (режим, лечебное питание, диета, кислородотерапия):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z248" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медикаментозное лечение разделяют на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z249" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основные лечебные мероприятия с указанием уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z250" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дополнительные лечебные мероприятия с указанием уровня доказательности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z251" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лекарственные средства разделяют на препараты выбора и/или препараты первой, второй линии, с указанием рекомендаций (обоснований/критериев) их перевода/смены с одной на другую линию терапии, длительности и кратности назначений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z252" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основные лекарственные средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Фармакотерапевтическая группа</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="247"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11276,50 +11448,442 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень доказательности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лекарственное средство выбора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первая линия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вторая линия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11404,250 +11968,978 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z430" w:id="248"/>
+    <w:bookmarkStart w:name="z253" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные лекарственные средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармакотерапевтическая группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международное непатентованное наименование лекарственного средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень доказательности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z254" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лекарственные средства и технологии здравоохранения, предоставляемые за счет платных услуг и иных источников, не запрещенных законодательством **:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармакотерапевтическая группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международное непатентованное наименование лекарственного средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень доказательности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z255" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** назначаются с информированного согласия пациента и его законных представителей и не являются основанием для возмещения в рамках гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z256" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алгоритм лечения представляется схематично на 1 листе (препараты выбора, препараты первой, второй линии терапии, перевод с одной линии терапии на другую, длительность терапии).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z257" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Хирургическое вмешательство с обоснованием (кратко описывают показания, при неэффективности медикаментозного лечения или отсутствии положительной динамики).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z258" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Дальнейшее ведение (поддержка и сопровождение пациентов (его родных на всех уровнях оказания медицинской помощи и на дому).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z431" w:id="249"/>
-[...15 lines deleted...]
-      4.5. Хирургическое вмешательство с обоснованием (кратко описывают показания, при неэффективности медикаментозного лечения или отсутствии положительной динамики).</w:t>
+    <w:bookmarkStart w:name="z259" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Индикаторы эффективности паллиативного лечения (эффективное и своевременное избавление от боли, облегчение других тяжелых проявлений заболевания в целях улучшения качества жизни неизлечимо больных лиц).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z432" w:id="250"/>
-[...15 lines deleted...]
-      4.6. Дальнейшее ведение (поддержка и сопровождение пациентов (его родных на всех уровнях оказания медицинской помощи и на дому).</w:t>
+    <w:bookmarkStart w:name="z260" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III. Организационные аспекты клинического протокола:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z433" w:id="251"/>
-[...15 lines deleted...]
-      4.7. Индикаторы эффективности паллиативного лечения (эффективное и своевременное избавление от боли, облегчение других тяжелых проявлений заболевания в целях улучшения качества жизни неизлечимо больных лиц).</w:t>
+    <w:bookmarkStart w:name="z261" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Наименование организации Разработчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z434" w:id="252"/>
-[...15 lines deleted...]
-      4.8. Организационные аспекты клинического протокола:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z435" w:id="253"/>
-[...15 lines deleted...]
-      1) пофамильный список разработчиков клинического протокола с указанием квалификационных данных;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Информация о наличии/отсутствии конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z436" w:id="254"/>
-[...15 lines deleted...]
-      2) информация о наличии/отсутствии конфликта интересов;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Данные рецензентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z437" w:id="255"/>
-[...15 lines deleted...]
-      3) данные рецензентов;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. Указание условий пересмотра клинического протокола:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z438" w:id="256"/>
-[...15 lines deleted...]
-      4) указание условий пересмотра клинического протокола (пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов паллиативной терапии с уровнем доказательности);</w:t>
+    <w:bookmarkStart w:name="z266" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) пересмотр не реже 1 раза в 5 лет и не чаще 1 раза в 3 года при наличии новых методов паллиативной терапии с уровнем доказательности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z439" w:id="257"/>
-[...15 lines deleted...]
-      5) список использованной литературы (не менее 20 источников, с указанием ссылок доказательной базы).</w:t>
+    <w:bookmarkStart w:name="z267" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включение/исключение лекарственных средств в соответствии с рекомендациями Формулярной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z268" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. Список использованной литературы (не менее 20 источников, с указанием ссылок доказательной базы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11713,388 +13005,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разработки и пересмотра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клинических протоколов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z441" w:id="258"/>
+    <w:bookmarkStart w:name="z270" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая структура рецензии клинического протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z442" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z271" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Название и вид клинического протокола;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z443" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z272" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Состав рабочей группы: фамилия, имя и отчество (при наличии) разработчиков с указанием их профиля специальности, научной степени и места работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z444" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z273" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Количество представленных страниц на рецензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z445" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z274" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Актуальность темы проекта клинического протокола;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z446" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z275" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пользователи клинического протокола: применим ли данный клинический протокол для специалистов в соответствии с указанными в нем профилями и уровнями оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z447" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z276" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оценка содержания клинического протокола по следующим критериям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z448" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z277" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие названия клинического протокола его содержанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z449" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z278" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание основных клинических рекомендаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z450" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z279" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) логичность и последовательность изложения рекомендаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z451" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z280" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие рекомендаций клинического протокола современному уровню развития науки, клинической практике на международном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z452" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z281" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) соответствие содержания клинического протокола клинической практике в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z453" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z282" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) актуальность источников литературы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z454" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) качество наглядной информации (рисунки, схемы, таблицы, алгоритмы, диаграммы, графики);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z455" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z284" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заключение рецензента содержит аргументированные выводы о возможности применения клинического протокола в клинической практике Республики Казахстан в соответствии с указанным профилем специальностей и уровнем оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z456" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z285" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Оформление рецензии: текстовый документ в формате электронного документа, формат А4, шрифт 14, Times New Roman, интервал - 1,0; поля – слева 2,0, справа, сверху, снизу – 1,5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z457" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z286" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оформление подписи рецензента: фамилия, имя и отчество (при наличии) полностью и роспись, указание должности, места работы, ученой степени, научного звания и даты написания рецензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12160,736 +13452,592 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разработки и пересмотра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клинических протоколов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z459" w:id="275"/>
+    <w:bookmarkStart w:name="z288" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экспертное заключение на проект клинического протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Экспертное заключение</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="276"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Наименование организации, проводившей экспертную оценку:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="277"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+1) наименование клинического протокола;</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="278"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z466" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+2) сведения о разработчиках клинического протокола: (фамилия, имя и отчество (при наличии), место работы, должность, наличие научных званий):</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="279"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+3) в результате проведенной оценки методологического содержания сформулированы следующие рекомендации в соответствии с существующей нормативной правовой базой</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="280"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z470" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+I. Вводная часть:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="281"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z472" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Замечания:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="282"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z474" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+II. Методы, подходы и процедуры диагностики и лечения</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="283"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Замечания</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="284"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z478" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+III. Организационные аспекты внедрения клинического протокола</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="285"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Замечания</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="286"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Оценка рекомендаций, включенных в клинический протокол, на степень убедительности доказательств в соответствии со Шкалой уровня доказательности и таблицей доказательных данных</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="287"/>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шкала уровня доказательности:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -12910,80 +14058,85 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z483" w:id="288"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
+Уровень</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>Уровень доказательности</w:t>
+                    <w:t>доказательности</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="288"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -12999,80 +14152,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z486" w:id="289"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>А</w:t>
+А</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="289"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13088,80 +14229,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z489" w:id="290"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>В</w:t>
+В</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="290"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13177,80 +14306,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z492" w:id="291"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>С</w:t>
+С</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="291"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13266,80 +14383,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z495" w:id="292"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>D</w:t>
+D</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="292"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13407,80 +14512,68 @@
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z499" w:id="293"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Лечение</w:t>
+Лечение</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="293"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13496,80 +14589,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z502" w:id="294"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Диагностика</w:t>
+Диагностика</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="294"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13585,80 +14666,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z505" w:id="295"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Прогноз</w:t>
+Прогноз</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="295"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13674,80 +14743,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z508" w:id="296"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Этиология/вред</w:t>
+Этиология/вред</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="296"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13763,80 +14820,68 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z511" w:id="297"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Экономическая эффективность</w:t>
+Экономическая эффективность</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="297"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -14185,80 +15230,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z526" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Дополнительные рекомендации, которые рекомендуется включить в клинический протокол</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="298"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14373,80 +15406,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z533" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Рекомендации, которые следует исключить из клинического протокола, как не имеющие доказательной базы</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="299"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14561,80 +15582,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Заключения, рекомендации для принятия решения</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="300"/>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14734,113 +15743,155 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z547" w:id="301"/>
+      <w:bookmarkStart w:name="z291" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Эксперт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начальник управления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Руководитель/директор структурного подразделения </w:t>
+        <w:t>Руководитель/директор структурного подразделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -14848,55 +15899,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15222,31 +16273,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>