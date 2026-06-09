--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5cd0017" w14:textId="5cd0017">
+    <w:p w14:paraId="2cb9989" w14:textId="2cb9989">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,140 +133,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -921,274 +911,368 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах), подпунктом 4) пункта 1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок оказания государственной услуги "Выдача лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах), подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок оказания государственной услуги "Выдача лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается местными исполнительными органами областей, городов республиканского значения, столицы (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1207,110 +1291,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, об оплате в бюджет лицензионного сбора услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1363,130 +1705,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Общий срок оказания государственной услуги при выдаче лицензии и (или) приложения к лицензии составляет 10 (десять) рабочих дней с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При переоформлении лицензии и (или) приложения к лицензии – в течение 3 (трех) рабочих дней с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При сдаче услугополучателем всех необходимых документов через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Работник канцелярии услугодателя в день поступления осуществляет регистрацию документов, указанных в пункте 8 Перечня, и направляет их руководителю услугодателя, которым назначается ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результатов оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1523,70 +1865,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ответственный работник услугодателя в течение 1 (одного) рабочего дня с момента регистрации документов, указанных в пункте 8 Перечня, проверяет полноту представленных документов и (или) сведений, содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1641,70 +1983,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Работник согласующего органа в течение 7 (семи) рабочих дней с момента поступления запроса устанавливает соответствие или несоответствие услугополучателя требованиям законодательства Республики Казахстан, по результатам которого составляет ответ о согласовании лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами и (или) приложения к лицензии, или ответ об отказе в согласовании лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами и (или) приложения к лицензии (далее – ответ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ в форме электронного документа, удостоверенного ЭЦП руководителя согласующего органа, направляется посредством портала услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1779,51 +2121,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При отсутствии оснований для отказа в выдаче лицензии и (или) приложения к лицензии, в течение 3 (трех) рабочих дней с момента получения ответа о согласовании лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами и (или) приложения к лицензии, либо истечения срока, установленного пунктом 10 настоящих Правил, ответственный работник услугодателя оформляет лицензию на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1838,51 +2180,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и (или) приложение к лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в выдаче лицензии и (или) приложения к лицензии ответственный работник услугодателя уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии и (или) приложения к лицензии, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2031,130 +2373,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона о разрешениях и уведомлениях лицензия и (или) приложение к лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами выдаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z231" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z231" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по месту регистрации физического или юридического лица, либо филиала или представительства иностранного юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z232" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z232" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранному юридическому лицу, не имеющему филиала или представительства на территории Республики Казахстан, по месту осуществления им деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2227,70 +2569,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Переоформление лицензии и (или) приложения к лицензии осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2323,50 +2665,136 @@
       3) реорганизации юридического лица-лицензиата в формах слияния, преобразования, присоединения юридического лица-лицензиата к другому юридическому лицу, выделения и разделения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования и (или) места нахождения юридического лица-лицензиата (в случае указания адреса в лицензии).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 подпункта 4) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переоформление лицензии и (или) приложения к лицензии не осуществляется в случаях, указанных в подпунктах 2) и 4) части первой настоящего пункта настоящих Правил, если изменения юридического адреса индивидуального предпринимателя-лицензиата, адреса места нахождения юридического лица-лицензиата произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2457,70 +2885,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При переоформлении лицензии и (или) приложения к лицензии ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента подачи документов проверяет полноту и (или) надлежащее оформление представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредставления или ненадлежащего оформления документов, указанных в пункте 8 Перечня, ответственный работник услугодателя готовит мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2635,110 +3063,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае реорганизации юридического лица-лицензиата в формах выделения и разделения, переоформление лицензии и (или) приложения к лицензии в случае реорганизации юридического лица-лицензиата в формах выделения и разделения осуществляется в соответствии с пунктами 9, 10 и 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z63" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок оказания государственной услуги при переоформлении лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в форме выделения или разделения составляет 10 (десять) рабочих дней с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z64" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2756,91 +3184,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z69" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2895,88 +3399,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z72" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z72" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг и подлежит рассмотрению в сроки, предусмотренные пунктом 21 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3033,270 +3537,394 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="38"/>
+    <w:bookmarkStart w:name="z73" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="39"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z74" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z75" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z75" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z76" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменением, внесенным приказом Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="42"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z78" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z78" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z79" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z79" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z80" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным приказом Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3515,68 +4143,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пестицидов аэрозольным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и фумигационным способами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="46"/>
+    <w:bookmarkStart w:name="z233" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 25.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3750,1807 +4378,2207 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается местными исполнительными органами областей, городов Астаны, Алматы и Шымкента (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
-[...35 lines deleted...]
-Через веб-портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) для выдачи лицензии и (или) приложения к лицензии, в том числе при переоформлении лицензии и (или) приложения к лицензии в случае реорганизации юридического лица-лицензиата в формах выделения и разделения – 11 (одиннадцать) рабочих дней;</w:t>
-[...17 lines deleted...]
-2) для переоформления лицензии и (или) приложения к лицензии, за исключением переоформления лицензии и (или) приложения к лицензии в случае реорганизации юридического лица-лицензиата в формах выделения и разделения – 3 (три) рабочих дня.</w:t>
+Через веб-портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+1) для выдачи лицензии и (или) приложения к лицензии, в том числе при переоформлении лицензии и (или) приложения к лицензии в случае реорганизации юридического лица-лицензиата в формах выделения и разделения – 11 (одиннадцать) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) для переоформления лицензии и (или) приложения к лицензии, за исключением переоформления лицензии и (или) приложения к лицензии в случае реорганизации юридического лица-лицензиата в формах выделения и разделения – 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия и (или) приложения к лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами, или мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается услугополучателям на платной основе.</w:t>
+Лицензия и (или) приложения к лицензии на осуществление деятельности на производство (формуляции) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами, или мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии с </w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", лицензионный сбор не взимается.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан;</w:t>
+Государственная услуга оказывается услугополучателям на платной основе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
+              <w:t xml:space="preserve">При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьей 616 Налогового кодекса Республики Казахстан, который составляет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+              <w:t>1) за выдачу лицензии – 10 (десять) месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) за переоформление лицензии – 10 процентов от ставки при выдаче лицензии. Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства" (далее – ПШЭП). При выдаче приложений к лицензии лицензионный сбор не взимается. При выдаче лицензий и (или) приложений к лицензии в случаях, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", лицензионный сбор не взимается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для получения лицензии и (или) приложения к лицензии:</w:t>
+1) услугодатель – с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-форма сведений о соответствии квалификационным требованиям для осуществления деятельности по реализации пестицидов согласно приложению 2 к квалификационным требованиям;</w:t>
-[...349 lines deleted...]
-В случае если оплата произведена в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, услугополучатель предоставляет электронную копию квитанции об оплате лицензионного сбора.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 8 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+для получения лицензии и (или) приложения к лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) не внесен лицензионный сбор;</w:t>
+              <w:t xml:space="preserve">
+1) заявление физического лица для получения лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) услугополучатель не соответствует квалификационным требованиям;</w:t>
+              <w:t xml:space="preserve">
+заявление юридического лица для получения лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) услугодателем получен ответ от соответствующего согласующего государственного органа о несоответствии услугополучателя предъявляемым при лицензировании требованиям;</w:t>
+              <w:t xml:space="preserve">
+2) форма сведений о соответствии квалификационным требованиям для осуществления деятельности по производству (формуляции) пестицидов согласно приложению 1 к квалификационным требованиям и перечню документов, подтверждающих соответствие им, предъявляемым к деятельности по производству (формуляции) пестицидов, реализации пестицидов, применению пестицидов аэрозольным и фумигационным способами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 31 декабря 2014 года № 4-4/704 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11927) (далее – квалификационные требования);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+форма сведений о соответствии квалификационным требованиям для осуществления деятельности по реализации пестицидов согласно приложению 2 к квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
+форма сведений о соответствии квалификационным требованиям для осуществления деятельности по применению пестицидов аэрозольным и фумигационным способами согласно приложению 3 к квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) установлена недостоверность документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+для переоформления лицензии и (или) приложения к лицензии, кроме случаев реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) заявление физического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Основанием для отказа в оказании государственной услуги при переоформлении лицензии и (или) приложения к лицензии является непредставление или ненадлежащее оформление документов.</w:t>
+              <w:t xml:space="preserve">
+заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае реорганизации юридического лица-лицензиата в формах выделения и разделения основаниями для отказа в оказании государственной услуги являются:</w:t>
+2) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) непредставление или ненадлежащее оформление документов, необходимых для переоформления лицензии и (или) приложения к лицензии;</w:t>
+при реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) несоответствие услугополучателя квалификационным требованиям;</w:t>
+              <w:t xml:space="preserve">
+1) заявление физического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) форма сведений о соответствии квалификационным требованиям для осуществления деятельности по производству (формуляции) пестицидов согласно приложению 1 к квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии квалификационным требованиям для осуществления деятельности по реализации пестицидов согласно приложению 2 к квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии квалификационным требованиям для осуществления деятельности по применению пестицидов аэрозольным и фумигационным способами согласно приложению 3 к квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющим личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, об оплате в бюджет лицензионного сбора, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае если оплата произведена в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, услугополучатель предоставляет электронную копию квитанции об оплате лицензионного сбора.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) услугополучатель не соответствует квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) услугодателем получен ответ от соответствующего согласующего государственного органа о несоответствии услугополучателя предъявляемым при лицензировании требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установлена недостоверность документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основанием для отказа в оказании государственной услуги при переоформлении лицензии и (или) приложения к лицензии является непредставление или ненадлежащее оформление документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае реорганизации юридического лица-лицензиата в формах выделения и разделения основаниями для отказа в оказании государственной услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) непредставление или ненадлежащее оформление документов, необходимых для переоформления лицензии и (или) приложения к лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 3) если ранее лицензия и (или) приложение к лицензии были переоформлены на другое юридическое лицо из числа вновь возникших в результате разделения юридических лиц-лицензиатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 10 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5975,68 +7003,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="47"/>
+    <w:bookmarkStart w:name="z236" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6406,61 +7434,148 @@
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Настоящим подтверждается, что:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац десятый приложения 1 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6935,68 +8050,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="48"/>
+    <w:bookmarkStart w:name="z239" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7417,61 +8532,148 @@
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Настоящим подтверждается, что:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац десятый приложения 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7980,68 +9182,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="49"/>
+    <w:bookmarkStart w:name="z242" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8632,61 +9834,148 @@
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Настоящим подтверждается, что:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац десятый приложения 3 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9161,88 +10450,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="50"/>
+    <w:bookmarkStart w:name="z245" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z246" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z246" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10107,61 +11396,148 @@
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Настоящим подтверждается, что:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац десятый приложения 4 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10666,101 +12042,101 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="52"/>
+    <w:bookmarkStart w:name="z201" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензия на осуществление деятельности на производство (формуляции) пестицидов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>реализацию пестицидов, применение пестицидов аэрозольным и фумигационным способами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" ___________ 20 ___ года № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдана ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11428,112 +12804,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="53"/>
+    <w:bookmarkStart w:name="z209" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к лицензии на осуществление деятельности на производство</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(формуляции) пестицидов, реализацию пестицидов, применение пестицидов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аэрозольным и фумигационным способами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата выдачи лицензии ________________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12262,59 +13638,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="55"/>
+          <w:bookmarkStart w:name="z215" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -12375,308 +13751,308 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="56"/>
+    <w:bookmarkStart w:name="z216" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z217" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z217" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата выдачи: [Дата выдачи] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z218" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z218" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Наименование услугополучателя] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z219" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z219" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место регистрации: Область: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z220" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z220" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Область] Район: [Район] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z221" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z221" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Город\населенный пункт: [Город\населенный пункт] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z222" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z222" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [индивидуальный идентификационный номер/бизнес-идентификационный  номер] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z223" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z223" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [БИН/ИИН]  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z224" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z224" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z225" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z225" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата] Причина отказа: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z226" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z226" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Причина отказа] [Должность подписывающего] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z227" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z227" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z228" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z228" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -12698,124 +14074,124 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="69"/>
+    <w:bookmarkStart w:name="z229" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность подписывающего] [Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>