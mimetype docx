--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c9eea64" w14:textId="c9eea64">
+    <w:p w14:paraId="5a17d59" w14:textId="5a17d59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -218,100 +218,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.12.024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 89</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -904,5820 +904,4776 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2020 года № 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Текст в правом верхнем углу - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2022 </w:t>
+      Сноска. Требования - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16</w:t>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1450" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z1266" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.09.2022 </w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" (далее – Закон о ПОД/ФТ) и распространяются на ипотечные организации, организации осуществляющие кредитование субъектов агропромышленного комплекса, сто процентов голосующих акций которых прямо или косвенно принадлежат национальному управляющему холдингу, а также организации, осуществляющие микрофинансовую деятельность (далее – организация).</w:t>
+      1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность (далее – Требования), разработаны в соответствии с абзацем вторым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ) и распространяются на ипотечные организации, организации осуществляющие кредитование субъектов агропромышленного комплекса, сто процентов голосующих акций которых прямо или косвенно принадлежат национальному управляющему холдингу, а также организации, осуществляющие микрофинансовую деятельность (далее – организация).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z1267" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в Требованиях, применяются в значениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законе о ПОД/ФТ</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О микрофинансовой деятельности".</w:t>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О микрофинансовой деятельности" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О цифровых активах в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z243" w:id="13"/>
+    <w:bookmarkStart w:name="z1268" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей Требований используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z244" w:id="14"/>
+    <w:bookmarkStart w:name="z1269" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции, определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно;</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организацией самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z245" w:id="15"/>
+    <w:bookmarkStart w:name="z1270" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разовая операция (сделка) – предоставление организацией услуг путем продажи клиентам – физическим лицам ювелирных изделий из драгоценных металлов и драгоценных камней в розницу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z246" w:id="16"/>
-[...15 lines deleted...]
-      3) управление рисками ОД/ФТ – совокупность принимаемых организацией мер по выявлению, оценке, мониторингу рисков ОД/ФТ, а также их минимизации (в отношении услуг, клиентов, а также совершаемых клиентами операций);</w:t>
+    <w:bookmarkStart w:name="z1271" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z247" w:id="17"/>
-[...15 lines deleted...]
-      4) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организаций;</w:t>
+    <w:bookmarkStart w:name="z1272" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения – риски преднамеренного или непреднамеренного вовлечения организации в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z248" w:id="18"/>
-[...15 lines deleted...]
-      5) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее - риски ОД/ФТ) – риски преднамеренного или непреднамеренного вовлечения организации в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ);</w:t>
+    <w:bookmarkStart w:name="z1273" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление рисками легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ/ФРОМУ) – совокупность принимаемых организацией мер по выявлению, оценке, мониторингу рисков ОД/ФТ/ФРОМУ, а также их минимизации (в отношении услуг, клиентов, а также совершаемых клиентами операций);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z249" w:id="19"/>
-[...15 lines deleted...]
-      6) цифровой актив – имущество, созданное в электронно-цифровой форме с применением средств криптографии и компьютерных вычислений, не являющееся финансовым инструментом, а также электронно-цифровая форма удостоверения имущественных прав;</w:t>
+    <w:bookmarkStart w:name="z1274" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) пороговая операция - операция клиента с деньгами и (или) иным имуществом, которая в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ подлежит финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z250" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ подлежит финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z1275" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) деловые отношения – отношения с клиентами, возникающие в процессе осуществления организациями профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z251" w:id="21"/>
-[...15 lines deleted...]
-      8) деловые отношения – отношения по предоставлению организацией клиенту услуг (продуктов).</w:t>
+    <w:bookmarkStart w:name="z1276" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внутренний контроль в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансирования распространения оружия массового уничтожения (далее – ПОД/ФТ/ФРОМУ) осуществляется организацией в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="23"/>
+    <w:bookmarkStart w:name="z1277" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечения выполнения организацией требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закона о ПОД/ФТ</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z1278" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержания эффективности системы внутреннего контроля организации на уровне, достаточном для управления рисками ОД/ФТ/ФРОМУ и сопряженными рисками (операционного, репутационного, правового);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z254" w:id="24"/>
-[...15 lines deleted...]
-      2) поддержания эффективности системы внутреннего контроля организации на уровне, достаточном для управления рисками ОД/ФТ и сопряженными рисками (операционного, репутационного, правового);</w:t>
+    <w:bookmarkStart w:name="z1279" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключения вовлечения организации, ее должностных лиц и работников в процессы ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z255" w:id="25"/>
-[...15 lines deleted...]
-      3) исключения вовлечения организации, ее должностных лиц и работников в процессы ОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z1280" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В рамках организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ органом управления или исполнительным органом организации разрабатываются и утверждаются правила внутреннего контроля, включающие требования к проведению службой внутреннего аудита организации либо иным лицом, уполномоченным на проведение аудита, оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...77 lines deleted...]
-      4. В рамках организации внутреннего контроля в целях ПОД/ФТ органом управления или исполнительным органом организации разрабатываются и утверждаются правила внутреннего контроля, включающие требования к проведению службой внутреннего аудита организации либо иным лицом, уполномоченным на проведение аудита, оценки эффективности внутреннего контроля в целях ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z1281" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила внутреннего контроля исполняются организацией с учетом результатов оценки степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ, размера, характера и сложности организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1282" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правила внутреннего контроля включают в себя программы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, которые разрабатываются организацией самостоятельно в соответствии с Требованиями и являются внутренним документом организации либо совокупностью таких документов, утвержденных органом управления или исполнительным органом организации.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, которые разрабатываются организацией самостоятельно в соответствии с Требованиями и являются внутренним документом организации либо совокупностью таких документов, утвержденных органом управления или исполнительным органом организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z1283" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ</w:t>
-[...19 lines deleted...]
-      5. В порядке, установленном внутренними документами организации, в организации назначается лицо, ответственное за реализацию и соблюдение правил внутреннего контроля (далее – ответственный работник), из числа руководящих работников организации или иных руководителей организации не ниже уровня руководителя соответствующего структурного подразделения организации, которое имеет высшее образование, стаж работы в финансовых организациях либо в организациях, осуществляющих микрофинансовую деятельность, не менее двух лет (за исключением опыта работы на должностях технического или вспомогательного персонала) и у которого отсутствует неснятая или непогашенная судимости, а также определяются работники либо подразделение организации, в компетенцию которых входят вопросы ПОД/ФТ (далее – подразделение по ПОД/ФТ).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Программа организации внутреннего контроля в целях ПОД/ФТ включает, но не ограничивается:</w:t>
+    <w:bookmarkStart w:name="z1284" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В порядке, установленном внутренними документами организации, в организации назначается лицо, ответственное за реализацию и соблюдение правил внутреннего контроля (далее – ответственный работник), из числа руководящих работников организации или иных руководителей организации не ниже уровня руководителя соответствующего структурного подразделения организации, которое имеет высшее образование в области экономики, финансов, банковского и страхового дела, бизнеса и управления, права, бухгалтерского дела и налогообложения, стаж работы в финансовых организациях либо в организациях, осуществляющих микрофинансовую деятельность, не менее двух лет (за исключением опыта работы на должностях технического или вспомогательного персонала) и у которого отсутствует неснятая или непогашенная судимости, а также определяются работники либо подразделение организации, в компетенцию которых входят вопросы ПОД/ФТ/ФРОМУ (далее – подразделение по ПОД/ФТ/ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z257" w:id="30"/>
-[...15 lines deleted...]
-      1) порядок фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z1285" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z258" w:id="31"/>
+    <w:bookmarkStart w:name="z1286" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1287" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок применения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в перечень лиц и организаций, связанных с финансированием терроризма и экстремизма (далее – Перечень ФТ) и перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения (далее – Перечень ФРОМУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1288" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) порядок применения целевых финансовых санкций, проверки клиента (его представителя) и бенефициарного собственника на наличие в перечне организаций и лиц, связанных с финансированием терроризма и экстремизма составленном в соответствии со </w:t>
+      3) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ, составленном в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (далее – Перечень) и перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составленном в соответствии со </w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ и Перечне ФРОМУ, составленном в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ (далее – Перечень ФРОМУ);</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="33"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1289" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок прекращения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в Перечень ФТ и Перечень ФРОМУ при исключении клиента (его представителя) и бенефициарного собственника из Перечня ФТ и Перечня ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1290" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) порядок информирования работниками организации, в том числе ответственным работником, уполномоченных органов организации и должностных лиц организации о ставших им известными фактах нарушения </w:t>
-[...59 lines deleted...]
-      6) порядок подготовки и представления органу управления и исполнительному органу организации управленческой отчетности по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ службой внутреннего аудита организации либо иным лицом, уполномоченным на проведение аудита;</w:t>
+      5) порядок информирования работниками организации, в том числе ответственным работником, уполномоченных органов организации и должностных лиц организации о ставших им известными фактах нарушения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, а также правил внутреннего контроля, допущенных работниками организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z263" w:id="36"/>
-[...15 lines deleted...]
-      7) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z1291" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) описание требований по ПОД/ФТ/ФРОМУ (при наличии), установленных юридическим лицом, которое имеет контроль над организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z264" w:id="37"/>
-[...15 lines deleted...]
-      8) описание функций подразделения по ПОД/ФТ, в том числе процедуру взаимодействия с другими подразделениями организации, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органом управления и исполнительным органом организации;</w:t>
+    <w:bookmarkStart w:name="z1292" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок подготовки и представления органу управления и исполнительному органу организации управленческой отчетности по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ службой внутреннего аудита организации либо иным лицом, уполномоченным на проведение аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z265" w:id="38"/>
-[...15 lines deleted...]
-      9) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ и их снижению, своими филиалами, представительствами, дочерними организациями, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
+    <w:bookmarkStart w:name="z1293" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Функции ответственного работника и работников подразделения по ПОД/ФТ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z1294" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) описание функций подразделения по ПОД/ФТ/ФРОМУ, в том числе процедуру взаимодействия с другими подразделениями организации, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органом управления и исполнительным органом организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z170" w:id="40"/>
+    <w:bookmarkStart w:name="z1295" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ/ФРОМУ и их снижению, своими филиалами, представительствами, дочерними организациями, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1296" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Функции ответственного работника и работников подразделения по ПОД/ФТ/ФРОМУ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1297" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение наличия разработанных и согласованных с исполнительным органом организации правил внутреннего контроля и (или) изменений (дополнений) к ним, а также мониторинга за их соблюдением в организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z171" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1298" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация представления и контроль за представлением сообщений в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z172" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z1299" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решений о признании операций клиентов в качестве подозрительных и необходимости направления сообщений в уполномоченный орган в порядке, предусмотренном внутренними документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z173" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z1300" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информирование уполномоченного органа организации или должностного лица организации о выявленных клиентах и принятых мерах по применению целевых финансовых санкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z174" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z1301" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) принятие либо согласование с уполномоченным органом организации или должностным лицом организации решений об отказе от проведения операций клиентов в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ПОД/ФТ и (или) договорами с клиентами, и в порядке, предусмотренном внутренними документами организации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="45"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ и (или) договорами с клиентами, и в порядке, предусмотренном внутренними документами организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z1302" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) направление запросов исполнительному органу организации для принятия решения об установлении, продолжении либо прекращении деловых отношений с клиентами в случаях и порядке, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ПОД/ФТ и (или) внутренними документами организации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="46"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ и (или) внутренними документами организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1303" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информирование уполномоченных органов организации и должностных лиц организации о выявленных нарушениях правил внутреннего контроля в порядке, предусмотренном внутренними документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1304" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) подготовка и согласование с исполнительным органом организации информации о результатах реализации правил внутреннего контроля и рекомендуемых мерах по улучшению систем управления рисками ОД/ФТ/ФРОМУ и внутреннего контроля в целях ПОД/ФТ/ФРОМУ для формирования отчетов уполномоченным органам организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1305" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) координация по сбору количественных и качественных показателей для оценки риска вовлеченности организации в процессы ОД/ФТ/ФРОМУ и передачи запрашиваемой информации в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций ежегодно не позднее 5 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1306" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для выполнения возложенных функций ответственный работник и работники подразделения по ПОД/ФТ/ФРОМУ наделяются следующими полномочиями, включая, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 16</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 1) приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение доступа ко всем помещениям организации, информационным системам, средствам телекоммуникаций, документам и файлам в пределах, позволяющих осуществлять свои функции в полном объеме, и в порядке, предусмотренном внутренними документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:bookmarkStart w:name="z1308" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение конфиденциальности информации, полученной при осуществлении своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z1309" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранности получаемых от подразделений организации документов и файлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
-[...15 lines deleted...]
-       10. Функции ответственного работника, а также работников организации, на которых возложены функции, предусмотренные пунктом 7 Требований, не совмещаются с функциями службы внутреннего аудита либо иного органа, уполномоченного на проведение внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации.</w:t>
+    <w:bookmarkStart w:name="z1310" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При наличии в филиалах организации работников, на которых полностью или частично возложены функции и полномочия, предусмотренные пунктами 7 и 8 Требований, координацию деятельности таких работников осуществляет ответственный работник.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:bookmarkStart w:name="z1311" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Функции ответственного работника, а также работников организации, на которых возложены функции, предусмотренные пунктом 7 Требований, не совмещаются с функциями службы внутреннего аудита либо иного органа, уполномоченного на проведение внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z1312" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ</w:t>
-[...19 lines deleted...]
-       11. В целях организации управления рисками ОД/ФТ организация разрабатывает программу управления рисками (оценки рисков) ОД/ФТ.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:bookmarkStart w:name="z1313" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В целях организации управления рисками ОД/ФТ/ФРОМУ организация разрабатывает программу управления рисками (оценки рисков) ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1314" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. При реализации программы управления рисками ОД/ФТ организация учитывает опубликованную информацию из отчета рисков ОД/ФТ в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      12. При реализации программы управления рисками ОД/ФТ/ФРОМУ организация учитывает опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ/ФРОМУ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1315" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты оценки рисков предоставляются по требованию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций.</w:t>
-[...100 lines deleted...]
-      1) порядок организации управления рисками ОД/ФТ организации в разрезе ее структурных подразделений;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
-[...15 lines deleted...]
-      2) методику оценки рисков ОД/ФТ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов) в отношении:</w:t>
+    <w:bookmarkStart w:name="z1316" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Программа управления рисками ОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:bookmarkStart w:name="z1317" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок организации управления рисками ОД/ФТ/ФРОМУ организации в разрезе ее структурных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1318" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методику оценки рисков ОД/ФТ/ФРОМУ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов) в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1319" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня риска клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
+    <w:bookmarkStart w:name="z1320" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1321" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок осуществления регулярного мониторинга, анализа и контроля за рисками клиентов и степенью подверженности продуктов (услуг) организации рискам ОД/ФТ/ФРОМУ, предусматривающий перечень предупредительных мероприятий, порядок и сроки их проведения, контроль за результатами в соответствии с принятыми мерами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1322" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок присвоения, сроки и основания для пересмотра уровней рисков клиентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
-[...15 lines deleted...]
-      15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z1323" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Организация на ежегодной основе осуществляет оценку степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ с учетом, как минимум, следующих специфических категорий рисков: риск по типу клиентов, страновой (географический) риск, риск услуги (продукта) и (или) способа ее (его) предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z340" w:id="68"/>
+    <w:bookmarkStart w:name="z1324" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ сопровождается описанием возможных мероприятий, направленных на минимизацию выявленных рисков, включая изменение процедур идентификации и мониторинга операций клиентов, установление лимитов на проведение операций, изменение условий предоставления услуг (продуктов), отказ от предоставления услуг (продуктов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1325" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z1326" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публичное должностное лицо, его супруга (супруг) и близкие родственники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z341" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z1327" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 16 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z342" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z1328" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) некоммерческие и благотворительные организации, религиозные объединения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...77 lines deleted...]
-      16 Организация осуществляет оценку странового (географического) риска, связанного с предоставлением услуг (продуктов) клиентам из иностранных государств, указанных в настоящем пункте, и осуществлением операций с деньгами и (или) иным имуществом с участием таких иностранных государств.</w:t>
+    <w:bookmarkStart w:name="z1329" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z72" w:id="74"/>
-[...15 lines deleted...]
-      Иностранными государствами, операции с которыми повышают риск ОД/ФТ, являются:</w:t>
+    <w:bookmarkStart w:name="z1330" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Организация осуществляет оценку странового (географического) риска, связанного с предоставлением услуг (продуктов) клиентам из иностранных государств, указанных в настоящем пункте, и осуществлением операций с деньгами и (или) иным имуществом с участием таких иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:bookmarkStart w:name="z1331" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранными государствами, операции с которыми повышают риск ОД/ФТ/ФРОМУ, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1332" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) иностранные государства (территории), включенные в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ), составляемый уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="76"/>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1333" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранные государства (территории), в отношении которых применяются международные санкции (эмбарго), принятые резолюциями Совета Безопасности ООН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z75" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1334" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) иностранные государства (территории), включенные в перечень оффшорных зон в соответствии с </w:t>
+      3) иностранные государства (территории), включенные в перечень офшорных зон, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20095);</w:t>
-[...19 lines deleted...]
-      4) иностранные государства (территории), определенные организацией в качестве представляющих высокий риск ОД/ФТ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма).</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 15 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z77" w:id="79"/>
-[...15 lines deleted...]
-      17. Услуги (продукты) организации, а также способы их предоставления, повышающие риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z1335" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иностранные государства (территории), определенные организацией в качестве представляющих высокий риск ОД/ФТ/ФРОМУ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z78" w:id="80"/>
+    <w:bookmarkStart w:name="z1336" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услуги (продукты) организации, а также способы их предоставления, повышающие риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1337" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дистанционное обслуживание клиентов, включая обслуживание посредством персональных компьютеров, телефонов, электронных терминалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1338" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдача займа наличными деньгами на сумму, превышающую 3 000 000 тенге, либо сумму в иностранной валюте, превышающую эквивалент 3 000 000 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1339" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) новые продукты и деловые практики, включающие механизмы передачи информации с использованием новых и развивающихся технологий как для существующих, так и для внедряемых продуктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z82" w:id="84"/>
+    <w:bookmarkStart w:name="z1340" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При оценке степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ в соответствии с категориями и факторами рисков, указанными в пунктах 15, 16 и 17 Требований, организацией учитываются дополнительные сведения, влияющие на итоговую степень риска, включая, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1341" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество направленных организацией в уполномоченный орган сообщений о подозрительных операциях клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1342" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество направленных организацией в уполномоченный орган сообщений о пороговых операциях клиентов с наличными деньгами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z85" w:id="87"/>
+    <w:bookmarkStart w:name="z1343" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В рамках реализации программы управления рисками (оценки рисков) ОД/ФТ/ФРОМУ организацией принимаются меры по классификации клиентов с учетом категорий и факторов рисков, указанных в пунктах 15, 16 и 17 Требований, а также иных категорий и факторов рисков, устанавливаемых организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1344" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уровень риска клиента (группы клиентов) устанавливается организацией по результатам анализа сведений о клиенте (клиентах), полученных в рамках процедур по идентификации и мониторингу операций клиентов, и оценивается по шкале определения уровня риска, разработанной организацией, которая не может состоять менее чем из двух уровней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1345" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пересмотр уровня риска клиента (группы клиентов) осуществляется организацией по мере обновления сведений о клиенте (группе клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1346" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Организации определяют и оценивают риски ОД/ФТ/ФРОМУ, которые могут возникнуть в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1347" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработкой новых продуктов и новой деловой практикой, включая новые механизмы передачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1348" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использованием новых или развивающихся технологий как для новых, так и для уже действующих продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1349" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Оценка рисков ОД/ФТ/ФРОМУ проводится до запуска новых продуктов, деловой практики или использования новых (развивающихся) технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1350" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов</w:t>
-[...39 lines deleted...]
-      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организацией мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений или разовой операции (сделки), а также получению и фиксированию иных предусмотренных Законом о ПОД/ФТ сведений о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов (их представителей) и бенефициарных собственников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z334" w:id="95"/>
+    <w:bookmarkStart w:name="z1351" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента (его представителя) и бенефициарного собственника организация разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1352" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организацией мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений или разовой операции (сделки), а также получению и фиксированию иных предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ сведений о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1353" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя) и бенефициарного собственника осуществляется организацией на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1354" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z335" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1355" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z336" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1356" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в результате принятия мер бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z337" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1357" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1358" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ в отношении клиентов, которым присвоен высокий уровень риска, применяет усиленные меры надлежащей проверки клиентов либо применяет упрощенные меры надлежащей проверки клиентов в отношении которых присвоен низкий уровень риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1359" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. С учетом требований пунктов 2 и 3-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Закона о ПОД/ФТ/ФРОМУ организация проводит идентификацию клиента (его представителя) и бенефициарного собственника, проверку деловых отношений и изучение операций, включая при необходимости получение и фиксирование сведений об источнике финансирования совершаемых операций, с учетом уровня риска клиента, а также проводит проверку достоверности полученных сведений о клиенте (его представителя) и бенефициарном собственнике и устанавливает предполагаемую цель деловых отношений или разовой операции (сделки) в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1360" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершения клиентом пороговой операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1361" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершения (попытки совершения) клиентом подозрительной операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1362" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1363" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершения клиентом необычных операций (сделок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1364" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия оснований для сомнения в достоверности ранее полученных данных о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1365" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершения клиентом – физическим лицом операции по покупке ювелирных изделий из драгоценных металлов и драгоценных камней в розницу, если сумма такой операции превышает 500 000 (пятьсот тысяч) тенге либо сумму в иностранной валюте, эквивалентную 500 000 (пятьсот тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1366" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии основания для сомнения в достоверности ранее полученных сведений о клиенте (его представителе) и бенефициарном собственнике обновление сведений о клиенте (его представителе) и бенефициарном собственнике осуществляется в течение 15 (пятнадцати) рабочих дней, следующих за днем принятия решения субъектом финансового мониторинга о наличии такого сомнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1367" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При совершении клиентом операции в рамках установленных деловых отношений, идентификация клиента (его представителя) и бенефициарного собственника не проводится, если она проводилась при установлении таких деловых отношений, за исключением случаев, предусмотренных подпунктами 2), 3), 4) и 5) части первой настоящего пункта, а также необходимости обновления ранее полученных либо получения дополнительных сведений в соответствии с уровнем риска клиента и Требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1368" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. С учетом требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация проводит идентификацию клиента (его представителя) и бенефициарного собственника до установления деловых отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1369" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сведения, полученные в соответствии с пунктами 22 и 23 Требований, вносятся (включаются) организацией в досье клиента, которое хранится в организации на протяжении всего периода деловых отношений с клиентом и не менее 5 (пяти) лет со дня их прекращения либо совершения разовой операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.12.024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 89</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...223 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части второй пункта 24 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данная часть действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При применении организацией подпункта 1) пункта 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ организация незамедлительно получает сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиента которых полагается организация, для внесения (включения) в досье клиента, а также по запросу без задержки получает копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация незамедлительно получает сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиента которых полагается организация, для внесения (включения) в досье клиента, а также по запросу без задержки получает копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1371" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организация полагается на меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников, принятые иностранной финансовой организацией, организация устанавливает, что деятельность такой иностранной финансовой организации подлежит лицензированию, регулированию и надзору в государстве, в котором она зарегистрирована, и что такой субъект финансового мониторинга или иностранная финансовая организация принимает меры по надлежащей проверке, аналогичные требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ.</w:t>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="111"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1372" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В процессе идентификации клиента (его представителя) и бенефициарного собственника организацией проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1373" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о миграционных карточках не требуются в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1374" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ (включения в Перечень ФТ и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень ФТ и Перечень ФРОМУ (обновления Перечня ФТ и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1375" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организацией в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z278" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1376" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункта 3-2)</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="116"/>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1377" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1378" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получает письменное разрешение руководящего работника организации на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z281" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1379" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предпринимает доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z282" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1380" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z283" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1381" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункта 3-2)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация, помимо мер, предусмотренных </w:t>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация, помимо мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="120"/>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1382" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация при идентификации физического лица (руководителя, учредителей (участников) юридического лица или иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1383" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1384" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       гражданство, дата и место рождения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z287" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1385" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z288" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1386" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z289" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1387" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вид деятельности (для индивидуальных предпринимателей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z290" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1388" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z291" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1389" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица), устанавливает и фиксирует следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z292" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1390" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование, регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z293" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1391" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адрес места регистрации или нахождения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z294" w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1392" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z295" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1393" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       характер деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z296" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1394" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       данные о руководителе (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени юридического лица), лице, имеющем право подписи на финансовых документах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z297" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1395" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные о бенефициарном собственнике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z298" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1396" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация при идентификации клиента-иностранной структуры без образования юридического лица устанавливает и фиксирует следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z299" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1397" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z300" w:id="136"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1398" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адрес места нахождения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z301" w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1399" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       место ведения основной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z302" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1400" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       характер деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z303" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1401" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1402" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Документы, представляемые клиентом (его представителем) в целях подтверждения сведений о клиенте (его представителе) и бенефициарном собственнике, проверяются на их действительность с использованием надежных источников информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1403" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Программа идентификации клиента (его представителя) и бенефициарного собственника включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1404" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок принятия клиентов на обслуживание, включая порядок и основания для отказа в установлении деловых отношений и (или) в проведении операции, а также прекращения деловых отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z306" w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1405" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур упрощенных и усиленных мер надлежащей проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z307" w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1406" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание мер, направленных на выявление среди клиентов (их представителей) и бенефициарных собственников, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z309" w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1407" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ и Перечне ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1408" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1409" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, а также хранения и обеспечения конфиденциальности таких сведений, в рамках выполнения требований по ПОД/ФТ/ФРОМУ, установленных юридическим лицом, которое имеет контроль над организацией (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1410" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z312" w:id="149"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1411" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений, содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z313" w:id="150"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1412" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) порядок оценки уровня риска клиента, основания оценки такого риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z314" w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1413" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) порядок получения и представления по запросу организации сведений о бенефициарных собственниках клиентов по форме, определенной уполномоченным органом в соответствии с частями третьей и четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="152"/>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1414" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организация в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом о ПОД/ФТ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> на основании договора поручила иному лицу применение в отношении клиентов организации мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ на основании договора поручила иному лицу применение в отношении клиентов организации мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, организация разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z316" w:id="153"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, организация разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1415" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру заключения организацией договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации, уполномоченных заключать такие договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z317" w:id="154"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1416" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между организацией и лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z318" w:id="155"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1417" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру и сроки передачи организации сведений, полученных при проведении идентификации, лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z319" w:id="156"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1418" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру осуществления организацией контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации полученных сведений, а также меры, принимаемые организацией по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z320" w:id="157"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1419" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основания, процедуру и сроки принятия организацией решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организации полученных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z321" w:id="158"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1420" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень должностных лиц организации, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z322" w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1421" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       положения об ответственности лиц, которым организация поручил проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи организации полученных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z323" w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1422" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру взаимодействия организации с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z324" w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1423" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается включение организацией дополнительных условий в правила взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z325" w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1424" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация, поручившая на основании договора иностранной финансовой организации применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывает возможные риски легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, учитывает возможные риски ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1425" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Организация не совершает действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, в случае регистрации, пребывания или нахождения другого субъекта финансового мониторинга или иностранной финансовой организации в государстве (на территории), которое (которая) не выполняет и (или) недостаточно выполняет рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1426" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="163"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1427" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25-1. Организация не совершает действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
-[...260 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
+      29. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента, а также по выявлению и направлению в уполномоченный орган сообщений о пороговых и подозрительных операциях, организация разрабатывает программу мониторинга и изучения операций клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1428" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В рамках программы мониторинга и изучения операций клиентов организацией проводятся мероприятия по обновлению и (или) получению дополнительных сведений о клиентах (их представителях) и бенефициарных собственниках, а также по изучению операций клиентов и выявлению пороговых, сложных, необычных и подозрительных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1429" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты мониторинга и изучения операций клиентов используются организацией для ежегодной оценки степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ, а также для пересмотра уровней рисков клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1430" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное пунктом 24 Требований, и (или) хранятся в организации на протяжении всего периода деловых отношений с клиентом и не менее пяти лет со дня их прекращения и не менее пяти лет после совершения разовой операции (сделки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1431" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Частота изучения операций клиента определяется организацией с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организации, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ, совершения (попытки совершения) клиентом операций (операции), подлежащих (подлежащей) финансовому мониторингу, а также с учетом имеющихся у организации типологий, схем и способов ОД/ФТ/ФРОМУ, утвержденных уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1432" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции организацией изучаются операции, которые проводит (проводил) клиент за определенный период времени, но не менее чем за последний месяц.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1433" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются организацией с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организации, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1434" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1435" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Программа мониторинга и изучения операций клиентов включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1436" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="172"/>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организацией самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1437" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распределение обязанностей между подразделениями (работниками) организации по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных Требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z236" w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1438" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределение обязанностей между подразделениями (работниками) организации по выявлению и передаче между подразделениями (работниками) сведений о пороговых, сложных, необычных и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z237" w:id="174"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1439" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z238" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1440" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения сложных, н необычных операций, а также сведений о пороговых и подозрительных операциях (в том числе сумму операции, валюту операции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z239" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1441" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок принятия и описание мер, принимаемых в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных и (или) подозрительных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1442" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок представления в уполномоченный орган сообщений о пороговых и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z241" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1443" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок информирования (при необходимости) органа управления, исполнительного органа организации и должностных лиц организации о выявлении пороговой и подозрительной операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1444" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении сложных, необычных или подозрительных операций, работник организации, выявивший указанную операцию, направляет сообщение о такой операции ответственному работнику (в подразделение по ПОД/ФТ/ФРОМУ) в порядке, в форме и в сроки, установленные внутренними документами организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1445" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В одном сообщении допускается информация о нескольких операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1446" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения об операциях, указанные в части первой настоящего пункта, а также результаты их изучения, хранятся организацией не менее пяти лет со дня прекращения деловых отношений с клиентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1447" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации по вопросам ПОД/ФТ</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="184"/>
+        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации по вопросам ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1448" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Целью Программы подготовки и обучения работников по вопросам ПОД/ФТ/ФРОМУ (далее – Программа обучения) является получение работниками организации знаний и формирование навыков, необходимых для исполнения ими требований законодательства Республики Казахстан, а также правил внутреннего контроля и иных внутренних документов в сфере ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1449" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Программа обучения разрабатывается в соответствии с требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ, указанными в </w:t>
+      36. Программа обучения разрабатывается в соответствии с требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ/ФРОМУ, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ.</w:t>
-[...118 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7043,31 +5999,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>