--- v0 (2025-12-31)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d61b838" w14:textId="d61b838">
+    <w:p w14:paraId="427b753" w14:textId="427b753">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-172/2020. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 октября 2020 года № 21557.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+      В соответствии с подпунктом 73) статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", с подпунктом 2) статьи 12 Закона Республики Казахстан "О дорожном движении" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-117</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -979,150 +949,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила проведения медицинского осмотра лиц, претендующих на получение права управления транспортными средствами, повторного медицинского осмотра водителя механических транспортных средств (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения медицинского осмотра лиц, претендующих на получение права управления транспортными средствами, повторного медицинского осмотра водителя механических транспортных средств (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 73)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", подпунктом 2) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах".</w:t>
+        <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О дорожном движении" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра здравоохранения РК от 18.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-117</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1878,243 +1868,243 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в области здравоохранения в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет в субъекты здравоохранения, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр.</w:t>
+      Уполномоченный орган в области здравоохранения в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет в субъекты здравоохранения, оператору "цифрового правительства" и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра здравоохранения РК от 02.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Прием документов осуществляется через услугодателя (медицинские организации), а выдача результатов оказания государственной услуги осуществляется через веб-портал "электронного правительства" (далее – портал).</w:t>
+      15. Прием документов осуществляется через услугодателя (медицинские организации), а выдача результатов оказания государственной услуги осуществляется через веб-портал "цифрового правительства" (далее – портал).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче заявки в электронном виде сведения о документе, удостоверяющем личность, услугодатель получает из сервиса цифровых документов (для идентификации) через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
-[...35 lines deleted...]
-      При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет" направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа.</w:t>
+      При подаче заявки в электронной форме сведения о документе, удостоверяющем личность, услугодатель получает из сервиса цифровых документов (для идентификации) через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения государственной услуги в электронном формате, услугополучатель формирует запрос на получение государственной услуги на портале, подписанный электронной цифровой подписью (далее – ЭЦП). Результат оказания государственной услуги услугодатель направляет услугополучателю в "Личный кабинет" в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет", направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня и (или) документов с истекшим сроком действия, недостоверных сведений услугодатель отказывает в оказании государственной услуги в виде мотивированного отказа, по основаниям, предусмотренным пунктом 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра здравоохранения РК от 02.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2437,74 +2427,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации. </w:t>
+      17. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере цифровизации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Адреса мест оказания государственной услуги размещены на интернет-ресурсах Управление общественного здравоохранения города Нур-Султан, Управления общественного здоровья города Алматы, Туркестанской области, Управления здравоохранения областей, города Шымкент, а также интернет-ресурсах медицинских организаций, оказывающих первичную медико-санитарную помощь.</w:t>
+      18. Адреса мест оказания государственной услуги размещены на интернет-ресурсах Управления общественного здравоохранения города Астана, Управлений общественного здоровья города Алматы, Туркестанской области, Управлений здравоохранения областей, города Шымкент, а также интернет-ресурсах медицинских организаций, оказывающих первичную медико-санитарную помощь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2573,54 +2687,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона "О государственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+        <w:t xml:space="preserve"> статьи 25 Закона "О государственных услугах и социально ответственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2949,1517 +3125,1651 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача справки о допуске к управлению транспортным средством"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 02.05.2024 </w:t>
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга "Выдача справки о допуске к управлению транспортным средством"</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Выдача справки о допуске к управлению транспортным средством"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медицинские организации (далее – услугодатель)</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал</w:t>
+Медицинские организации (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-через портал – с момента сдачи документа не более 30 (тридцати) минут.</w:t>
+портал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Форма оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Срок оказания государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная)</w:t>
+через портал – с момента сдачи документа не более 30 (тридцати) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, указанным в пункте 9 настоящего Перечня.</w:t>
+              <w:t>
+Электронного (полностью цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-На платной основе, стоимость оказания государственной услуги определяется в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
+Медицинская справка о допуске к управлению транспортным средством, выданная по форме № 073/у, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, указанным в пункте 9 настоящего Перечня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+На платной основе, стоимость оказания государственной услуги определяется в соответствии со статьей 202 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заявление в форме электронного запроса. Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу с 9.00 до 18.00 часов с перерывом на обед с 13-00 до 14-00 часов, за исключением субботы, воскресенья и праздничных дней согласно Трудовому кодексу Республики Казахстан. При этом каждый услугодатель утверждает работодателем режим работы, в соответствии с правилами трудового распорядка согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового Кодекса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+заявление в форме электронного запроса. Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача медицинской справки формы 073/у осуществляется только в электронном формате посредством внесения в медицинскую информационную систему и подписанной ЭЦП врача.</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+              <w:t>
+2) предоставление услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 настоящего перечня основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для формирования полного пакета через портал услугополучателю необходимо пройти медицинский осмотр в медицинском учреждении для формирования в электронном формате медицинской справки о допуске к управлению транспортным средством.</w:t>
+              <w:t>
+3) отрицательный результат медицинского осмотра в соответствии с Правилами;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для людей с ограниченными физическими возможностями наличие пандуса, кнопки вызова, зала ожидания, стойки с образцами документов.</w:t>
+              <w:t xml:space="preserve">
+4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача медицинской справки формы 073/у осуществляется только в электронном формате посредством внесения в медицинскую цифровую систему и подписанной ЭЦП врача.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для формирования полного пакета через портал услугополучателю необходимо пройти медицинский осмотр в медицинском учреждении для формирования в электронном формате медицинской справки о допуске к управлению транспортным средством. Для людей с ограниченными физическими возможностями наличие пандуса, кнопки вызова, зала ожидания, стойки с образцами документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5343,55 +5653,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5717,31 +6027,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>