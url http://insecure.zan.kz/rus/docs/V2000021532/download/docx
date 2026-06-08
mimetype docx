--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0047068" w14:textId="0047068">
+    <w:p w14:paraId="6419531" w14:textId="6419531">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые Правила предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -652,54 +724,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений.</w:t>
+        <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и определяют порядок предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Правила предоставления информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -850,71 +984,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о каждом случае заболевания человека чумой, холерой, желтой лихорадкой, лихорадкой Денге, лихорадкой Западного Нила, Конго-Крымской геморрагической лихорадкой, пятнистой лихорадкой, лихорадкой Эбола, лихорадкой Зика, шистосомозами, инфекционным заболеванием ранее не регистрировавшимся в Республике Казахстан и подозрения на них медицинским работником, выявившим больного, в течение 3 часов экстренное извещение направляется в территориальное подразделение. Также направляется внеочередная информация в местный орган государственного управления здравоохранением областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) на каждого больного, которому впервые установлен диагноз активного туберкулеза, заполняется экстренное извещение согласно </w:t>
+      2) на каждого больного, которому установлен диагноз туберкулез, заполняется экстренное извещение о больном c диагнозом туберкулез согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим правилам, которое в течение 3 календарных дней направляется в районную (городской) фтизиопульмонологическую организацию (отделение, кабинет) и территориальное подразделение. В случае установления посмертно диагноза "Активный туберкулез", явившегося причиной смерти, предоставляется подтверждение диагноза врачом-фтизиатром и подается экстренного извещения в территориальное подразделение.</w:t>
+        <w:t xml:space="preserve"> к настоящим правилам, которое в течение 3 календарных дней направляется в районную (городскую) фтизиопульмонологическую организацию (отделение, кабинет) и территориальное подразделение. В случае установления посмертно диагноза "Активный туберкулез", явившегося причиной смерти, предоставляется подтверждение диагноза врачом-фтизиатром и подается экстренное извещение в территориальное подразделение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении больных бациллярной формой туберкулеза, при появлении бацилловыделения у больных неактивной формой туберкулеза, а также в случае смерти от туберкулеза больных, не состоявших при жизни на учете, заполняется экстренное извещение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -974,50 +1108,112 @@
         <w:t>
       3) на каждый случай ВИЧ-инфекции, связанный с оказанием медицинской помощи в организации здравоохранения, выявленный у пациентов, доноров, реципиентов крови, ее компонентов и препаратов, тканей (части тканей) и (или) органов (части органов) организациями здравоохранения, осуществляющими деятельность в сфере профилактики ВИЧ-инфекции направляется экстренное извещение в территориальное подразделение в течение 12 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на каждый случай микроспории, трихофитии, фавуса, чесотки и подозрения на них заполняется экстренное извещение, которое составляют в двух экземплярах: первый экземпляр отсылается в территориальное подразделение, второй - в течение 3 календарных дней в районный (городской) кожно-венерологический диспансер (отделение, кабинет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Экстренное извещение заполняется медицинским работником, выявившим или заподозрившим заболевание, отравление в организациях здравоохранения, судебно-медицинской экспертизы, независимо от форм собственности и ведомственной принадлежности, а также физическими лицами, занимающимися частной медицинской практикой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2526,77 +2722,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам предоставления в</w:t>
+              <w:t>к Правилам предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственный орган в сфере</w:t>
+              <w:t>в государственный орган</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>санитарно-эпидемиологического</w:t>
+              <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2610,1075 +2806,1276 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>извещения) о случаях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфекционных заболеваний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        Алғаш рет белсенді туберкулез ауруы диагнозы қойылған науқас туралы </w:t>
+        <w:t xml:space="preserve"> Туберкулез ауруы диагнозы бар науқас туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   ШҰҒЫЛ ХАБАРХАТ ЭКСТРЕННОЕ </w:t>
+        <w:t>ШҰҒЫЛ ХАБАРХАТ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЭКСТРЕННОЕ ИЗВЕЩЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о больном c диагнозом туберкулез</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">       о больном c впервые установленным диагнозом активного туберкулеза</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z55" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z55" w:id="47"/>
-[...9 lines deleted...]
-      1. Тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жұмыс орны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Фамилия, имя, отчество (при наличии)</w:t>
-[...203 lines deleted...]
-        <w:t>8. Мекенжайы, елді мекен (Адрес, населенный пункт) ______________________________</w:t>
+        <w:t>(Место работы) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность) _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жынысы (Пол) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған күні (Дата рождения) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отбасы жағдайы: үйленген (тұрмыс құрған), бойдақ (тұрмыс құрмаған),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ажырасқан, жесір</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Семейное положение: (женат, (замужем), холост (не замужем), разведен (а),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вдовец (вдова) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаралу күні (Дата обращения) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылы, айы, күні (год, месяц, число)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Диагноз қойылған күн (Дата установления диагноза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мекенжайы, елді мекен (Адрес, населенный пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>көшесі (улица) ____________үй (дом), ______ пәтер (квартира)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...111 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z63" w:id="54"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қала тұрғыны, ауыл тұрғыны (жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Городской житель, сельский житель (вписать) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Толық диагнозы (Полный диагноз)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жаңа жағдай/ Аурудың рецидиві (жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Новый случай/ Рецидив (прописать) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Болжамды жұқтыру ошағы (Предполагаемый источник заражения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Диагноздың зертханалық зерттеумен расталуы, рентген нәтижелері, туберкулез</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>науқастарында Кох бацилласының (КБ) болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Подтвержден ли диагноз лабораторным исследованием, данными рентгена, для</w:t>
-[...137 lines deleted...]
-    </w:p>
+        <w:t>(Подтвержден ли диагноз лабораторным исследованием, данными рентгена,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для туберкулезных больных указать наличие бациллы Коха (БК)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аурудың анықталуы: жүгінген кезінде, профилактикалық қаралу кезінде,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стационарда тексерілу кезінде (астын сызыңыз, жетпегенін жазыңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Заболевание выявлено: при обращении, при профилактическом осмотре,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при обследовании в стационаре (подчеркнуть, вписать недостающее)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Байланыста болған адамдар туралы деректер (Данные о контактных лицах)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="48"/>
+          <w:bookmarkStart w:name="z70" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ п/п</w:t>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- ТӘА</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+ТӘА</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
- (ФИО)</w:t>
+              <w:t>(ФИО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Дата рождения)</w:t>
+              <w:t>(Дата рождения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауруға қатысы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Отношение к больному)</w:t>
+              <w:t>(Отношение к больному)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+Мекен жайы</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Адрес)</w:t>
+              <w:t>(Адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шақырту күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Дата вызова)</w:t>
+              <w:t>(Дата вызова)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеп білуге келген күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Дата привлечения к обследованию)</w:t>
+              <w:t>(Дата привлечения к обследованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4987,368 +5384,518 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z63" w:id="55"/>
-[...316 lines deleted...]
-        <w:t>9. Милиард туберкулезі (Милиарный туберкулез) ____________________________________</w:t>
+      <w:bookmarkStart w:name="z124" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігер (Врач) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ТАӘ (ФИО) Қолы (Подпись врача) _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабархат мынадай аурулардың түрлеріне толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Извещение составляется на следующие формы заболеваний):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z126" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Алғашқы туберкулез инфекциясы (Первичная туберкулезная инфекция)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өкпе туберкулезі (Туберкулез легких)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z128" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тыныс алу ағзалары туберкулезінің басқа түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Другие формы туберкулеза органов дыхания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ми қабықтары мен орталық жүйке жүйелерінің туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Туберкулез мозговых оболочек и центральной нервной системы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ішек, ішперде, шажырқай бездері туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Туберкулез кишечника, брюшины и брызжеечных желез)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z131" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сүйек және буын туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Туберкулез костей и суставов) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z132" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Несеп-жыныс ағзалары туберкулезі (Туберкулез мочеполовых органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқа ағзалар туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Туберкулез других органов) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Милиард туберкулезі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Милиарный туберкулез) __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5356,55 +5903,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5730,31 +6277,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>