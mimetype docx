--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a508310" w14:textId="a508310">
+    <w:p w14:paraId="0a65981" w14:textId="0a65981">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,392 +93,495 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра здравоохранения Республики Казахстан от 22 октября 2020 года № ҚР ДСМ-148/2020. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 октября 2020 года № 21502</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра здравоохранения Республики Казахстан от 22 октября 2020 года № ҚР ДСМ-148/2020. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 октября 2020 года № 21502.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра здравоохранения РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 80)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить квалификационные требования, предъявляемые к медицинской и фармацевтической деятельности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.  Признать утратившими силу некоторые приказы Министерства здравоохранения Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитету контроля качества и безопасности товаров и услуг Министерства здравоохранения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      3. Комитету контроля качества и безопасности товаров и услуг Министерства здравоохранения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения Республики Казахстан после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства здравоохранения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства здравоохранения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр здравоохранения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -499,378 +602,407 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3783"/>
-              <w:gridCol w:w="2260"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3783" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2260" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "СОГЛАСОВАНО"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство цифрового развития, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической промышленности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>" " 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3783"/>
-              <w:gridCol w:w="2260"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3783" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2260" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "СОГЛАСОВАНО"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство национальной экономики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>" " 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -976,197 +1108,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 октября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-148/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Квалификационные требования предусматриваются в редакции приказа Министра здравоохранения РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к медицинской и фармацевтической деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="325"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4918"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Квалификационные требования включают наличие:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -1201,123 +1418,123 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Для медицинской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 для юридических и физических лиц - помещения или здания на праве собственности или договора аренды, или договора безвозмездного пользования недвижимым имуществом (ссуды), или доверительного управления имуществом, или договора государственно-частного партнерства соответствующего стандартам организации оказания медицинской помощи профильных служб по заявляемым подвидам медицинской деятельности, а также соответствующего санитарным правилам, устанавливающим санитарно-эпидемиологические требования к объектам здравоохранения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1329,954 +1546,933 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о документах, удостоверяющих право собственности услугодатель получает из Государственной базы данных "Регистр недвижимости", интегрированной с государственной базой данных "Е-лицензирование", за исключением договоров аренды, договора безвозмездного пользования недвижимым имуществом (ссуды), договоров доверительного управления имуществом, договора государственно-частного партнерства заключенных на срок менее одного года, которые предоставляются в виде электронной копии документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических и физических лиц – функционирующего медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (при необходимости), согласно стандартам организации оказания медицинской помощи профильных служб по заявляемым подвидам медицинской деятельности и минимальным стандартам оснащения организаций здравоохранения медицинскими изделиями;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц - соответствующего образования согласно заявляемым подвидам медицинской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о высшем или среднем медицинском образовании, услугодатель получает из информационной системы Министерства образования и науки Республики Казахстан (сведения с 2015 года), за исключением лиц окончивших до 2015 года, а также лица окончивших за пределами территории Республики Казахстан, которые предоставляют копию документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц -специализации или усовершенствования и других видов повышения квалификации за последние 5 (пять) лет по заявляемым подвидам медицинской деятельности (за исключением выпускников интернатуры, резидентуры, среднего учебного заведения, завершивших обучение не позднее 5 (пяти) лет на момент подачи документов).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц - соответствующего сертификата специалиста, за исключением специалистов санитарно-эпидемиологического профиля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о сертификате специалиста услугодатель получает из государственной базы данных "Е-лицензирование", за исключением лиц, получивших до 2014 года, которые предоставляют копию сертификата специалиста</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц - штат медицинских работников, который подтверждается сведениями о медицинских работниках, согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц - стажа работы по специальности не менее 5 (пяти) лет по заявляемым подвидам медицинской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2313,123 +2509,123 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Для фармацевтической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических и физических лиц - помещения или здания на праве собственности или аренды или доверительного управления государственным имуществом, соответствующего санитарным правилам, устанавливающим санитарно-эпидемиологические требования к объектам в сфере обращения лекарственных средств и медицинских изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2441,1301 +2637,1364 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о документах, удостоверяющих право собственности услугодатель получает из Государственной базы данных "Регистр недвижимости", интегрированной с государственной базой данных "Е-лицензирование", за исключением договоров аренды или доверительного управления государственным имуществом, заключенных на срок менее одного года, которые предоставляют электронную копию документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических и физических лиц - оборудования и мебели, инвентаря, приборов и аппаратуры для обеспечения контроля качества и соблюдения условий производства, изготовления, хранения и реализации лекарственных средств и медицинских изделий в соответствии с нормативными правовыми актами; автомобильного транспортного средства с соответствующими шкафами и холодильным и другим оборудованием при необходимости, обеспечивающими соблюдение условий хранения и реализации лекарственных средств и медицинских изделий для передвижного аптечного пункта для отдаленных сельских местностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц - штат работников, который подтверждается сведениями о специалистах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z16" w:id="10"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридических лиц - соответствующего образования и стажа работы по специальности согласно заявляемым подвидам фармацевтической деятельности:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) для организаций по производству лекарственных средств и медицинских изделий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего фармацевтического или химико-технологического, химического образования и стажа работы по специальности не менее трех лет у руководителей подразделений, непосредственно занятых на производстве лекарственных средств и медицинских изделий, или технического у руководителей подразделений, непосредственно занятых на производстве медицинских изделий; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего фармацевтического или химического, биологического образования у работников, осуществляющих контроль качества лекарственных средств и медицинских изделий, или технического у работников, осуществляющих контроль качества медицинских изделий; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- технического образования у специалиста по обслуживанию оборудования, используемого в технологическом процессе производства лекарственных средств и медицинских изделий; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) для организаций в сфере обращения лекарственных средств и медицинских изделий, осуществляющих изготовление лекарственных препаратов (далее - аптека, осуществляющая изготовление лекарственных препаратов): </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего фармацевтического образования и стажа работы не менее трех лет по специальности у руководителя аптекой, осуществляющей изготовление лекарственных препаратов, и ее производственных отделов, а также работников, осуществляющих контроль качества лекарственных препаратов и медицинских изделий; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- высшего или среднего фармацевтического образования у работников, осуществляющих непосредственное изготовление лекарственных препаратов и отпуск изготовленных лекарственных препаратов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- среднего фармацевтического образования и стажа работы не менее трех лет по специальности у руководителя аптекой и ее производственных отделов при отсутствии специалистов с высшим фармацевтическим образованием в районном центре и сельской местности; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) для аптек:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- высшего или среднего фармацевтического образования (стаж работы по специальности не менее трех лет) у руководителя аптекой или ее отделов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- высшего или среднего фармацевтического образования у специалистов, осуществляющих реализацию лекарственных средств и медицинских изделий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- при реализации лекарственных средств через интернет наличие транспорта на праве собственности или аренды для осуществления доставки способом, не допускающим изменения их свойств в процессе хранения и транспортировки; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) для аптечного пункта в организациях здравоохранения, оказывающих первичную медико-санитарную, консультативно-диагностическую помощь (далее - аптечный пункт):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего или среднего фармацевтического образования (стаж работы по специальности не менее трех лет) у заведующего аптечным пунктом, а также работников, осуществляющих реализацию лекарственных средств и медицинских изделий. В аптечных пунктах для отдаленных сельских местностей, где отсутствуют аптеки, в случае отсутствия специалистов с фармацевтическим образованием для осуществления реализации лекарственных средств и медицинских изделий допускаются специалисты с медицинским образованием, прошедшие обучение для их реализации. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) для аптечного склада:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего фармацевтического образования и стажа работы не менее трех лет у руководителя аптечного склада; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- высшего или среднего фармацевтического образования у руководителей отделов аптечного склада и работников, осуществляющих приемку, хранение и отпуск лекарственных средств и медицинских изделий; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) для передвижного аптечного пункта для отдаленных сельских местностей (далее - передвижной аптечный пункт), где отсутствуют аптеки:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- высшего или среднего фармацевтического образования у заведующего передвижным аптечным пунктом, а также работников, осуществляющих реализацию лекарственных средств и медицинских изделий. В случае отсутствия специалистов с фармацевтическим образованием для осуществления розничной реализации лекарственных средств и медицинских изделий допускаются специалисты с медицинским образованием, прошедшие обучение для их реализации.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) для изготовления медицинских изделий: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - высшего или среднего фармацевтического, медицинского или технического образования </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1671" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о высшем или среднем фармацевтическом образовании услугодатель получает из информационной системы Министерства образования и науки Республики Казахстан (сведения с 2015 года), за исключением лиц, окончивших до 2015 года, а также лица окончивших за пределами территории Республики Казахстан, которые предоставляют электронную копию документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц - специализация или усовершенствования и других видов повышения квалификации за последние 5 (пять) лет по заявляемым подвидам фармацевтической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="325" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для физических лиц, претендующих на занятие фармацевтической деятельностью без образования юридического лица – высшего или среднего фармацевтического образования (стаж работы по специальности - не менее трех лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3914,1898 +4173,1816 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:bookmarkStart w:name="z39" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям, предъявляемым к медицинской деятельности ________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование субъекта здравоохранения) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по состоянию на "__" ______ 20___ года)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о производственной базе, подтверждающие наличие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z41" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Помещения или здания на праве собственности или договора аренды или договора безвозмездного пользования недвижимым имуществом (ссуды), или доверительного управления имуществом, или договора государственно-частного партнерства:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z40" w:id="12"/>
-[...15 lines deleted...]
-      Сведения о производственной базе, подтверждающие наличие:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кадастровый номер _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z41" w:id="13"/>
-[...15 lines deleted...]
-      1. Помещения или здания на праве собственности или договора аренды или договора безвозмездного пользования недвижимым имуществом (ссуды), или доверительного управления имуществом, или договора государственно-частного партнерства:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Местоположения _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z42" w:id="14"/>
-[...15 lines deleted...]
-      1) Кадастровый номер _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z44" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Номер и дата договора об аренде _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z43" w:id="15"/>
-[...15 lines deleted...]
-      2) Местоположения _______________________________________________</w:t>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Поэтажный план помещения (здания).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
-[...15 lines deleted...]
-      3) Номер и дата договора об аренде _________________________________</w:t>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств, согласно заявляемым подвидам медицинской деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z45" w:id="17"/>
-[...15 lines deleted...]
-      4) Поэтажный план помещения (здания).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z46" w:id="18"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="907"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2045"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7057" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (по паспорту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="634" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна производитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="634" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="634" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состояние (рабочее/ не рабочее)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. У физических лиц - соответствующего образования согласно заявляемым подвидам медицинской деятельности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о медицинском образовании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Специальность по диплому ___________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z49" w:id="21"/>
-[...15 lines deleted...]
-      Сведения о медицинском образовании:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Квалификация по диплому ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z50" w:id="22"/>
-[...15 lines deleted...]
-      1) Специальность по диплому ___________________________________</w:t>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Номер диплома _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z51" w:id="23"/>
-[...15 lines deleted...]
-      2) Квалификация по диплому ___________________________________</w:t>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Серия диплома _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z52" w:id="24"/>
-[...15 lines deleted...]
-      3) Номер диплома _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Полное наименование организации образования _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z53" w:id="25"/>
-[...15 lines deleted...]
-      4) Серия диплома _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Год поступления ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z54" w:id="26"/>
-[...15 lines deleted...]
-      5) Полное наименование организации образования _________________</w:t>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Год окончания ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z55" w:id="27"/>
-[...15 lines deleted...]
-      6) Год поступления ____________________________________________</w:t>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Сведения о нострификации диплома (при необходимости) ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z56" w:id="28"/>
-[...15 lines deleted...]
-      7) Год окончания ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. У физических лиц - специализации или усовершенствования и других видов повышения квалификации за последние 5 лет по заявляемым подвидам медицинской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z57" w:id="29"/>
-[...15 lines deleted...]
-      8) Сведения о нострификации диплома (при необходимости) ________</w:t>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о повышении квалификации по заявляемой специальности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z58" w:id="30"/>
-[...15 lines deleted...]
-      4. У физических лиц - специализации или усовершенствования и других видов повышения квалификации за последние 5 лет по заявляемым подвидам медицинской деятельности.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Номер документа __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z59" w:id="31"/>
-[...15 lines deleted...]
-      Сведения о повышении квалификации по заявляемой специальности:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Наименование цикла _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z60" w:id="32"/>
-[...15 lines deleted...]
-      1) Номер документа __________________________________________</w:t>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Начало обучения __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z61" w:id="33"/>
-[...15 lines deleted...]
-      2) Наименование цикла _______________________________________</w:t>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Окончание обучения _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
-[...15 lines deleted...]
-      4) Начало обучения __________________________________________</w:t>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Количество часов __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
-[...15 lines deleted...]
-      5) Окончание обучения _______________________________________</w:t>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. У физических лиц - сведения о сертификате специалиста:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z64" w:id="36"/>
-[...15 lines deleted...]
-      6) Количество часов __________________________________________</w:t>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Наименование специальности, по которой выдан сертификат специалиста _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z65" w:id="37"/>
-[...15 lines deleted...]
-      5. У физических лиц - сведения о сертификате специалиста:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Квалификационная категория (при наличии – указать) ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
-[...15 lines deleted...]
-      1) Наименование специальности, по которой выдан сертификат специалиста _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Орган, выдавший сертификат специалиста _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
-[...15 lines deleted...]
-      2) Квалификационная категория (при наличии – указать) ___________</w:t>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Регистрационный номер_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
-[...15 lines deleted...]
-      3) Орган, выдавший сертификат специалиста _____________________</w:t>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Дата выдачи _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
-[...15 lines deleted...]
-      4) Регистрационный номер_____________________________________</w:t>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Срок действия сертификата __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z70" w:id="42"/>
-[...15 lines deleted...]
-      5) Дата выдачи _______________________________________________</w:t>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. У юридических лиц - штат медицинских работников, который подтверждается сведениями о медицинских работниках:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z71" w:id="43"/>
-[...15 lines deleted...]
-      6) Срок действия сертификата __________________________________</w:t>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о медицинских работниках медицинских организаций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z72" w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2672"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2588"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4025" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Занимаемая должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2588" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стаж по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. У физических лиц – стажа работы по специальности не менее 5 лет по заявляемым подвидам медицинской деятельности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовая деятельность по заявляемой специальности (для физического лица):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование медицинской организации ______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z75" w:id="47"/>
-[...15 lines deleted...]
-      Трудовая деятельность по заявляемой специальности (для физического лица):</w:t>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z76" w:id="48"/>
-[...15 lines deleted...]
-      1. Наименование медицинской организации ______________________</w:t>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местонахождение организации _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z77" w:id="49"/>
-[...15 lines deleted...]
-      ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Занимаемая должность ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
-[...15 lines deleted...]
-      2. Местонахождение организации _______________________________</w:t>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата приема на работу по заявляемой специальности ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
-[...15 lines deleted...]
-      3. Занимаемая должность ______________________________________</w:t>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата увольнения ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z80" w:id="52"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5949,51 +6126,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям, предъявляемым к фармацевтической деятельности </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6002,1545 +6179,1477 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование субъекта здравоохранения) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по состоянию на "__" ______ 20___ года)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, подтверждающие наличие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Помещения или здания на праве собственности или аренды, или доверительного управления государственным имуществом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z85" w:id="55"/>
-[...15 lines deleted...]
-      Сведения, подтверждающие наличие:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
-[...15 lines deleted...]
-      1. Помещения или здания на праве собственности или аренды, или доверительного управления государственным имуществом:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кадастровый номер _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z87" w:id="57"/>
-[...15 lines deleted...]
-      Сведения о производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды</w:t>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Местоположения ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
-[...15 lines deleted...]
-      1) Кадастровый номер _________________________________________</w:t>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Номер и дата договора об аренде _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
-[...15 lines deleted...]
-      2) Местоположения ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Арендодатель _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z90" w:id="60"/>
-[...15 lines deleted...]
-      3) Номер и дата договора об аренде _____________________________</w:t>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Срок окончания аренды _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
-[...15 lines deleted...]
-      4) Арендодатель _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Адрес помещения (здания) __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
-[...15 lines deleted...]
-      5) Срок окончания аренды _____________________________________</w:t>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Арендуемая квадратура _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
-[...15 lines deleted...]
-      6) Адрес помещения (здания) __________________________________</w:t>
+    <w:bookmarkStart w:name="z95" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оборудования и мебели, инвентаря, приборов и аппаратуры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
-[...15 lines deleted...]
-      7) Арендуемая квадратура _____________________________________</w:t>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для обеспечения контроля качества и соблюдения условий производства, изготовления, хранения и реализации лекарственных средств и медицинских изделий в соответствии с нормативными правовыми актами; автомобильного транспортного средства с соответствующими шкафами и холодильным и другим оборудованием при необходимости, обеспечивающими соблюдение условий хранения и реализации лекарственных средств и медицинских изделий для передвижного аптечного пункта для отдаленных сельских местностей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z95" w:id="65"/>
-[...15 lines deleted...]
-      2. Оборудования и мебели, инвентаря, приборов и аппаратуры</w:t>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список оборудования, аппаратуры, приборов, мебели, инвентаря, транспортных и других средств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z96" w:id="66"/>
-[...15 lines deleted...]
-      для обеспечения контроля качества и соблюдения условий производства, изготовления, хранения и реализации лекарственных средств и медицинских изделий в соответствии с нормативными правовыми актами; автомобильного транспортного средства с соответствующими шкафами и холодильным и другим оборудованием при необходимости, обеспечивающими соблюдение условий хранения и реализации лекарственных средств и медицинских изделий для передвижного аптечного пункта для отдаленных сельских местностей:</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (по паспорту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Состояние (рабочее/не рабочее)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о специалистах организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z97" w:id="67"/>
-[...15 lines deleted...]
-      Список оборудования, аппаратуры, приборов, мебели, инвентаря, транспортных и других средств:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список специалистов организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8068"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2059"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8068" w:type="dxa"/>
-[...173 lines deleted...]
-Состояние (рабочее/не рабочее)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Занимаемая должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образование, специальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стаж по специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ о повышении квалификации за последние 5 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8068" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
-[...15 lines deleted...]
-      3. Сведения о специалистах организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. У юридических и физических лиц соответствующего образования согласно заявляемым подвидам фармацевтической деятельности и стаж работы по специальности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z99" w:id="69"/>
-[...15 lines deleted...]
-      Список специалистов организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о фармацевтическом образовании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:tbl>
-[...422 lines deleted...]
-      4. У юридических и физических лиц соответствующего образования согласно заявляемым подвидам фармацевтической деятельности и стаж работы по специальности:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Специальность и квалификация _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
-[...15 lines deleted...]
-      Сведения о фармацевтическом образовании:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Номер диплома о высшем или среднем фармацевтическом образовании __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
-[...15 lines deleted...]
-      1) Специальность и квалификация _______________________________</w:t>
+    <w:bookmarkStart w:name="z104" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Дата диплома о высшем или среднем фармацевтическом образовании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
-[...15 lines deleted...]
-      2) Номер диплома о высшем или среднем фармацевтическом образовании __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z105" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Наименование учебного заведения ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
-[...15 lines deleted...]
-      3) Дата диплома о высшем или среднем фармацевтическом образовании</w:t>
+    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Место работы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
-[...15 lines deleted...]
-      4) Наименование учебного заведения ____________________________</w:t>
+    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Должность _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z106" w:id="76"/>
-[...15 lines deleted...]
-      5) Место работы ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Трудовой стаж ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z107" w:id="77"/>
-[...15 lines deleted...]
-      6) Должность _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Номер и дата акта работодателя о приеме на работу ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z108" w:id="78"/>
-[...15 lines deleted...]
-      7) Трудовой стаж ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Дата приказа об увольнении с работы __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z109" w:id="79"/>
-[...15 lines deleted...]
-      8) Номер и дата акта работодателя о приеме на работу ______________</w:t>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. У физических лиц специализация или усовершенствование и другие виды повышения квалификации за последние 5 лет по заявляемым подвидам фармацевтической деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z110" w:id="80"/>
-[...15 lines deleted...]
-      9) Дата приказа об увольнении с работы __________________________</w:t>
+    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о повышении квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z111" w:id="81"/>
-[...15 lines deleted...]
-      5. У физических лиц специализация или усовершенствование и другие виды повышения квалификации за последние 5 лет по заявляемым подвидам фармацевтической деятельности:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Специальность, по которой пройдена переподготовка ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z112" w:id="82"/>
-[...15 lines deleted...]
-      Сведения о повышении квалификации:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наименование обучающей организации ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z113" w:id="83"/>
-[...15 lines deleted...]
-      1. Специальность, по которой пройдена переподготовка ____________</w:t>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Номер удостоверения или свидетельства _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z114" w:id="84"/>
-[...15 lines deleted...]
-      2. Наименование обучающей организации ________________________</w:t>
+    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кем выдано ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z115" w:id="85"/>
-[...15 lines deleted...]
-      3. Номер удостоверения или свидетельства _______________________</w:t>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наименование цикла ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z116" w:id="86"/>
-[...15 lines deleted...]
-      4. Кем выдано ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Количество часов __________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z117" w:id="87"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7593,242 +7702,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказов Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z121" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10600, опубликован 14 апреля 2015 года в Информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z122" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 14 декабря 2018 года № ҚР ДСМ-41 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18015, опубликован 4 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z123" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 10 апреля 2019 года № ҚР ДСМ-25 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18513, опубликован 18 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8154,31 +8263,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>