--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a65981" w14:textId="0a65981">
+    <w:p w14:paraId="535fd83" w14:textId="535fd83">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,368 +102,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра здравоохранения Республики Казахстан от 22 октября 2020 года № ҚР ДСМ-148/2020. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 октября 2020 года № 21502.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 80)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра здравоохранения РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить квалификационные требования, предъявляемые к медицинской и фармацевтической деятельности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.  Признать утратившими силу некоторые приказы Министерства здравоохранения Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету контроля качества и безопасности товаров и услуг Министерства здравоохранения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства здравоохранения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1050,4406 +1038,6660 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 к приказу </w:t>
+              <w:t>Приложение 1 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр здравоохранения</w:t>
+              <w:t>Министра здравоохранения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 октября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-148/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к медицинской и фармацевтической деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Квалификационные требования - в редакции приказа Министра здравоохранения РК от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Квалификационные требования предусматриваются в редакции приказа Министра здравоохранения РК от 08.05.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3179 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-Состояние (рабочее/ не рабочее)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для медицинской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования включают наличие:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических и физических лиц - помещения или здания на праве собственности или договора аренды, или договора безвозмездного пользования недвижимым имуществом (ссуды), заключенного на срок не менее 1 года или доверительного управления имуществом, или договора государственно-частного партнерства соответствующего санитарным правилам, устанавливающим санитарно-эпидемиологические требования к объектам здравоохранения, а также стандартам организации оказания медицинской помощи профильных служб по заявляемым подвидам медицинской деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих право собственности услугодатель получает из цифровой системы "Единый государственный кадастр недвижимости", интегрированной с государственной базой данных "Е-License".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения по адресу производственной базы заполняются путем введения регистрационного кода адреса из цифровой системы "Единый государственный кадастр недвижимости".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о наличии санитарно-эпидемиологического заключения на производственную базу услугополучателя по заявляемым подвидам медицинской деятельности, услугодатель получает из государственной базы данных "Е-License" при согласовании с территориальными подразделениями ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения на соответствующих территориях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических и физических лиц – функционирующего медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (при необходимости), согласно стандартам организации оказания медицинской помощи профильных служб по заявляемым подвидам медицинской деятельности и минимальным стандартам оснащения организаций здравоохранения медицинскими изделиями.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о регистрации медицинского изделия услугодатель получает из цифровой системы "DariKZ".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения (документы) об амортизации, эксплуатационных характеристиках медицинского и (или) специального оборудований, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (при необходимости) услугополучатель предоставляет в форме электронных копий на портале "Е-License" и в ходе разрешительного контроля на производственной базе с демонстрацией их функционирования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения о подтверждении соответствия медицинских изделий, являющихся средствами измерений, установленные в соответствии с техническими и метрологическими требованиями, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об обеспечении единства измерений".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о наличии лицензии в сфере использования атомной энергии на вид деятельности "Обращение с приборами и установками, генерирующими ионизирующее излучение".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц (медицинского работника) – соответствующего медицинского образования, согласно заявляемым подвидам медицинской деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель получает из цифровых систем "Единая платформа высшего образования" Министерства науки и высшего образования Республики Казахстан и "Национальная образовательная база данных" Министерства просвещения Республики Казахстан сведения лиц, получившие документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании после 2012 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лица, получившие документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании до 2012 года, предоставляют услугодателю электронную копию документа об образовании.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц (медицинского работника):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) повышение квалификации за последние 5 (пять) лет по заявляемым подвидам медицинской деятельности (за исключением выпускников программ интернатуры, резидентуры, технического и профессионального, послесреднего медицинского образования, завершивших обучение не позднее 5 (пяти) лет на момент подачи документов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сертификационного курса, при наличии получения приложения к лицензии по заявляемым подвидам медицинской деятельности на основании сертификата специалиста по специализации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации, прохождении сертификационного курса услугодатель получает из портала "Е-License" путем обмена данными с государственной услугой "Выдача документов о прохождении повышения квалификации и сертификационных курсов кадров отрасли здравоохранения".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц (медицинского работника) - соответствующего сертификата специалиста по медицинской специальности (специализации).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о действующем сертификате специалиста по медицинской специальности (специализации) услугодатель получает из государственной базы данных "Е-License".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических лиц - штат медицинских работников, который подтверждается сведениями о медицинских работниках, согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии штата медицинских работников (утвержденное штатное расписание), услугодатели получают в ходе разрешительного контроля производственной базы услугополучателя, до выдачи лицензии (приложения к ней).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о трудовых договорах с медицинскими работниками, заключенные с отлагательными условиями, согласно гражданскому законодательству, услугодатель получает из цифровой системы "Enbek.kz" Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц (субъект индивидуального предпринимательства) – стаж работы по медицинской специальности (специализации) не менее 5 (пяти) лет по заявляемым подвидам медицинской деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о трудовых договорах и трудовом стаже работников, услугодатель получает из цифровой системы "Enbek.kz" Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических и физических лиц (индивидуального предпринимателя) наличие медицинской цифровой системы для сбора, обработки и хранения персональных медицинских данных для формирования электронных медицинских записей, согласно стандартам организации оказания медицинской помощи по соответствующему профиля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании медицинской деятельности, по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения (документы, договор) о наличии медицинской цифровой системы услугополучатель предоставляет в форме электронных копий на портале "Е-License" и в ходе разрешительного контроля на производственной базе предоставляет оригинал данных документов с демонстрацией функционирования медицинской цифровой системы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Физическое лицо, являющееся субъектом предпринимательства, регистрируется в качестве индивидуального предпринимателя в порядке, предусмотренном Предпринимательским кодексом Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинский работник является штатным сотрудником юридического лица, имеющим сертификат специалиста по соответствующей специальности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для фармацевтической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования включают наличие:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических и физических лиц - помещения или здания на праве собственности или аренды или доверительного управления государственным имуществом, соответствующие санитарным правилам, устанавливающим санитарно-эпидемиологические требования к объектам в сфере обращения лекарственных средств и медицинских изделий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих право собственности услугодатель получает из цифровой системы "Единый государственный кадастр недвижимости", интегрированный с государственной базой данных "Е-License".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических и физических лиц – оборудование, мебель, инвентарь, приборы и аппаратура для обеспечения контроля качества и соблюдения условий производства, изготовления, хранения и реализации лекарственных средств и медицинских изделий в соответствии с нормативными правовыми актами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобильное транспортное средство с соответствующими шкафами и холодильным и другим оборудованием при необходимости, обеспечивающими соблюдение условий хранения и реализацию лекарственных средств и медицинских изделий для передвижного аптечного пункта для отдаленных сельских местностей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических лиц - штат работников, который подтверждается сведениями о специалистах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для юридических лиц - соответствующего образования и стажа работы по специальности согласно заявляемым подвидам фармацевтической деятельности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для организаций по производству лекарственных средств и медицинских изделий:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего фармацевтического или химико-технологического, химического образования и стажа работы по специальности не менее трех лет у руководителей подразделений, непосредственно занятых на производстве лекарственных средств и медицинских изделий, или технического образования у руководителей подразделений, непосредственно занятых на производстве медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего фармацевтического, химического или биологического образования у работников, осуществляющих контроль качества лекарственных средств и медицинских изделий, или технического образования у работников, осуществляющих контроль качества медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- технического образования у специалиста по обслуживанию оборудования, используемого в технологическом процессе производства лекарственных средств и медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для организаций в сфере обращения лекарственных средств и медицинских изделий, осуществляющих изготовление лекарственных препаратов (далее - аптека, осуществляющая изготовление лекарственных препаратов):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего фармацевтического образования и стажа работы не менее трех лет по специальности у руководителя аптекой, осуществляющего изготовление лекарственных препаратов, и ее производственных отделов, а также работников, осуществляющих контроль качества лекарственных препаратов и медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического, профессионального либо послесреднего фармацевтического образования у работников, осуществляющих непосредственное изготовление лекарственных препаратов и отпуск изготовленных лекарственных препаратов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- технического, профессионального либо послесреднего фармацевтического образования и стажа работы не менее трех лет по специальности у руководителя аптекой и ее производственных отделов при отсутствии специалистов с высшим фармацевтическим образованием в районном центре и сельской местности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) для аптек:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического и профессионального либо послесреднего фармацевтического образования (стаж работы по специальности не менее трех лет) у руководителя аптекой или ее отделов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического и профессионального либо послесреднего фармацевтического образования у специалистов, осуществляющих реализацию лекарственных средств и медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- при реализации лекарственных средств через интернет наличие транспорта на праве собственности или аренды для осуществления доставки способом, не допускающим изменения их свойств в процессе хранения и транспортировки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) для аптечного пункта в организациях здравоохранения, оказывающих первичную медико-санитарную, консультативно-диагностическую помощь (далее - аптечный пункт):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического и профессионального либо послесреднего фармацевтического образования (стаж работы по специальности не менее трех лет) у заведующего аптечным пунктом, а также работников, осуществляющих реализацию лекарственных средств и медицинских изделий. В аптечных пунктах для отдаленных сельских местностей, где отсутствуют аптеки, в случае отсутствия специалистов с фармацевтическим образованием для осуществления реализации лекарственных средств и медицинских изделий допускаются специалисты с высшим, техническим и профессиональным либо послесредним медицинским образованием, прошедшие обучение для их реализации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) для аптечного склада:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего фармацевтического образования и стажа работы не менее трех лет у руководителя аптечного склада;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического и профессионального либо послесреднего фармацевтического образования у руководителей отделов аптечного склада и работников, осуществляющих приемку, хранение и отпуск лекарственных средств и медицинских изделий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) для передвижного аптечного пункта для отдаленных сельских местностей (далее - передвижной аптечный пункт), где отсутствуют аптеки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического и профессионального либо послесреднего фармацевтического образования у заведующего передвижным аптечным пунктом, а также работников, осуществляющих реализацию лекарственных средств и медицинских изделий. В случае отсутствия специалистов с фармацевтическим образованием для осуществления розничной реализации лекарственных средств и медицинских изделий допускаются специалисты с медицинским образованием, прошедшие обучение для их реализации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) для изготовления медицинских изделий:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- высшего, технического, профессионального либо послесреднего фармацевтического, медицинского или технического образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель получает из цифровых систем "Единая платформа высшего образования" Министерства науки и высшего образования Республики Казахстан и "Национальная образовательная база данных" Министерства просвещения Республики Казахстан сведения лиц, получивших документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании после 2012 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лица, получившие документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании до 2012 года, предоставляют услугодателю электронную копию документа об образовании.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц - повышение квалификации или сертификационного курса 5 (пять) лет по заявляемым подвидам фармацевтической деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для физических лиц, претендующих на занятие фармацевтической деятельностью без образования юридического лица – высшего, технического и профессионального либо послесреднего фармацевтического образования (стаж работы по специальности - не менее трех лет).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям, предъявляемым при лицензировании фармацевтической деятельности, по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель получает из цифровых систем "Единая платформа высшего образования" Министерства науки и высшего образования Республики Казахстан и "Национальная образовательная база данных" Министерства просвещения Республики Казахстан сведения лиц, получивших документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании после 2012 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лица, получившие документ о высшем, или техническом и профессиональном, послесреднем медицинском образовании до 2012 года, предоставляют услугодателю электронную копию документа об образовании.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к квалификационным требованиям, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предъявляемым к медицинской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и фармацевтической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предъявляемым к медицинской деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование субъекта здравоохранения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(по состоянию на "__" ______ 20___ года)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. У физических лиц - соответствующего образования согласно заявляемым подвидам медицинской деятельности:</w:t>
+      Сведения о производственной базе, подтверждающие наличие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Помещения или здания на праве собственности или договора аренды, или договора безвозмездного пользования недвижимым имуществом (ссуды), заключенного на срок не менее 1 года или доверительного управления имуществом, или договора государственно-частного партнерства, и поэтажный план указанного помещения (здания):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о регистрации объекта недвижимости (производственной базы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кадастровый номер _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрационный код адреса _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местоположение ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) номер свидетельства о государственной регистрации недвижимости _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) номер договора об аренде или договора безвозмездного пользования недвижимым имуществом (ссуды), или доверительного управления имуществом, или договора государственно-частного партнерства__________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дата договора об аренде или договора безвозмездного пользования недвижимым имуществом (ссуды), или доверительного управления имуществом, или договора государственно-частного партнерства__________________ (указывается срок договора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наличие санитарно-эпидемиологического заключения или талона уведомления на производственную базу: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (регистрационный номер, дата выдачи, орган выдавший)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наличие медицинской цифровой системы, подключенной к Национальному электронному паспорту здоровья и цифровым ресурсам Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств, согласно заявляемым подвидам медицинской деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (по паспорту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Состояние (рабочее/не рабочее)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модель технологии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства о государственной регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серийный /инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * В ходе разрешительного контроля услугополучатель:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) демонстрирует услугодателю функционирующее медицинское оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет эксплуатационные документы (инструкции, паспорта), в том числе сертификат о поверке средств измерений, согласно форме, утвержденной приказом Министра по инвестициям и развитию Республики Казахстан от 27 декабря 2018 года № 934 "Правила проведения поверки средств измерений, установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18094);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) показывает правоустанавливающие документы на медицинское оборудование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Соответствующее образование согласно заявляемым подвидам медицинской деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о медицинском образовании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Специальность по диплому ___________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="21"/>
+      1) специальность по диплому _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Квалификация по диплому ___________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="22"/>
+      2) квалификация по диплому __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Номер диплома _____________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="23"/>
+      3) номер диплома ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Серия диплома _____________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="24"/>
+      4) серия диплома ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Полное наименование организации образования _________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="25"/>
+      5) полное наименование организации образования _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Год поступления ____________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="26"/>
+      6) год поступления __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Год окончания ______________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="27"/>
+      7) год окончания ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Сведения о нострификации диплома (при необходимости) ________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+      8) сведения о нострификации (подтверждении) диплома (при необходимости) ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. У физических лиц - специализации или усовершенствования и других видов повышения квалификации за последние 5 лет по заявляемым подвидам медицинской деятельности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+      6. Повышения квалификации за последние 5 (пять) лет по заявляемым подвидам медицинской деятельности (за исключением выпускников интернатуры, резидентуры, технического и профессионального, послесреднего образования, завершивших обучение не позднее 5 (пяти) лет на момент подачи документов) и (или) сертификационного курса, при наличии получения приложения к лицензии по заявляемым подвидам медицинской деятельности на основании сертификата специалиста по специализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о повышении квалификации по заявляемой специальности:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="30"/>
+      7. Сведения о сертификате специалиста по специальности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Номер документа __________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="31"/>
+      1) наименование специальности, по которой выдан сертификат специалиста по специальности____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Наименование цикла _______________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="32"/>
+      2) уровень квалификации (при наличии) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Начало обучения __________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="33"/>
+      3) орган, выдавший сертификат специалиста___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Окончание обучения _______________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="34"/>
+      4) регистрационный номер___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Количество часов __________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="35"/>
+      5) дата выдачи _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. У физических лиц - сведения о сертификате специалиста:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      6) срок действия сертификата _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Наименование специальности, по которой выдан сертификат специалиста _________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="37"/>
+      Сведения о сертификате специалиста по специализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) наименование специализации, по которой выдан сертификат специалиста по специализации_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) уровень квалификации (при наличии) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) орган, выдавший сертификат специалиста____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) регистрационный номер ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) дата выдачи _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) срок действия сертификата _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Квалификационная категория (при наличии – указать) ___________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+      8. У юридических лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Орган, выдавший сертификат специалиста _____________________</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      Штат медицинских работников, который подтверждается утвержденным штатным расписанием услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Регистрационный номер_____________________________________</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      Сведения о медицинских работниках медицинских организаций (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование субъекта здравоохранения) (по состоянию на "___"__________ 20___ года).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Занимаемая должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стаж по специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер, серия диплома Специальность и квалификация по диплому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полное наименование организации образования Год поступления Год окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельство о нострификации диплома (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Дата выдачи _______________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+      9. У физических лиц (индивидуального предпринимателя) – стаж работы по специальности не менее 5 лет по заявляемым подвидам медицинской деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовая деятельность по заявляемой специальности (для физического лица):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) наименование медицинской организации_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) местонахождение организации ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) занимаемая должность ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) дата приема на работу по заявляемой специальности___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) дата увольнения ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к квалификационным требованиям,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предъявляемым к медицинской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и фармацевтической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предъявляемым к фармацевтической деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование субъекта здравоохранения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(по состоянию на "__" ______ 20___ года)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Срок действия сертификата __________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="42"/>
+      Сведения, подтверждающие наличие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. У юридических лиц - штат медицинских работников, который подтверждается сведениями о медицинских работниках:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="43"/>
+      1. Помещения или здания на праве собственности или аренды, или доверительного управления государственным имуществом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о медицинских работниках медицинских организаций:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      Сведения о производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кадастровый номер ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местоположение ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата договора об аренде____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арендодатель__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) срок окончания аренды__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) адрес помещения (здания)__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) арендуемая квадратура_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оборудования и мебели, инвентаря, приборов и аппаратуры для обеспечения контроля качества и соблюдения условий производства, изготовления, хранения и реализации лекарственных средств и медицинских изделий в соответствии с нормативными правовыми актами; автомобильного транспортного средства с соответствующими шкафами и холодильным и другим оборудованием при необходимости, обеспечивающими соблюдение условий хранения и реализации лекарственных средств и медицинских изделий для передвижного аптечного пункта для отдаленных сельских местностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список оборудования, аппаратуры, приборов, мебели, инвентаря, транспортных и других средств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5464,195 +7706,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+Наименование медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (по паспорту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество</w:t>
+Страна производитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Занимаемая должность</w:t>
+Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Образование</w:t>
+Год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стаж по специальности</w:t>
+Состояние (рабочее/не рабочее)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5779,708 +8021,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. У физических лиц – стажа работы по специальности не менее 5 лет по заявляемым подвидам медицинской деятельности:</w:t>
-[...640 lines deleted...]
-      Список оборудования, аппаратуры, приборов, мебели, инвентаря, транспортных и других средств:</w:t>
+      3. Сведения о специалистах организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -6498,195 +8099,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование медицинского и (или) специального оборудования, аппаратуры и инструментария, приборов, мебели, инвентаря, транспортных и других средств (по паспорту)</w:t>
+ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Страна производитель</w:t>
+Занимаемая должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единица измерения</w:t>
+Образование, специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год выпуска</w:t>
+Стаж по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Состояние (рабочее/не рабочее)</w:t>
+Документ о повышении квалификации за последние 5 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6813,843 +8414,430 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сведения о специалистах организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
+      4. У физических лиц соответствующего образования согласно заявляемым подвидам фармацевтической деятельности и стаж работы по специальности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Список специалистов организаций здравоохранения, осуществляющих фармацевтическую деятельность:</w:t>
+      Сведения об образовании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:tbl>
-[...372 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. У юридических и физических лиц соответствующего образования согласно заявляемым подвидам фармацевтической деятельности и стаж работы по специальности:</w:t>
+      1) специальность и квалификация _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z101" w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о фармацевтическом образовании:</w:t>
+      2) номер диплома о высшем или техническом и профессиональном, послесреднем образовании _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z102" w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Специальность и квалификация _______________________________</w:t>
+      3) дата выдачи диплома о высшем или техническом и профессиональном, послесреднем образовании_________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z103" w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Номер диплома о высшем или среднем фармацевтическом образовании __________________________________________________________________</w:t>
+      4) наименование учебного заведения _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z104" w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Дата диплома о высшем или среднем фармацевтическом образовании</w:t>
+      5) место работы _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z105" w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Наименование учебного заведения ____________________________</w:t>
+      6) должность _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Место работы ______________________________________________</w:t>
+      7) трудовой стаж ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Должность _________________________________________________</w:t>
+      8) номер и дата акта работодателя о приеме на работу __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Трудовой стаж ______________________________________________</w:t>
+      9) дата приказа об увольнении с работы _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Номер и дата акта работодателя о приеме на работу ______________</w:t>
+      5. У физических лиц повышения квалификации или сертификационного курса за последние 5 лет по заявляемым подвидам фармацевтической деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Дата приказа об увольнении с работы __________________________</w:t>
+      Сведения о дополнительном образовании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. У физических лиц специализация или усовершенствование и другие виды повышения квалификации за последние 5 лет по заявляемым подвидам фармацевтической деятельности:</w:t>
+      1. специальность, по которой пройдена повышение квалификации или сертификационный курс __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о повышении квалификации:</w:t>
+      2. наименование обучающей организации _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Специальность, по которой пройдена переподготовка ____________</w:t>
+      3. номер свидетельства повышения квалификации или сертификационного курса ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z114" w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Наименование обучающей организации ________________________</w:t>
+      4. кем выдано ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Номер удостоверения или свидетельства _______________________</w:t>
+      5. наименование цикла ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Кем выдано ________________________________________________</w:t>
+      6. количество кредитов (академических) часов __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z117" w:id="85"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7702,242 +8890,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="87"/>
+    <w:bookmarkStart w:name="z120" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказов Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z121" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z121" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10600, опубликован 14 апреля 2015 года в Информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z122" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z122" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 14 декабря 2018 года № ҚР ДСМ-41 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18015, опубликован 4 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z123" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 10 апреля 2019 года № ҚР ДСМ-25 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 23 января 2015 года № 27 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18513, опубликован 18 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8263,31 +9451,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>