--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6781f7c" w14:textId="6781f7c">
+    <w:p w14:paraId="daefc17" w14:textId="daefc17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -142,110 +142,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 268)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 </w:t>
+        <w:t>подпунктом 346)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -791,937 +791,1299 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 27-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 268)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 и определяют порядок сбора, обработки персональных данных.</w:t>
+        <w:t>подпунктом 346)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 и определяют порядок сбора, обработки персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z94" w:id="12"/>
-[...15 lines deleted...]
-      1) персональные данные – сведения, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) персональные данные – данные, в том числе биометрические, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) блокирование персональных данных – действия по временному прекращению сбора, накопления, изменения, дополнения, использования, распространения, обезличивания и уничтожения персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z95" w:id="13"/>
-[...15 lines deleted...]
-      2) блокирование персональных данных – действия по временному прекращению сбора, накопления, изменения, дополнения, использования, распространения, обезличивания и уничтожения персональных данных;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) накопление персональных данных – действия по систематизации персональных данных путем их внесения в базу, содержащую персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z96" w:id="14"/>
-[...15 lines deleted...]
-      3) накопление персональных данных – действия по систематизации персональных данных путем их внесения в базу, содержащую персональные данные;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z97" w:id="15"/>
-[...15 lines deleted...]
-      4) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уничтожение персональных данных – действия, в результате совершения которых невозможно восстановить персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z98" w:id="16"/>
-[...15 lines deleted...]
-      5) уничтожение персональных данных – действия, в результате совершения которых невозможно восстановить персональные данные;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обезличивание персональных данных – действия, в результате совершения которых определение принадлежности персональных данных субъекту персональных данных невозможно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z99" w:id="17"/>
-[...15 lines deleted...]
-      6) обезличивание персональных данных – действия, в результате совершения которых определение принадлежности персональных данных субъекту персональных данных невозможно;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) база, содержащая персональные данные (далее – база), – совокупность упорядоченных персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z100" w:id="18"/>
-[...15 lines deleted...]
-      7) база, содержащая персональные данные (далее – база), – совокупность упорядоченных персональных данных;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) собственник базы, содержащей персональные данные (далее – собственник), – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой, содержащей персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z101" w:id="19"/>
-[...15 lines deleted...]
-      8) собственник базы, содержащей персональные данные (далее – собственник), – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой, содержащей персональные данные;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оператор базы, содержащей персональные данные (далее – оператор), – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z102" w:id="20"/>
-[...15 lines deleted...]
-      9) оператор базы, содержащей персональные данные (далее – оператор), – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) негосударственный сервис контроля доступа к персональным данным (далее – негосударственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных при доступе к персональным данным, содержащимся в негосударственных объектах информатизации, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный орган в сфере защиты персональных данных (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z103" w:id="21"/>
-[...15 lines deleted...]
-      10) негосударственный сервис контроля доступа к персональным данным (далее – негосударственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных при доступе к персональным данным, содержащимся в негосударственных объектах информатизации, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящие Правила распространяются на отношения, возникающие между собственниками, операторами, субъектами, а также третьими лицами в процессе сбора и обработки персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z104" w:id="22"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сбор, обработка персональных данных осуществляются собственником и (или) оператором, а также третьим лицом с согласия субъекта или его законного представителя в порядке, определяемом настоящими Правилами, за исключением случаев, предусмотренных пунктом 4-3 настоящих Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сбор, обработка персональных данных умершего (признанного судом безвестно отсутствующим или объявленного умершим) субъекта осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Распространение персональных данных в общедоступных источниках допускается при наличии согласия субъекта или его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Требования пункта 4-1 настоящих Правил не распространяются на обладателей информации в случаях публикации информации, обязанность размещения которой установлена законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-2 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. Допускается повторный сбор, обработка и распространение третьими лицами персональных данных, опубликованных на основании пунктов 4-1 и 4-2 настоящих Правил, при условии наличия ссылки на источник информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-3 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="26"/>
-[...15 lines deleted...]
-      4-1. Распространение персональных данных в общедоступных источниках допускается при наличии согласия субъекта или его законного представителя.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. Обработка персональных данных в виде трансграничной передачи персональных данных, за исключением случаев, предусмотренных статьей 16 Закона, распространения персональных данных в общедоступных источниках, а также их передачи третьим лицам осуществляется при условии согласия субъекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-4 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="27"/>
-[...15 lines deleted...]
-      4-2. Требования пункта 4-1 настоящих Правил не распространяются на обладателей информации в случаях публикации информации, обязанность размещения которой установлена законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сбор и обработка собственником и (или) оператором персональных данных допускается в объеме, определенном Перечнем персональных данных, необходимого и достаточного для выполнения осуществляемых задач (далее – Перечень персональных данных).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...245 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень персональных данных определяется и утверждается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1736,334 +2098,694 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения собственником и (или) оператором перечня персональных данных, необходимого и достаточного для выполнения осуществляемых ими задач, утвержденными приказом Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 21 июня 2023 года № 199/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32889), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 25 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субъект или его законный представитель дает (отзывает) согласие на сбор, обработку персональных данных письменно, посредством государственного сервиса, негосударственного сервиса либо иным способом, позволяющим подтвердить получение согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сборе и (или) обработке персональных данных, содержащихся в объектах информатизации государственных органов и (или) государственных юридических лиц, согласие предоставляется посредством государственного сервиса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Срок действия согласия на обработку персональных данных не может превышать срок, необходимый для достижения целей сбора и обработки персональных данных, если иное не установлено законами Республики Казахстан или договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. В случае, если срок действия согласия на сбор, обработку персональных данных не указан, оно считается действующим до достижения целей обработки, определенных при его предоставлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-2 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-3. Субъект или его законный представитель имеет право отозвать согласие на сбор, обработку персональных данных, уведомив об этом собственника и (или) оператора, а также третье лицо. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение пятнадцати рабочих дней собственник и (или) оператор, а также третье лицо обязаны прекратить обработку персональных данных, если их хранение или обработка не требуется в соответствии с законодательством Республики Казахстан, либо представить мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-3 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сбор и обработка персональных данных осуществляется при условии обеспечения мер по защите персональных данных в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных, утвержденными приказом Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 12 июня 2023 года № 179/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32810).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Сбор персональных данных</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сбор персональных данных осуществляется после получения согласия субъекта или его законного представителя, предоставленного в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2098,51 +2820,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2161,978 +2883,978 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Субъект согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Закона обязан представлять свои персональные данные в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Обработка персональных данных</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Обработка персональных данных</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Накопление и хранение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Накопление персональных данных производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, необходимых и достаточных для выполнения задач, осуществляемых собственником и (или) оператором, а также третьим лицом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Хранение персональных данных осуществляется собственником и (или) оператором, а также третьим лицом в базе, находящейся на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      11. Хранение персональных данных осуществляется собственником и (или) оператором, а также третьим лицом в базе, находящейся на территории Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Изменение и дополнение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Субъект имеет право требовать от собственника и (или) оператора изменения и дополнения своих персональных данных при наличии оснований, подтвержденных соответствующими документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Субъект имеет право знать о наличии у собственника и (или) оператора, а также третьего лица своих персональных данных, а также получать информацию, содержащую:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждение факта, цели, источников, способов сбора и обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки обработки персональных данных, в том числе сроки их хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом для получения информации субъектом или его законным представителем направляется обращение (запрос) собственнику и (или) оператору либо третьему лицу письменно или в форме электронного документа либо иным способом с применением элементов защитных действий, не противоречащих законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Собственник и (или) оператор сообщает информацию, относящуюся к субъекту, в течение 3 (трех) рабочих дней со дня получения обращения субъекта или его законного представителя, если иные сроки не предусмотрены законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в предоставлении информации субъекту или его законному представителю, собственник и (или) оператор в срок, не превышающий 3 (трех) рабочих дней со дня получения обращения, представляет мотивированный ответ, если иные сроки не предусмотрены законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Использование, распространение и обезличивание персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Использование персональных данных осуществляется собственником, оператором и третьим лицом для ранее заявленных целей их сбора, определяемых Перечнем персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+        <w:t xml:space="preserve">17-1. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Распространение персональных данных в случаях, выходящих за рамки ранее заявленных целей их сбора, осуществляется с согласия субъекта или его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Обезличивание осуществляется собственником и (или) оператором либо третьим лицом до их распространения, любым не противоречащим законодательству Республики Казахстан способом обезличивания, позволяющим решать поставленные задачи обработки персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Процедура обезличивания персональных данных исключает возможность обратного восстановления исходных персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возмещение расходов собственника и (или) оператора либо третьего лица на обезличивание персональных данных осуществляется за счет лица, запросившего обезличенные персональные данные, если иное не будет определено соглашением с собственником и (или) оператором либо третьим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Изменение и дополнение персональных данных</w:t>
-[...493 lines deleted...]
-      Возмещение расходов собственника и (или) оператора либо третьего лица на обезличивание персональных данных осуществляется за счет лица, запросившего обезличенные персональные данные, если иное не будет определено соглашением с собственником и (или) оператором либо третьим лицом.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Блокирование и уничтожение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Блокирование и уничтожение персональных данных</w:t>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Субъект или его законный представитель обращаются в уполномоченный орган с целью проверки собственника и (или) оператора, а также третьего лица на предмет соблюдения требований по сбору и обработке персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган рассматривает обращение субъекта или его законного представителя, с привлечением собственника и (или) оператора, а также третьего лица, в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3209,352 +3931,352 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В случае наличия информации о нарушении условий сбора, обработки персональных данных, субъект требует от собственника и (или) оператора, а также третьего лица блокирования своих персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Персональные данные, сбор и обработка которых произведены собственником и (или) оператором, а также третьим лицом с нарушением законодательства Республики Казахстан, а также в иных случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами Республики Казахстан, по требованию субъекта подлежат уничтожению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменением, внесенным приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 23.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 18.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Обработка персональных данных в деятельности судов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...240 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Параграф 5 исключен приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 03.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3598,55 +4320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>