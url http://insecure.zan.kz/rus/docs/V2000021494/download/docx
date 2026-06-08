--- v1 (2026-03-13)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8abf518" w14:textId="8abf518">
+    <w:p w14:paraId="16ca4b7" w14:textId="16ca4b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,120 +133,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -901,100 +891,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на импорт средств защиты растений (пестицидов)" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок оказания государственной услуги "Выдача лицензии на импорт средств защиты растений (пестицидов)" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах) и определяют порядок оказания государственной услуги "Выдача лицензии на импорт средств защиты растений (пестицидов)" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1027,110 +1017,298 @@
         <w:t>
       1) средства защиты растений – пестициды, биоагенты, а также технические и другие средства, применяемые в целях защиты растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пестициды – химические и (или) биологические препараты (инсектициды, родентициды, фунгициды, гербициды, противовсходовые средства и регуляторы роста растений, дефолианты, десиканты), используемые для борьбы с вредными и особо опасными вредными организмами, карантинными объектами и чужеродными видами, вредителями хранящейся сельскохозяйственной продукции, а также для протравливания семян, предуборочного просушивания, удаления листьев и регулирования роста растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) платежный шлюз "электронного правительства" (далее – ПШЭП) –объект информатизации, автоматизирующий процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1149,51 +1327,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Импорт средств защиты растений (пестицидов), включенных в перечень товаров, в отношении которых установлен разрешительный порядок ввоза на таможенную территорию Евразийского экономического союза и (или) вывоза с таможенной территории Евразийского экономического союза, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1208,51 +1386,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 21 апреля 2015 года № 30 "О мерах нетарифного регулирования", осуществляется при наличии лицензии, оформленной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами (далее – Правила выдачи лицензий и разрешений), утвержденным Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125 "Об утверждении Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1271,128 +1449,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга оказывается Комитетом государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги "Выдача лицензии на импорт средств защиты растений (пестицидов)" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1411,150 +1589,432 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для получения лицензии физическое или юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z153" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о наличии лицензии на производство (формуляцию) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным или фумигационным способами, о постановке на учет в налоговом органе, об оплате в бюджет лицензионного сбора за право занятия отдельными видами деятельности (в случае оплаты через ПШЭП), услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z154" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z155" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1573,130 +2033,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При подаче услугополучателем всех необходимых документов через портал в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z156" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z156" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник канцелярии услугодателя в день поступления осуществляет регистрацию документов, указанных в пункте 8 Перечня, и направляет их руководителю услугодателя, которым назначается ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z157" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z157" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1725,111 +2185,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ответственный работник услугодателя в течение 8 (восьми) рабочих часов с момента регистрации документов проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z378" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z378" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z379" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z379" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем полного пакета документов, ответственный работник услугодателя осуществляет проверку представленных документов и (или) сведений в соответствии с Правилами выдачи лицензий и разрешений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z380" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z380" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам проверки оформляет результат оказания государственной услуги – лицензия на импорт средств защиты растений (пестицидов) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1844,171 +2304,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z381" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z381" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При вынесении решения об отказе в выдаче лицензии на импорт средств защиты растений (пестицидов), ответственный работник услугодателя уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии на импорт средств защиты растений (пестицидов), а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z382" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z382" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z383" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z383" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z384" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z384" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о выдаче лицензии на импорт средств защиты растений (пестицидов) либо о мотивированном отказе в выдаче лицензии на импорт средств защиты растений (пестицидов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z385" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z385" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги направляется через портал в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя услугодателя либо лица, исполняющего его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2027,90 +2487,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Владельцы лицензий в течение 15 (пятнадцати) календарных дней по истечении срока действия лицензии предоставляют услугодателю справку об исполнении лицензии на экспорт и (или) импорт товара по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2129,91 +2589,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Внесение изменений в выданные лицензии, в том числе по причинам технического характера, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае, если внесены изменения в учредительные документы услугополучателя, зарегистрированного в качестве юридического лица (изменение организационно-правовой формы, наименования либо места его нахождения), или изменены паспортные данные услугополучателя, являющегося физическим лицом, услугополучатель обращается услугодателю через портал с запросом о прекращении действия выданной лицензии и оформлении новой лицензии с приложением заявления и документов, подтверждающих указанные изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2228,291 +2688,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приложению № 7 к Договору о Евразийском экономическом союзе от 29 мая 2014 года) услугодатель принимает решение о прекращении или приостановлении действия лицензии в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обращение услугополучателя через портал в форме электронного документа, удостоверенного ЭЦП услугополучателя, с запросом о прекращении действия выданной лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внесение изменений в учредительные документы услугополучателя, зарегистрированного в качестве юридического лица (изменение организационно-правовой формы, наименования либо места его нахождения), или изменение паспортных данных услугополучателя, являющегося физическим лицом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявление недостоверных сведений в документах, представленных услугополучателем в целях получения лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прекращение или приостановление действия одного или нескольких документов, на основании которых была выдана лицензия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нарушение при исполнении договора (контракта), на основании которого выдана лицензия, международных обязательств государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) отзыв лицензии на осуществление лицензируемого вида деятельности, если такой вид деятельности связан с оборотом товара, в отношении которого введено лицензирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) выявление допущенных при выдаче лицензии нарушений, повлекших выдачу лицензии, которая при соблюдении установленного порядка не могла быть выдана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) несоблюдение владельцем лицензии установленных международными нормативными правовыми актами или настоящими Правилами условий выдачи лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) наличие судебного решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) невыполнение услугополучателем лицензии пункта 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Прекращение или приостановление действия лицензии осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2531,70 +2991,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Отказ в выдаче лицензии услугополучателю осуществляется по основаниям, изложенным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2612,593 +3072,793 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z165" w:id="57"/>
+    <w:bookmarkStart w:name="z165" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z166" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z166" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области защиты растений (далее – уполномоченный орган) направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z167" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z167" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение 3 (трех) рабочих дней с даты изменения Правил актуализирует информацию о порядке оказания государственной услуги и направляет в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг и подлежит рассмотрению в сроки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z168" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае поступления жалобы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК, услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу. Услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 08.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугодателем, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 08.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 422</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг и подлежит рассмотрению в сроки, предусмотренные </w:t>
-[...181 lines deleted...]
-      услугодателем, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      20. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z63" w:id="65"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3414,136 +4074,156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на импорт средств защиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растений (пестицидов)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="71"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на импорт средств защиты растений (пестицидов)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра сельского хозяйства РК от 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 19.09.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра сельского хозяйства РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3641,1047 +4321,1351 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается Комитетом государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (пять) рабочих дней.</w:t>
+Через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия на импорт средств защиты растений (пестицидов), либо мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается услугополучателям на платной основе.</w:t>
-[...53 lines deleted...]
-              <w:t>Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
+Лицензия на импорт средств защиты растений (пестицидов), либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...135 lines deleted...]
-              <w:t>Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление на выдачу лицензии на импорт средств защиты растений (пестицидов) по форме согласно приложению к настоящему Перечню в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя;</w:t>
-[...87 lines deleted...]
-              <w:t>Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о наличии лицензии на производство (формуляцию) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным или фумигационным способами, о постановке на учет в налоговом органе, об оплате в бюджет лицензионного сбора за право занятия отдельными видами деятельности (в случае оплаты через ПШЭП), услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
+Государственная услуга оказывается услугополучателям на платной основе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за выдачу лицензии на занятие отдельными видами деятельности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 616 Налогового кодекса Республики Казахстан, который составляет 10 (десять) месячных расчетных показателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателя – с понедельника по пятницу включительно, с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 8 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на выдачу лицензии на импорт средств защиты растений (пестицидов) по форме согласно приложению к настоящему Перечню в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия документа, подтверждающего оплату в бюджет лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через ПШЭП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) – копия иного документа, подтверждающего намерения сторон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) электронная копия документов, подтверждающих соответствие услугополучателя квалификационным требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 января 2015 года № 67 "Об утверждении квалификационных требований, предъявляемых к деятельности по лицензированию экспорта и импорта товаров, перечня документов, подтверждающих соответствие им, форм заявлений для получения лицензии и (или) приложения к лицензии, форм лицензий и (или) приложения к лицензии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11074) (далее – Приказ № 67).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о наличии лицензии на производство (формуляцию) пестицидов, реализацию пестицидов, применение пестицидов аэрозольным или фумигационным способами, о постановке на учет в налоговом органе, об оплате в бюджет лицензионного сбора за право занятия отдельными видами деятельности (в случае оплаты через ПШЭП), услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4941,50 +5925,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) установлена недостоверность документов, представленных услугополучателем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 10 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5323,68 +6407,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="72"/>
+    <w:bookmarkStart w:name="z232" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу лицензии на импорт средств защиты растений (пестицидов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8542,68 +9626,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на импорт средств защиты растений (пестицидов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 10.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11765,70 +12849,70 @@
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="74"/>
+          <w:bookmarkStart w:name="z137" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Форма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
@@ -11886,59 +12970,59 @@
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
 [Наименование уполномоченного органа]</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2460" w:type="dxa"/>
                         <w:tcBorders/>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z138" w:id="75"/>
+                      <w:bookmarkStart w:name="z138" w:id="70"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
-                      <w:bookmarkEnd w:id="75"/>
+                      <w:bookmarkEnd w:id="70"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="1358900" cy="1219200"/>
                               <wp:effectExtent l="0" t="0" r="0" b="0"/>
                               <wp:docPr id="0" name="" descr=""/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks noChangeAspect="true"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic>
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic>
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="1" name=""/>
                                       <pic:cNvPicPr/>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
                                       <a:blip r:embed="rId4"/>
                                       <a:stretch>
@@ -12049,70 +13133,70 @@
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p/>
-                <w:bookmarkStart w:name="z139" w:id="76"/>
+                <w:bookmarkStart w:name="z139" w:id="71"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Мотивированный отказ</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="76"/>
+                <w:bookmarkEnd w:id="71"/>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblCellSpacing w:w="0" w:type="auto"/>
                     <w:tblBorders>
                       <w:top w:val="none"/>
                       <w:left w:val="none"/>
                       <w:bottom w:val="none"/>
                       <w:right w:val="none"/>
                       <w:insideH w:val="none"/>
                       <w:insideV w:val="none"/>
                     </w:tblBorders>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="7780"/>
                     <w:gridCol w:w="4600"/>
                   </w:tblGrid>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="7780" w:type="dxa"/>
                         <w:tcBorders/>
@@ -12354,59 +13438,59 @@
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>(при его наличии) подписывающего]</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:ind w:left="0"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p/>
-                <w:bookmarkStart w:name="z151" w:id="77"/>
+                <w:bookmarkStart w:name="z151" w:id="72"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkEnd w:id="77"/>
+                <w:bookmarkEnd w:id="72"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="5651500" cy="1447800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId5"/>
                                 <a:stretch>
@@ -12449,124 +13533,124 @@
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="78"/>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>