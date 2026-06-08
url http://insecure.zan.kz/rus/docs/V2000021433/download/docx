--- v0 (2025-10-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf306d6" w14:textId="cf306d6">
+    <w:p w14:paraId="87c77d7" w14:textId="87c77d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -235,100 +235,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.12.024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 89</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -938,6728 +938,5610 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 октября 2020 года № 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Текст в правом верхнем углу - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2022 </w:t>
+      Сноска. Требования - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18</w:t>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z850" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z630" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.09.2022 </w:t>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2013 года № 214 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для организаций, осуществляющих брокерскую и дилерскую деятельность на рынке ценных бумаг, деятельность по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8796).</w:t>
+      1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария (далее – Требования) разработаны в соответствии с абзацем вторым пункта 3-2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z631" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования распространяются на профессиональных участников рынка ценных бумаг и центрального депозитария, за исключением банков второго уровня, Национального оператора почты и фондовой биржи (далее – организации).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z632" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в Требованиях, применяются в значениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законе о ПОД/ФТ</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о рынке ценных бумаг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="13"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О цифровых активах в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z633" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей Требований используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z312" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z634" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции, определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее - уполномоченный орган) в соответствии с </w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организациями самостоятельно;</w:t>
-[...19 lines deleted...]
-      2) управление рисками ОД/ФТ – совокупность принимаемых организациями мер по выявлению, оценке, мониторингу рисков ОД/ФТ, а также их минимизации (в отношении услуг, клиентов, а также совершаемых клиентами операций);</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организациями самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z314" w:id="16"/>
-[...15 lines deleted...]
-      3) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организаций;</w:t>
+    <w:bookmarkStart w:name="z635" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z315" w:id="17"/>
-[...15 lines deleted...]
-      4) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – риски ОД/ФТ) – риски преднамеренного или непреднамеренного вовлечения организаций в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ);</w:t>
+    <w:bookmarkStart w:name="z636" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения – риски преднамеренного или непреднамеренного вовлечения организаций в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z316" w:id="18"/>
-[...15 lines deleted...]
-      5) цифровой актив – имущество, созданное в электронно-цифровой форме с применением средств криптографии и компьютерных вычислений, не являющееся финансовым инструментом, а также электронно-цифровая форма удостоверения имущественных прав;</w:t>
+    <w:bookmarkStart w:name="z637" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) управление рисками (далее – ОД/ФТ/ФРОМУ) – совокупность принимаемых организациями мер по выявлению, оценке, мониторингу рисков ОД/ФТ/ФРОМУ, а также их минимизации (в отношении услуг, клиентов, а также совершаемых клиентами операций);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z317" w:id="19"/>
+    <w:bookmarkStart w:name="z638" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) пороговая операция – операция клиента с деньгами и (или) иным имуществом, подлежащая финансовому мониторингу в соответствии с </w:t>
+      5) пороговая операция – операция клиента с деньгами и (или) иным имуществом, подлежащая финансовому мониторингу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z318" w:id="20"/>
-[...15 lines deleted...]
-      7) счет – способ отражения деловых отношений между организациями и клиентами, предусматривающих осуществление организациями учета активов клиентов, включая деньги, ценные бумаги и иные финансовые инструменты;</w:t>
+    <w:bookmarkStart w:name="z639" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) счет – способ отражения деловых отношений между организациями и клиентами, предусматривающих осуществление организациями учета активов клиентов, включая деньги, ценные бумаги и иные финансовые инструменты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z319" w:id="21"/>
-[...15 lines deleted...]
-      8) деловые отношения – отношения по предоставлению организациями клиенту услуг (продуктов), относящихся к профессиональной деятельности на рынке ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z640" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) деловые отношения – отношения с клиентами, возникающие в процессе осуществления организациями профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...77 lines deleted...]
-      3. Внутренний контроль в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ПОД/ФТ) осуществляется организациями в целях:</w:t>
+    <w:bookmarkStart w:name="z641" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внутренний контроль в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ПОД/ФТ/ФРОМУ) осуществляется организациями в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z321" w:id="23"/>
+    <w:bookmarkStart w:name="z642" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечения выполнения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закона о ПОД/ФТ</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z322" w:id="24"/>
-[...15 lines deleted...]
-      2) поддержания эффективности системы внутреннего контроля организаций на уровне, достаточном для управления рисками ОД/ФТ и сопряженными рисками (операционного, репутационного, правового);</w:t>
+    <w:bookmarkStart w:name="z643" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержания эффективности системы внутреннего контроля организаций на уровне, достаточном для управления рисками ОД/ФТ/ФРОМУ и сопряженными рисками (операционного, репутационного, правового);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z323" w:id="25"/>
-[...15 lines deleted...]
-      3) исключения вовлечения организаций, их должностных лиц и работников в процессы ОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z644" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключения вовлечения организаций, их должностных лиц и работников в процессы ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...77 lines deleted...]
-      4. В рамках организации внутреннего контроля в целях ПОД/ФТ органом управления или исполнительным органом организаций разрабатываются и принимаются правила внутреннего контроля, включающие требования к проведению службами внутреннего аудита организаций оценки эффективности внутреннего контроля в целях ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z645" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В рамках организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ органом управления или исполнительным органом организаций разрабатываются и принимаются правила внутреннего контроля, включающие требования к проведению службами внутреннего аудита организаций оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z646" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила внутреннего контроля исполняются организациями с учетом результатов оценки степени подверженности услуг организаций рискам ОД/ФТ/ФРОМУ, размера, характера и сложности организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z647" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правила внутреннего контроля включают в себя программы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, которые разрабатываются организациями самостоятельно в соответствии с Требованиями и являются внутренними документами организаций либо совокупностью таких документов, утвержденных органами управления или исполнительными органами организаций.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, которые разрабатываются организациями самостоятельно в соответствии с Требованиями и являются внутренними документами организаций либо совокупностью таких документов, утвержденных органами управления или исполнительными органами организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z648" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z649" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В порядке, установленном внутренними документами организации, в организации назначается лицо, из числа руководящих работников организации или иных руководителей организации не ниже уровня руководителя соответствующего структурного подразделения организации, ответственное за реализацию и соблюдение правил внутреннего контроля (далее – ответственный работник), которое имеет высшее образование в области экономики, финансов, банковского и страхового дела, бизнеса и управления, права, бухгалтерского дела и налогообложения, стаж работы в организации не менее одного года либо стаж работы в сфере ПОД/ФТ/ФРОМУ не менее двух лет, либо стаж работы в сфере предоставления и (или) регулирования финансовых услуг не менее трех лет и безупречную деловую репутацию в соответствии с Законом о рынке ценных бумаг, а также определяются работники либо подразделение организации, в компетенцию которых входят вопросы ПОД/ФТ/ФРОМУ (далее – подразделение по ПОД/ФТ/ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z650" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z651" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z652" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок применения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в перечень лиц и организаций, связанных с финансированием терроризма и экстремизма (далее – Перечень ФТ) и перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения (далее – Перечень ФРОМУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z653" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. В порядке, установленном внутренними документами организации, в организации назначается лицо, из числа руководящих работников организации или иных руководителей организации не ниже уровня руководителя соответствующего структурного подразделения организации, ответственное за реализацию и соблюдение правил внутреннего контроля (далее – ответственный работник), которое имеет высшее образование, стаж работы в организации не менее одного года либо стаж работы в сфере ПОД/ФТ не менее двух лет, либо стаж работы в сфере предоставления и (или) регулирования финансовых услуг не менее трех лет и безупречную деловую репутацию в соответствии с </w:t>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="31"/>
+      3) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ, составленном в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ и Перечне ФРОМУ, составленном в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z654" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок прекращения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в Перечень ФТ и Перечень ФРОМУ при исключении клиента (его представителя) и бенефициарного собственника из Перечня ФТ и Перечня ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z655" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) порядок применения целевых финансовых санкций и проверки клиента (его представителя) и бенефициарного собственника на наличие в перечне организаций и лиц, связанных с финансированием терроризма и экстремизма, составленном в соответствии со </w:t>
-[...159 lines deleted...]
-      7) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ;</w:t>
+      5) порядок информирования работниками организаций, в том числе ответственными работниками, органов управления и исполнительных органов организаций о ставших им известными фактах нарушения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, а также правил внутреннего контроля, допущенных работниками организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z332" w:id="37"/>
-[...15 lines deleted...]
-      8) описание функций подразделения по ПОД/ФТ, в том числе процедуру взаимодействия с другими подразделениями организаций, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органами управления и исполнительными органами организаций;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) описание требований по ПОД/ФТ/ФРОМУ, установленных юридическими лицами, которые имеют контроль над организациями (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z333" w:id="38"/>
-[...15 lines deleted...]
-      9) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ и их снижения, филиалами, представительствами, дочерними организациями организаций, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
+    <w:bookmarkStart w:name="z657" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок подготовки и представления органам управления и исполнительным органам организаций управленческой отчетности, в том числе на консолидированной основе в рамках финансовой группы (при наличии), по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ службами внутреннего аудита организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Функции ответственного работника и работников подразделения по ПОД/ФТ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z658" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z335" w:id="40"/>
+    <w:bookmarkStart w:name="z659" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) описание функций подразделения по ПОД/ФТ/ФРОМУ, в том числе процедуру взаимодействия с другими подразделениями организаций, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органами управления и исполнительными органами организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z660" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ/ФРОМУ и их снижения, филиалами, представительствами, дочерними организациями организаций, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z661" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Функции ответственного работника и работников подразделения по ПОД/ФТ/ФРОМУ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z662" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение наличия разработанных и согласованных с органами управления или исполнительными органами организаций правил внутреннего контроля и (или) изменений (дополнений) к ним, а также мониторинг за их соблюдением в организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z336" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z663" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организацию представления и контроль за представлением сообщений в уполномоченный орган в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом о ПОД/ФТ</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="43"/>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z664" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирование органов управления и (или) исполнительных органов организаций о выявленных клиентах, состоящих в Перечне ФТ, Перечне ФРОМУ и принятых мерах по применению целевых финансовых санкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z665" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решений о признании операций клиентов в качестве подозрительных и необходимости направления сообщений в уполномоченный орган в порядке, предусмотренном внутренними документами организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z339" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z666" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) принятие либо согласование с органами управления и (или) исполнительными органами организаций решений о приостановлении либо отказе от проведения операций клиентов в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом о ПОД/ФТ</w:t>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z341" w:id="46"/>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ и (или) договорами с клиентами, и в порядке, предусмотренном внутренними документами организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z667" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) направление запросов органам управления и (или) исполнительным органам организаций для принятия решения об установлении, продолжении либо прекращении деловых отношений с клиентами в случаях и порядке, предусмотренных Законом о ПОД/ФТ/ФРОМУ и (или) внутренними документами организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z668" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информирование органов управления и должностных лиц организаций о выявленных нарушениях правил внутреннего контроля в порядке, предусмотренном внутренними документами организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z669" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) подготовку и согласование с органами управления и (или) исполнительными органами организаций информации о результатах реализации правил внутреннего контроля и рекомендуемых мерах по улучшению систем управления рисками ОД/ФТ/ФРОМУ и внутреннего контроля в целях ПОД/ФТ/ФРОМУ, в том числе в рамках финансовой группы (при наличии), для формирования отчетов органам управления организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z670" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) координация по сбору количественных и качественных показателей для оценки риска вовлеченности организаций в процессы ОД/ФТ/ФРОМУ и передачи запрашиваемой информации в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций ежегодно не позднее 5 февраля года, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z671" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для выполнения возложенных функций ответственный работник и работники подразделения организации по ПОД/ФТ/ФРОМУ наделяются следующими полномочиями, включая, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 69</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 1) приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение доступа ко всем помещениям организации, информационным системам, средствам телекоммуникаций, документам и файлам, в пределах, позволяющих осуществлять свои функции в полном объеме, и в порядке, предусмотренном внутренними документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z673" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дача подразделениям организации указаний, касающихся проведения операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z674" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение конфиденциальности информации, полученной при осуществлении своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z675" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение сохранности получаемых от подразделений организации документов и файлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z676" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При наличии в филиалах организации работников, на которых полностью или частично возложены функции и полномочия, предусмотренные пунктами 7 и 8 Требований, координацию деятельности таких работников осуществляет ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z677" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Функции ответственного работника, а также работников организации, на которых возложены функции, предусмотренные пунктом 7 Требований, не совмещаются с функциями службы внутреннего аудита, а также функциями, осуществляемыми бизнес-подразделениями организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 11 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный пункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Организация для автоматизации процессов по вопросам внутреннего контроля в целях ПОД/ФТ/ФРОМУ использует автоматизированные информационные системы, соответствующие требованиям внутреннего контроля организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z679" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ</w:t>
-[...19 lines deleted...]
-      12. В целях организации управления рисками ОД/ФТ организация разрабатывает программу управления рисками (оценки рисков) ОД/ФТ.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z680" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В целях организации управления рисками ОД/ФТ/ФРОМУ организация разрабатывает программу управления рисками (оценки рисков) ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z681" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты оценки рисков предоставляются по требованию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z682" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. При реализации программы управления рисками ОД/ФТ организация учитывает опубликованную информацию из отчета рисков легализации (отмывания) доходов и финансирования терроризма в соответствии с пунктом 6 </w:t>
+      13. При реализации программы управления рисками ОД/ФТ/ФРОМУ организация учитывает опубликованную информацию из отчета по национальной оценке рисков легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения в соответствии с пунктом 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ.</w:t>
-[...39 lines deleted...]
-      1) порядок организации управления рисками ОД/ФТ организации в разрезе ее структурных подразделений;</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      2) методику оценки рисков ОД/ФТ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов) в отношении:</w:t>
+    <w:bookmarkStart w:name="z683" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Программа управления рисками ОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z684" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок организации управления рисками ОД/ФТ/ФРОМУ организации в разрезе ее структурных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z685" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методику оценки рисков ОД/ФТ/ФРОМУ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов) в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z686" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня риска клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z687" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z688" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок осуществления регулярного мониторинга, анализа и контроля за рисками клиентов и степенью подверженности продуктов (услуг) организации рискам ОД/ФТ/ФРОМУ, предусматривающий перечень предупредительных мероприятий, порядок и сроки их проведения, контроль за результатами в соответствии с принятыми мерами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z689" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок присвоения, сроки и основания для пересмотра уровней рисков клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
-[...15 lines deleted...]
-      16. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z690" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Организация на ежегодной основе осуществляет оценку степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ с учетом, как минимум, следующих специфических категорий рисков: риск по типу клиентов, страновой (географический) риск, риск услуги и (или) способа ее предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z441" w:id="70"/>
+    <w:bookmarkStart w:name="z691" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ сопровождается описанием возможных мероприятий, направленных на минимизацию выявленных рисков, включая изменение процедур идентификации и мониторинга операций клиентов, установление лимитов на проведение операций, изменение условий предоставления услуг (продуктов), отказ от предоставления услуг (продуктов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z692" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z693" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публичные должностные лица, их супруги и близкие родственники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z442" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z694" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранные финансовые организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z443" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z695" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z444" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z696" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z446" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z697" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ/ФРОМУ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z698" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации, осуществляющие микрофинансовую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z447" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z699" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридические лица, зарегистрированные в качестве ломбардов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z448" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z700" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z449" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z701" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z450" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z702" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, предоставляющие туристские услуги, а также иные услуги, связанные с интенсивным оборотом наличных денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z453" w:id="82"/>
-[...15 lines deleted...]
-      6) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана";</w:t>
+    <w:bookmarkStart w:name="z703" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ/ФРОМУ, установленные банками второго уровня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z454" w:id="83"/>
-[...15 lines deleted...]
-      7) кредитные товарищества;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z455" w:id="84"/>
-[...15 lines deleted...]
-      8) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+    <w:bookmarkStart w:name="z705" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредитные товарищества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z456" w:id="85"/>
-[...15 lines deleted...]
-      9) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+    <w:bookmarkStart w:name="z706" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z457" w:id="86"/>
-[...15 lines deleted...]
-      10) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z458" w:id="87"/>
-[...15 lines deleted...]
-      11) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z459" w:id="88"/>
-[...15 lines deleted...]
-      12) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 18 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...77 lines deleted...]
-      17. Типы клиентов, чей статус и (или) чья деятельность понижают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z710" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 18 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkStart w:name="z711" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Типы клиентов, чей статус и (или) чья деятельность понижают риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z712" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственные органы Республики Казахстан, включая Национальный Банк Республики Казахстан, уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций, а также юридические лица, контроль над которыми осуществляется государственными органами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z713" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридические лица, созданные в организационно-правовой форме государственных учреждений или государственных предприятий, а также национальным управляющим холдингом либо юридическими лицами, сто процентов голосующих акций (долей участия) которых принадлежат национальному управляющему холдингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:bookmarkStart w:name="z714" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банки второго уровня, страховые (перестраховочные) организации – резиденты Республики Казахстан, профессиональные участники рынка ценных бумаг - резиденты Республики Казахстан, провайдеры услуг цифровых активов, регулируемые Национальным Банком Республики Казахстан (операторы обмена необеспеченных цифровых активов, операторы платформы цифровых финансовых активов, операторы торговой платформы цифровых активов) и участники особого режима регулирования Национального Банка Республики Казахстан, осуществляющие деятельность в сфере цифровых активов и эмитенты цифровых финансовых активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z715" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Организация осуществляет оценку странового (географического) риска, связанного с ведением деятельности в иностранных государствах, указанных в настоящем пункте, предоставлением услуг клиентам из таких иностранных государств, осуществлением операций с участием таких иностранных государств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
+    <w:bookmarkStart w:name="z716" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранными государствами, операции с которыми повышают риск ОД/ФТ/ФРОМУ, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z717" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) иностранные государства (территории), включенные в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ), составляемый уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="96"/>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z718" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранные государства (территории), в отношении которых применяются международные санкции (эмбарго), принятые резолюциями Совета Безопасности Организации Объединенных Наций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z719" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) иностранные государства (территории), включенные в перечень оффшорных зон в соответствии с </w:t>
+      3) иностранные государства (территории), включенные в перечень офшорных зон, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20095);</w:t>
-[...19 lines deleted...]
-      4) иностранные государства (территории), определенные организацией в качестве представляющих высокий риск ОД/ФТ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма и другое).</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 15 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      19. Услуги (продукты, операции) организации, а также способы их предоставления, повышающие риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z720" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иностранные государства (территории), определенные организацией в качестве представляющих высокий риск ОД/ФТ/ФРОМУ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма и другое).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:bookmarkStart w:name="z721" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Услуги (продукты, операции) организации, а также способы их предоставления, повышающие риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z722" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дистанционное обслуживание клиентов, включая обслуживание посредством персональных компьютеров, телефонов, электронных терминалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z723" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) персональное брокерское обслуживание на международных рынках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z724" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доверительное управление активами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z725" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) счета финансовых организаций, паевых инвестиционных фондов у номинального держателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z726" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) счета кастодианов, брокеров в центральном депозитарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z727" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) счета иностранных финансовых организаций в организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z728" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) новые продукты и деловые практики, включающие механизмы передачи информации, новые и развивающиеся технологии, как для новых, так и для уже существующих продуктов, определяемые в правилах внутреннего контроля организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
+    <w:bookmarkStart w:name="z729" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При оценке степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ в соответствии с факторами рисков, указанными в пунктах 16, 17, 18 и 19 Требований, организацией учитываются дополнительные сведения, влияющие на итоговую степень риска, включая, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z730" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество направленных организацией в уполномоченный орган сообщений о подозрительных операциях клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z731" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество направленных организацией в уполномоченный орган сообщений о пороговых операциях клиентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z112" w:id="111"/>
+    <w:bookmarkStart w:name="z732" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В рамках реализации программы управления рисками ОД/ФТ/ФРОМУ организацией принимаются меры по классификации клиентов с учетом категорий и факторов риска, указанных в пунктах 16, 17, 18 и 19 Требований, а также иных категорий и факторов рисков, устанавливаемых организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z733" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уровень риска клиента (группы клиентов) устанавливается организацией по результатам анализа имеющихся у организации сведений и информации о клиенте (клиентах) и оценивается по шкале определения уровня риска, разработанной организацией, которая состоит не менее чем из двух уровней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z734" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пересмотр уровня риска клиента (группы клиентов) осуществляется организацией по мере обновления сведений о клиенте (группе клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z114" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z735" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Оценка риска с использованием категорий и факторов риска, указанных в пунктах 16, 17, 18 и 19 Требований, проводится в отношении клиентов (групп клиентов) на основе результатов мониторинга операций (деловых отношений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z736" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По клиентам (группам клиентов), в отношении которых оценка риска ранее не проводилась и (или) с которыми деловые отношения ранее не устанавливались, организацией на основе данных, полученных до установления деловых отношений, проводится первоначальная оценка риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="114"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z737" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Организации определяют и оценивают риски ОД/ФТ/ФРОМУ, которые могут возникнуть в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z738" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработкой новых продуктов и новой деловой практикой, включая новые механизмы передачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z237" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z739" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использованием новых или развивающихся технологий, как для новых, так и для уже действующих продуктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z740" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка рисков ОД/ФТ/ФРОМУ проводится до запуска новых продуктов, деловой практики или использования новых, или развивающихся технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z741" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов (их представителей) и бенефициарных собственников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z742" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента (его представителя) и бенефициарного собственника организации разрабатывают программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z743" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организациями мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений, а также получению и фиксированию иных предусмотренных Требованиями сведений о клиенте (его представителе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z744" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя) и бенефициарного собственника осуществляется организациями на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z745" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z746" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z747" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер по надлежащей проверке, бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z748" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организации в соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ в отношении клиента, которому присвоен высокий уровень риска, применяют усиленные меры надлежащей проверки клиентов либо применяют упрощенные меры надлежащей проверки клиентов, в отношении которых присвоен низкий уровень риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z749" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. С учетом требований пунктов 2, 3-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организации проводят идентификацию клиента (его представителя) и бенефициарного собственника, проверку деловых отношений и изучение операций, включая при необходимости получение и фиксирование сведений об источнике финансирования совершаемых операций, с учетом уровня риска клиента, а также проводят проверку достоверности полученных сведений о клиенте (его представителе) и бенефициарном собственнике и устанавливают предполагаемую цель деловых отношений в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z750" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершения клиентом пороговой операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z751" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершения (попытки совершения) клиентом подозрительной операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z752" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z753" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершения клиентом необычной операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z754" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия оснований для сомнения в достоверности ранее полученных данных о клиенте (его представителе) и бенефициарном собственнике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z755" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии основания для сомнения в достоверности ранее полученных сведений о клиенте (его представителе) и бенефициарном собственнике обновление сведений о клиенте (его представителе) и бенефициарном собственнике осуществляется в течение 15 (пятнадцати) рабочих дней, следующих за днем принятия субъектом финансового мониторинга решения о наличии такого сомнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z756" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При совершении клиентом операции в рамках установленных деловых отношений, идентификация клиента (его представителя) и бенефициарного собственника не проводится, если она проводилась при установлении таких деловых отношений, за исключением случаев, предусмотренных подпунктами 2), 3), 4) и 5) части первой настоящего пункта, а также необходимости обновления ранее полученных либо получения дополнительных сведений в соответствии с уровнем риска клиента и Требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z757" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. С учетом требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация проводит идентификацию клиента (его представителя) и бенефициарного собственника до установления деловых отношений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z758" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сведения, полученные в соответствии с пунктом 24 Требований, вносятся организациями в досье клиента, которое хранится организациями на протяжении всего периода деловых отношений с клиентом и не менее 5 (пяти) лет со дня их прекращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z759" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Группы клиентов, по которым организациями в соответствии с внутренними документами ведутся досье, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z760" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физические лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z761" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридические лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z762" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иностранные структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Требования дополнены пунктом 22-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 18</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части третьей пункта 27 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данная часть действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...466 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="139"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При применении организациями подпункта 1) пункта 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ организации незамедлительно получают сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиентов которых полагаются организации, для внесения (включения) в досье клиента, а также по запросу без задержки получают копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="141"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организации незамедлительно получают сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиентов которых полагаются организации, для внесения (включения) в досье клиента, а также по запросу без задержки получают копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z764" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если организации полагаются на меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников, принятые иностранной финансовой организацией, организации устанавливают, что деятельность такой иностранной финансовой организации подлежит лицензированию, регулированию и надзору в государстве, в котором она зарегистрирована, и что иностранная финансовая организация принимает меры по надлежащей проверке, аналогичные требованиям статьи 5 Закона о ПОД/ФТ/ФРОМУ, а также хранит документы и сведения, полученные по результатам надлежащей проверки, не менее 5 (пяти) лет со дня прекращения деловых отношений с клиентом (его представителем) и бенефициарным собственником.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z765" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации, являющиеся участниками финансовой группы, при необходимости полагаются на меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренные подпунктами 1), 2), 2-1), 2-2), 4) и 6) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, принятые в отношении соответствующих клиентов (их представителей) и бенефициарных собственников другими участниками такой группы, при соблюдении условий установленных пунктом 6-1 </w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, принятые в отношении соответствующих клиентов (их представителей) и бенефициарных собственников другими участниками такой группы, при соблюдении условий установленных пунктом 6-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ.</w:t>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="142"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z766" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. При осуществлении клиентом либо поступлении в его пользу безналичного платежа или перевода денег центральным депозитарием контролируется наличие в платежном документе и передача финансовой организации-участнику платежа (перевода) денег сведений о клиенте, предусмотренных </w:t>
-[...59 lines deleted...]
-      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+      28. При осуществлении клиентом либо поступлении в его пользу безналичного платежа или перевода денег центральным депозитарием контролируется наличие в платежном документе и передача финансовой организации-участнику платежа (перевода) денег сведений о клиенте, предусмотренных пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z362" w:id="145"/>
+    <w:bookmarkStart w:name="z767" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В процессе идентификации клиента (его представителя) и бенефициарного собственника организациями проводится проверка на наличие такого клиента (его представителя) и бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z768" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ (включения в Перечень ФТ и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень ФТ и Перечень ФРОМУ (обновления Перечня ФТ и Перечня ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z769" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организациями в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z363" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z770" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункта 3-2)</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="148"/>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z771" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляют оценку репутации публичного должностного лица в отношении причастности его к случаям ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z772" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получают письменное разрешение руководящего работника организаций на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z366" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z773" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предпринимают доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z367" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z774" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предпринимают на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z368" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z775" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункта 3-2)</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="152"/>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников, которым присвоен высокий уровень риска, организации, помимо мер, предусмотренных пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, дополнительно применяют меры, установленные подпунктами 1), 2), 3) и 4) части четвертой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z776" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z370" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z777" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации при идентификации физического лица (руководителя, учредителей (участников) юридического лица, иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливают и фиксируют следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z778" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z779" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z373" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z780" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата и место рождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z374" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z781" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z375" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z782" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z376" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z783" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z377" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z784" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вид деятельности (для индивидуальных предпринимателей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z378" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z785" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации при идентификации клиента-юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливают и фиксируют следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z379" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z786" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z380" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z787" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z381" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z788" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адрес места нахождения или регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z382" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z789" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан), либо номер, под которым юридическое лицо-нерезидент зарегистрировано в иностранном государстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z383" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z790" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные о руководителе (ином лице, уполномоченном действовать от имени клиента-юридического лица и клиента, иностранной структура без образования юридического лица), лице, имеющем право подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z384" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z791" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       характер деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z385" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z792" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные о бенефициарных собственниках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z386" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z793" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации при идентификации клиента-иностранной структуры без образования юридического лица устанавливают и фиксируют следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z387" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z794" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории), </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z388" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z795" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адрес места нахождения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z389" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z796" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       место ведения основной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z390" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z797" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       характер деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z391" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z798" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...100 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z393" w:id="177"/>
+    <w:bookmarkStart w:name="z799" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Документы, представляемые клиентом (его представителем) в целях подтверждения сведений о клиенте (его представителе) и бенефициарном собственнике, проверяются на их действительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z800" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Программа идентификации клиента (его представителя) и бенефициарного собственника включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z801" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок принятия клиентов на обслуживание, включая процедуру, основания и сроки принятия организациями решения об отказе в установлении деловых отношений и (или) в проведении операции, а также прекращении деловых отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z394" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z802" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур упрощенных и усиленных мер надлежащей проверки клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z395" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z803" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание мер, направленных на выявление организациями среди клиентов (их представителей) и бенефициарных собственников, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z397" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z804" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ и Перечне ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z805" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z399" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z806" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, а также хранения и обеспечения конфиденциальности таких сведений, в рамках выполнения групповых требований по ПОД/ФТ/ФРОМУ (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z807" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) особенности взаимодействия с другими организациями в целях получения сведений, необходимых для идентификации клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z400" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z808" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z401" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z809" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений, содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z402" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z810" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) порядок оценки уровня риска клиента, основания оценки такого риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z403" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z811" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) порядок получения и представления по запросу организаций сведений о бенефициарных собственниках клиентов по форме и в порядке, определенных уполномоченным органом по финансовому мониторингу в соответствии с частями третьей и четвертой </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z404" w:id="188"/>
+      11) порядок получения и представления по запросу организаций сведений о бенефициарных собственниках клиентов по форме и в порядке, определенных уполномоченным органом по финансовому мониторингу в соответствии с частями третьей и четвертой пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z812" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом о ПОД/ФТ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> на основании договора поручили иному лицу применение в отношении клиентов (их представителей) и бенефициарных собственников мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ на основании договора поручили иному лицу применение в отношении клиентов (их представителей) и бенефициарных собственников мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, организации разрабатывают правила взаимодействия с такими лицами, которые включают:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z405" w:id="189"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, организации разрабатывают правила взаимодействия с такими лицами, которые включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z813" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру заключения организациями договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организаций, уполномоченных заключать такие договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z406" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z814" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами, заключенными между организациями и лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z407" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z815" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру и сроки передачи организациям сведений, полученных при проведении идентификации клиента (его представителя) и бенефициарного собственника, лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z408" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z816" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру осуществления организациями контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации клиента (его представителя) и бенефициарного собственника, включая процедуру, сроки и полноту передачи организациям полученных сведений, а также меры, принимаемые организациями по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z409" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z817" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основания, процедуру и сроки принятия организациями решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организациям полученных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z410" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z818" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень должностных лиц организаций, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z411" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z819" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       положения об ответственности лиц, которым организации поручили проведение идентификации, за несоблюдение ими требований по идентификации клиента (его представителя) и бенефициарного собственника, включая процедуру, сроки и полноту передачи организациям полученных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z412" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z820" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру взаимодействия организаций с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации клиента (его представителя) и бенефициарного собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z413" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z821" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается включение организациями дополнительных условий в правила взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z414" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z822" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации, поручившие на основании договора иностранной финансовой организацией применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывают возможные риски легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, учитывают возможные риски ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z823" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), либо сверки с данными из доступных источников (базами данных), либо проверки сведений другими способами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z824" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Организации не совершают действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, в случае регистрации, пребывания или нахождения другого субъекта финансового мониторинга или иностранной финансовой организации в государстве (на территории), которое (которая) не выполняет и (или) недостаточно выполняет рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z825" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="200"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z826" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29-2. Организации не совершают действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
-[...159 lines deleted...]
-      Результаты мониторинга и изучения операций клиентов используются для ежегодной оценки степени подверженности услуг организации рискам ОД/ФТ, а также для пересмотра уровней рисков клиентов.</w:t>
+      34. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента, а также по выявлению и направлению в уполномоченный орган сообщений о пороговых и подозрительных операциях, организация разрабатывает программу мониторинга и изучения операций клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z147" w:id="205"/>
-[...15 lines deleted...]
-      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное пунктом 25 Требований, и (или) хранятся у организации на протяжении всего периода деловых отношений с клиентом и не менее пяти лет со дня их окончания.</w:t>
+    <w:bookmarkStart w:name="z827" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В рамках программы мониторинга и изучения операций клиентов организацией проводятся мероприятия по обновлению и (или) получению дополнительных сведений о клиентах (их представителях) и бенефициарных собственниках, включая сведения об источнике финансирования совершаемых клиентами операций, а также по изучению операций клиентов и выявлению пороговых, необычных и подозрительных операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z148" w:id="206"/>
-[...15 lines deleted...]
-      32. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг организации, которыми пользуется клиент, рискам ОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z828" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты мониторинга и изучения операций клиентов используются для ежегодной оценки степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ, а также для пересмотра уровней рисков клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z149" w:id="207"/>
+    <w:bookmarkStart w:name="z829" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное пунктом 27 Требований, и (или) хранятся у организации на протяжении всего периода деловых отношений с клиентом и не менее пяти лет со дня их окончания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z830" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг организации, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z831" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z832" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (бенефициарного собственника) в Перечне ФТ не зависит от уровня риска клиента и осуществляется по мере внесения изменений в указанные перечни (обновления перечней).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z833" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Степень изучения операций клиента определяется организациями с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организаций, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ, а также с учетом имеющихся у организаций сценариев (схем) ОД/ФТ/ФРОМУ и (или) признаков необычных и подозрительных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z834" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции организациями изучаются операции, которые проводит (проводил) клиент за определенный период времени, но не менее чем за последний месяц.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z835" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Программа мониторинга и изучения операций клиентов включает, но не ограничивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z836" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организациями самостоятельно;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="213"/>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организациями самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z837" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распределение обязанностей между подразделениями (работниками) организаций по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных пунктами 21, 35 и 36 Требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z838" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределение обязанностей между подразделениями (работниками) организаций по выявлению и передаче между подразделениями (работниками) сведений о пороговых, необычных и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z306" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z839" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок, основания и срок принятия ответственным работником и работником подразделения по ПОД/ФТ/ФРОМУ решения о квалификации операции клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z840" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения необычных операций, а также сведений о пороговых и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z307" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z841" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок принятия и описание мер, принимаемых организациями в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных и (или) подозрительных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z308" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z842" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок представления в уполномоченный орган сообщений о пороговых и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z309" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z843" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок информирования (при необходимости) органов управления, исполнительных органов организаций и должностных лиц организаций о выявлении пороговой и подозрительной операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z844" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении необычной или подозрительной операции, работник организации, выявивший указанную операцию, направляет сообщение о такой операции в подразделение по ПОД/ФТ/ФРОМУ в порядке, форме и сроки, установленные внутренними документами организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z845" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В одном сообщении допускается содержание информации о нескольких операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z846" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения об операциях, указанных в части первой настоящего пункта, а также результаты их изучения, хранятся организацией не менее пяти лет со дня прекращения деловых отношений с клиентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z847" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации по вопросам ПОД/ФТ</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="224"/>
+        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации по вопросам ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z848" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Целью Программы подготовки и обучения работников организации по вопросам ПОД/ФТ/ФРОМУ (далее – Программа обучения) является получение работниками организации знаний и формирование навыков, необходимых для исполнения ими требований законодательства Республики Казахстан, а также правил внутреннего контроля и иных внутренних документов организации в сфере ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z849" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      37. Программа обучения разрабатывается в соответствии с требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ, указанными в </w:t>
+      41. Программа обучения разрабатывается в соответствии с требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ/ФРОМУ, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ.</w:t>
-[...118 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7985,31 +6867,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>