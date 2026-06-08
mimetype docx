--- v0 (2025-10-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="766eab6" w14:textId="766eab6">
+    <w:p w14:paraId="6ee906f" w14:textId="6ee906f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -256,120 +256,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 29.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 15</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 25.03.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -895,116 +885,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
-[...64 lines deleted...]
-              <w:t>постановлением</w:t>
+              <w:t>Утверждены постановлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Правления Агентства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1031,7220 +956,5808 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 октября 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 24.02.2022 </w:t>
+      Сноска. Требования - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z854" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 29.03.2024 </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      1. Настоящие Требования к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан (далее – Требования) разработаны в соответствии с абзацем вторым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ) и распространяются на страховые (перестраховочные) организации, общества взаимного страхования, Экспортно-кредитное агентство Казахстана и филиалы страховых (перестраховочных) организаций-нерезидентов Республики Казахстан (далее – организация), страховые брокеры и филиалы страховых брокеров-нерезидентов Республики Казахстан (далее – страховой брокер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z855" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в Требованиях, применяются в значениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законе о ПОД/ФТ</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности" (далее – Закон о страховой деятельности).</w:t>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности" (далее – Закон о страховой деятельности) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О цифровых активах в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z856" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей Требований используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z204" w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="14"/>
+    <w:bookmarkStart w:name="z857" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) необычная операция (сделка) – операция (сделка) клиента, подлежащая обязательному изучению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ с учетом признаков определения подозрительной операции, определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ с учетом признаков определения подозрительной операции и подозрительной деятельности клиента, подлежащей финансовому мониторингу (далее вместе – подозрительная операция), определенных уполномоченным государственным органом, осуществляющим финансовый мониторинг и принимающим иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения (далее – уполномоченный орган) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией и страховым брокером самостоятельно;</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организацией и страховым брокером самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z858" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разовая операция (сделка) – операция по оплате физическим лицом страховой премии по договору страхования за предоставление организацией страховых услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z206" w:id="15"/>
-[...15 lines deleted...]
-      2) разовая операция (сделка) – операция по оплате физическим лицом страховой премии по договору страхования за предоставление организацией страховых услуг;</w:t>
+    <w:bookmarkStart w:name="z859" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организации и (или) страхового брокера, в том числе выгодоприобретатель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z207" w:id="16"/>
-[...15 lines deleted...]
-      3) управление рисками ОД/ФТ – совокупность принимаемых организацией и (или) страховым брокером мер по выявлению, оценке, мониторингу рисков ОД/ФТ, а также их минимизации (в отношении продуктов/услуг, клиентов, а также совершаемых клиентами операций);</w:t>
+    <w:bookmarkStart w:name="z860" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения – возможность преднамеренного или непреднамеренного вовлечения организации и (или) страхового брокера в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z208" w:id="17"/>
-[...15 lines deleted...]
-      4) клиент – физическое, юридическое лицо или иностранная структура без образования юридического лица, получающие услуги организации и (или) страхового брокера, в том числе выгодоприобретатель;</w:t>
+    <w:bookmarkStart w:name="z861" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление рисками легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ/ФРОМУ) – совокупность принимаемых организацией и (или) страховым брокером мер по выявлению, оценке, мониторингу рисков ОД/ФТ/ФРОМУ, а также их минимизации (в отношении продуктов/услуг, клиентов, а также совершаемых клиентами операций);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z209" w:id="18"/>
-[...15 lines deleted...]
-      5) риски легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – риски ОД/ФТ) - возможность преднамеренного или непреднамеренного вовлечения организации и (или) страхового брокера в процессы легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения (далее – ОД/ФТ);</w:t>
+    <w:bookmarkStart w:name="z862" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) пороговая операция – операция клиента с деньгами и (или) иным имуществом, которая в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ подлежит финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z210" w:id="19"/>
-[...15 lines deleted...]
-      6) цифровой актив – имущество, созданное в электронно-цифровой форме с применением средств криптографии и компьютерных вычислений, не являющееся финансовым инструментом, а также электронно-цифровая форма удостоверения имущественных прав;</w:t>
+    <w:bookmarkStart w:name="z863" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) деловые отношения – отношения с клиентами, возникающие в процессе осуществления организациями и (или) страховыми брокерами профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z211" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ подлежит финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z864" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внутренний контроль в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансирования распространения оружия массового уничтожения (далее – ПОД/ФТ/ФРОМУ) осуществляется организацией и (или) страховым брокером в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z212" w:id="21"/>
-[...15 lines deleted...]
-      8) деловые отношения – отношения по предоставлению организацией и (или) страховым брокером клиенту услуг (продуктов), относящихся к страховой деятельности организации и (или) брокерской деятельности страхового брокера.</w:t>
+    <w:bookmarkStart w:name="z865" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечения выполнения требований законодательства Республики Казахстан в сфере ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...77 lines deleted...]
-      3. Внутренний контроль в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансирования распространения оружия массового уничтожения (далее – ПОД/ФТ) осуществляется организацией и (или) страховым брокером в целях:</w:t>
+    <w:bookmarkStart w:name="z866" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержания эффективности системы внутреннего контроля организации и (или) страхового брокера на уровне, достаточном для управления рисками ОД/ФТ/ФРОМУ и сопряженными рисками (операционного, репутационного, правового);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z214" w:id="23"/>
-[...15 lines deleted...]
-      1) обеспечения выполнения требований законодательства Республики Казахстан в сфере ПОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z867" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключения вовлечения организации и (или) страхового брокера, их должностных лиц и работников в процессы ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z215" w:id="24"/>
-[...15 lines deleted...]
-      2) поддержания эффективности системы внутреннего контроля организации и (или) страхового брокера на уровне, достаточном для управления рисками ОД/ФТ и сопряженными рисками (операционного, репутационного, правового);</w:t>
+    <w:bookmarkStart w:name="z868" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В рамках организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ органом управления или исполнительным органом организации и (или) страховым брокером разрабатываются и принимаются правила внутреннего контроля, включающие требования к проведению службой внутреннего аудита организации (органом страхового брокера, уполномоченным на проведение внутреннего аудита) оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z216" w:id="25"/>
-[...15 lines deleted...]
-      3) исключения вовлечения организации и (или) страхового брокера, их должностных лиц и работников в процессы ОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z869" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила внутреннего контроля исполняются организацией и (или) страховым брокером с учетом результатов оценки степени подверженности услуг организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ, размера, характера и сложности организации и (или) страхового брокера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...98 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z870" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правила внутреннего контроля состоят из программ, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, которые разрабатываются организацией и (или) страховым брокером самостоятельно в соответствии с Требованиями и являются внутренним документом организации и (или) страхового брокера либо совокупностью таких документов, утвержденных органом управления или исполнительным органом организации и (или) страхового брокера.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, которые разрабатываются организацией и (или) страховым брокером самостоятельно в соответствии с Требованиями и являются внутренним документом организации и (или) страхового брокера либо совокупностью таких документов, утвержденных органом управления или исполнительным органом организации и (или) страхового брокера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z871" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ</w:t>
+        <w:t xml:space="preserve"> Глава 2. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z872" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. В порядке, установленном внутренними документами организации и (или) страхового брокера, органом управления организации (уполномоченным органом страхового брокера) назначается лицо, из числа руководящих работников организации и (или) страхового брокера или иных руководителей организации и (или) страхового брокера не ниже уровня руководителя соответствующего структурного подразделения организации и (или) страхового брокера, ответственное за реализацию и соблюдение правил внутреннего контроля (далее - ответственный работник), которое имеет высшее образование, стаж работы в организации и (или) страховом брокере (за исключением стажа работы на должностях технического или вспомогательного персонала) не менее одного года либо стаж работы в сфере ПОД/ФТ не менее двух лет, либо стаж работы в сфере предоставления и (или) регулирования финансовых услуг не менее трех лет, и безупречную деловую репутацию в соответствии с </w:t>
+      5. В порядке, установленном внутренними документами организации и (или) страхового брокера, органом управления организации (уполномоченным органом страхового брокера) назначается лицо, из числа руководящих работников организации и (или) страхового брокера или иных руководителей организации и (или) страхового брокера не ниже уровня руководителя соответствующего структурного подразделения организации и (или) страхового брокера, ответственное за реализацию и соблюдение правил внутреннего контроля (далее – ответственный работник), которое имеет высшее образование в области экономики, финансов, банковского и страхового дела, бизнеса и управления, права, бухгалтерского дела и налогообложения, стаж работы в организации и (или) страховом брокере (за исключением стажа работы на должностях технического или вспомогательного персонала) не менее одного года либо стаж работы в сфере ПОД/ФТ/ФРОМУ не менее двух лет, либо стаж работы в сфере предоставления и (или) регулирования финансовых услуг не менее трех лет, и безупречную деловую репутацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о страховой деятельности, а также определяются работники либо подразделение организации, в компетенцию которых входят вопросы ПОД/ФТ (далее – подразделение по ПОД/ФТ).</w:t>
+        <w:t xml:space="preserve"> о страховой деятельности, а также определяются работники либо подразделение организации, в компетенцию которых входят вопросы ПОД/ФТ/ФРОМУ (далее – подразделение по ПОД/ФТ/ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z321" w:id="29"/>
-[...15 lines deleted...]
-      Контроль за соблюдением требований законодательства по ПОД/ФТ возлагается на ответственного работника, осуществляющего трудовую деятельность на постоянной основе в организации и (или) страховом брокере.</w:t>
+    <w:bookmarkStart w:name="z873" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль за соблюдением требований законодательства по ПОД/ФТ/ФРОМУ возлагается на ответственного работника, осуществляющего трудовую деятельность на постоянной основе в организации и (или) страховом брокере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...77 lines deleted...]
-      5-1. Ответственный работник, контролирующий соблюдение требований законодательства по ПОД/ФТ не реже 1 (одного) раза в 3 (три) года проходит тестирование для подтверждения полученных знаний по вопросам ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z874" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ответственный работник, контролирующий соблюдение требований законодательства по ПОД/ФТ/ФРОМУ не реже 1 (одного) раза в 3 (три) года проходит тестирование для подтверждения полученных знаний по вопросам ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Программа организации внутреннего контроля в целях ПОД/ФТ включает, но не ограничивается:</w:t>
+    <w:bookmarkStart w:name="z875" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Программа организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z218" w:id="32"/>
-[...15 lines deleted...]
-      1) процедуру фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z876" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процедуру фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z219" w:id="33"/>
+    <w:bookmarkStart w:name="z877" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок применения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в перечень лиц и организаций, связанных с финансированием терроризма и экстремизма (далее – Перечень ФТ) и перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения (далее – Перечень ФРОМУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z878" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) порядок применения целевых финансовых санкций и проверки клиента (его представитель) и бенефициарного собственника в перечне организаций и лиц, связанных с финансированием терроризма и экстремизма составленном в соответствии со </w:t>
+      3) порядок проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ, составленном в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ (далее – Перечень) и перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составленном в соответствии со </w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ и Перечне ФРОМУ, составленном в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ (далее – Перечень ФРОМУ);</w:t>
-[...19 lines deleted...]
-      3) порядок прекращения действия целевых финансовых санкций при исключении сведений о клиенте из Перечня и Перечня ФРОМУ;</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z221" w:id="35"/>
+    <w:bookmarkStart w:name="z879" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок прекращения мер по замораживанию операций с деньгами и (или) иным имуществом лиц, включенных в Перечень ФТ и Перечень ФРОМУ при исключении клиента (его представителя) и бенефициарного собственника из Перечня ФТ и Перечня ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z880" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) процедуру информирования работниками организации и (или) страхового брокера, в том числе ответственным работником, органа управления и исполнительного органа организации (уполномоченного органа страхового брокера) о ставших им известными фактах нарушения </w:t>
-[...39 lines deleted...]
-      5) описание требований по ПОД/ФТ страховой группы, в которую входит организация и (или) страховой брокер (при наличии);</w:t>
+      5) процедуру информирования работниками организации и (или) страхового брокера, в том числе ответственным работником, органа управления и исполнительного органа организации (уполномоченного органа страхового брокера) о ставших им известными фактах нарушения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ, а также правил внутреннего контроля, допущенных работниками организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z223" w:id="37"/>
-[...15 lines deleted...]
-      6) порядок подготовки и представления органу управления и исполнительному органу организации и (или) страхового брокера управленческой отчетности, в том числе на консолидированной основе в рамках страховой группы, по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ службой внутреннего аудита организации и (или) страхового брокера;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) описание требований по ПОД/ФТ/ФРОМУ страховой группы, в которую входит организация и (или) страховой брокер (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z224" w:id="38"/>
-[...15 lines deleted...]
-      7) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z882" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок подготовки и представления органу управления и исполнительному органу организации и (или) страхового брокера управленческой отчетности, в том числе на консолидированной основе в рамках страховой группы, по результатам оценки эффективности внутреннего контроля в целях ПОД/ФТ/ФРОМУ службой внутреннего аудита организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z225" w:id="39"/>
-[...15 lines deleted...]
-      8) описание функций подразделения по ПОД/ФТ, в том числе, процедуру взаимодействия с другими подразделениями организации и (или) страхового брокера, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органом управления и исполнительным органом организации и (или) страхового брокера;</w:t>
+    <w:bookmarkStart w:name="z883" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) процедуру оценки, определения, документального фиксирования и обновления результатов оценки рисков ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z226" w:id="40"/>
-[...15 lines deleted...]
-      9) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ и их снижения, своими филиалами, представительствами, дочерними организациями, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
+    <w:bookmarkStart w:name="z884" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) описание функций подразделения по ПОД/ФТ/ФРОМУ, в том числе, процедуру взаимодействия с другими подразделениями организации и (или) страхового брокера, филиалами, дочерними организациями при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с органом управления и исполнительным органом организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Функции ответственного работника и работников подразделения по ПОД/ФТ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z885" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок соблюдения и реализации правил внутреннего контроля, в том числе порядок применения дополнительных мер контроля и процедуры по управлению рисками ОД/ФТ/ФРОМУ и их снижения, своими филиалами, представительствами, дочерними организациями, расположенными как в Республике Казахстан, так и за ее пределами, если это не противоречит законодательству государства их места нахождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z886" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Функции ответственного работника и работников подразделения по ПОД/ФТ/ФРОМУ в соответствии с программой организации внутреннего контроля в целях ПОД/ФТ/ФРОМУ включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z887" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение наличия разработанных и согласованных с исполнительным органом организации и (или) страхового брокера правил внутреннего контроля и (или) изменений (дополнений) к ним, а также мониторинг за их соблюдением в организации и (или) страховом брокере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z888" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организация представления и контроль за представлением сообщений в уполномоченный орган в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ПОД/ФТ;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z889" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решений о признании операций клиентов в качестве подозрительных и необходимости направления сообщений в уполномоченный орган в порядке, предусмотренном внутренними документами организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z890" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) доведение до должностного лица организации (или) страхового брокера информации о выявленных клиентах и принятых мерах по применению целевых финансовых санкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z891" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) принятие либо согласование с органом управления и исполнительным органом организации и (или) страхового брокера решений о приостановлении, либо отказе от проведения операций клиентов в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ПОД/ФТ и (или) договорами с клиентами, и в порядке, предусмотренном внутренними документами организации и (или) страхового брокера;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ и (или) договорами с клиентами, и в порядке, предусмотренном внутренними документами организации и (или) страхового брокера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z892" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информирование органа управления и (или) исполнительного органа организации и (или) страхового брокера о выявленных нарушениях правил внутреннего контроля в порядке, предусмотренном внутренними документами организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      8) координация по сбору количественных и качественных показателей для оценки риска вовлеченности организации и (или) страхового брокера рискам ОД/ФТ и передачи запрашиваемой информации в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций ежегодно не позднее 5 февраля года, следующего за отчетным годом.</w:t>
+    <w:bookmarkStart w:name="z893" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) подготовка и согласование с органами управления и (или) исполнительным органом организации и (или) страхового брокера информации о результатах реализации правил внутреннего контроля и рекомендуемых мерах по улучшению систем управления рисками и внутреннего контроля в целях ПОД/ФТ/ФРОМУ организации (страховой группы) и (или) страхового брокера для формирования отчетов органу управления организации (уполномоченному органу страхового брокера);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...77 lines deleted...]
-      8. Для выполнения возложенных функций ответственный работник и работники подразделения по ПОД/ФТ вправе осуществлять:</w:t>
+    <w:bookmarkStart w:name="z894" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) координация по сбору количественных и качественных показателей для оценки риска вовлеченности организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ и передачи запрашиваемой информации в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций ежегодно не позднее 5 февраля года, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z50" w:id="51"/>
+    <w:bookmarkStart w:name="z895" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для выполнения возложенных функций ответственный работник и работники подразделения по ПОД/ФТ/ФРОМУ вправе осуществлять:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z896" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) направление запросов органу управления и (или) исполнительному органу организации и (или) страхового брокера для принятия решения об установлении, продолжении либо прекращении деловых отношений с клиентами в случаях и порядке, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ПОД/ФТ и (или) внутренними документами организации и (или) страхового брокера;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="52"/>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ и (или) внутренними документами организации и (или) страхового брокера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 2) приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получение доступа ко всем помещениям организации и (или) страхового брокера, информационным системам, средствам телекоммуникаций, документам и файлам, в пределах, позволяющих осуществлять свои функции в полном объеме, и в порядке, предусмотренном внутренними документами организации и (или) страхового брокера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:bookmarkStart w:name="z898" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дача подразделениям организации и (или) страхового брокера указаний, касающихся проведения операции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:bookmarkStart w:name="z899" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение конфиденциальности информации, полученной при осуществлении своих функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:bookmarkStart w:name="z900" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение сохранности получаемых от подразделений организации и (или) страхового брокера документов и файлов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z55" w:id="56"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Требований, координацию деятельности таких работников осуществляет ответственный работник.</w:t>
+    <w:bookmarkStart w:name="z901" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При наличии в филиалах организации и (или) страхового брокера работников, на которых полностью или частично возложены функции и полномочия, предусмотренные пунктами 8 и 9 Требований, координацию деятельности таких работников осуществляет ответственный работник.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z56" w:id="57"/>
-[...15 lines deleted...]
-      10. Функции ответственного работника, работников организации и (или) страхового брокера, на которых возложены функции, предусмотренные пунктом 7 Требований, не совмещаются с функциями службы внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации и (или) страхового брокера.</w:t>
+    <w:bookmarkStart w:name="z902" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Функции ответственного работника, работников организации и (или) страхового брокера, на которых возложены функции, предусмотренные пунктом 8 Требований, не совмещаются с функциями службы внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации и (или) страхового брокера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:bookmarkStart w:name="z903" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель страхового брокера не может выполнять функции ответственного работника страхового брокера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z58" w:id="59"/>
-[...15 lines deleted...]
-      11. Организация и (или) страховой брокер для автоматизации процессов по вопросам внутреннего контроля в целях ПОД/ФТ использует автоматизированные информационные системы, соответствующие требованиям правил внутреннего контроля организации и (или) страхового брокера.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 12 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный пункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Организация и (или) страховой брокер для автоматизации процессов по вопросам внутреннего контроля в целях ПОД/ФТ/ФРОМУ использует автоматизированные информационные системы, соответствующие требованиям, правил внутреннего контроля организации и (или) страхового брокера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z905" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z59" w:id="60"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Программа управления рисками ОД/ФТ</w:t>
+    <w:bookmarkStart w:name="z906" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В целях организации управления рисками ОД/ФТ/ФРОМУ организация и (или) страховой брокер разрабатывает программу управления рисками ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z60" w:id="61"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:bookmarkStart w:name="z907" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты оценки рисков предоставляются по требованию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z908" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Программа управления рисками ОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z909" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процедуру организации управления рисками ОД/ФТ/ФРОМУ организации и (или) страхового брокера в разрезе его структурных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z910" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методику оценки рисков ОД/ФТ/ФРОМУ с учетом основных категорий рисков (по типу клиента, страновому риску и риску услуг/продуктов) в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z911" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровня риска клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z912" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z913" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процедуру осуществления регулярного мониторинга, анализа и контроля за рисками клиентов и степенью подверженности продуктов (услуг) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ, предусматривающий перечень предупредительных мероприятий, процедуру и сроки их проведения, контроль за результатами в соответствии с принятыми мерами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z914" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) процедуру присвоения, сроки и основания для пересмотра уровней рисков клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z915" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Организация и (или) страховой брокер на ежегодной основе осуществляет оценку степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ с учетом, как минимум, следующих специфических категорий рисков: риск по типу клиентов, страновой (географический) риск, риск услуги (продукта) и (или) способа ее (его) предоставления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z916" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ сопровождается описанием возможных мероприятий, направленных на минимизацию выявленных рисков, включая изменение процедур идентификации и мониторинга операций клиентов, установление лимитов на проведение тех или иных операций, изменение условий предоставления услуг (продуктов), отказ от предоставления услуг (продуктов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z917" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z918" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичное должностное лицо, его супруга (супруг) и близкие родственники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z919" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранные перестрахователи (цеденты) в случае, если сделка по перестрахованию заключается без участия страхового брокера и такие иностранные перестрахователи (цеденты) не имеют рейтинга финансовой надежности или кредитного рейтинга, присвоенного рейтинговыми агентствами, одобренными нормативными правовыми актами уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z920" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иностранные страховые брокеры (за исключением имеющих дочернюю организацию в Республике Казахстан, имеющую лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление страховой брокерской деятельности и соблюдающую требования по ПОД/ФТ/ФРОМУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z921" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z922" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z923" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ/ФРОМУ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z924" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, осуществляющие микрофинансовую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z925" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z926" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z927" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, предоставляющие туристские услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z928" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ/ФРОМУ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z929" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z930" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z931" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z932" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) некоммерческие организации, в организационно-правовой форме фондов, религиозных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z933" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лица, расположенные (зарегистрированные) в иностранных государствах и (или) внутренних территориях, указанных в пункте 18 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z934" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при наличии сомнений в достоверности представленных клиентом сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z935" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) совершение клиентом действий, направленных на уклонение от процедур надлежащей проверки клиента, предусмотренных Законом о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z936" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z937" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Типы клиентов, чей статус и (или) чья деятельность понижают риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z938" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственные органы Республики Казахстан, включая Национальный Банк Республики Казахстан, уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций, а также юридические лица, контроль над которыми осуществляется государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z939" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридические лица, созданные в организационно-правовой форме государственных учреждений или государственных предприятий, а также национальным управляющим холдингом либо юридическими лицами, сто процентов голосующих акций (долей участия) которых принадлежат национальному управляющему холдингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z940" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банки второго уровня, страховые (перестраховочные) организации, профессиональные участники рынка ценных бумаг - резиденты Республики Казахстан, провайдеры услуг цифровых активов, регулируемые Национальным Банком Республики Казахстан (операторы обмена необеспеченных цифровых активов, операторы платформы цифровых финансовых активов, операторы торговой платформы цифровых активов) и участники особого режима регулирования Национального Банка Республики Казахстан, осуществляющие деятельность в сфере цифровых активов и эмитенты цифровых финансовых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z941" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страховые брокеры - резиденты, имеющие лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, страховые брокеры - нерезиденты, имеющие дочернюю организацию в Республике Казахстан, имеющую лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z942" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организации, акции которых включены в официальный список фондовой биржи и (или) фондовой биржи иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z943" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) международные организации, расположенные на территории Республики Казахстан, либо участником которых является Республика Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z944" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иностранные страховые (перестраховочные) организации, имеющие рейтинг финансовой надежности либо кредитный рейтинг, присвоенный рейтинговым агентством, одобренными нормативными правовыми актами уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z945" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) юридические лица, ценные бумаги (акции и (или) облигации) которых котируются на международных фондовых биржах или на Казахстанской фондовой бирже либо которые имеют кредитный рейтинг, присвоенный рейтинговым агентством, одобренными нормативными правовыми актами уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z946" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) страхователи, информация о которых содержится в базе данных Государственного кредитного бюро и которые прошли должную проверку этой организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z947" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Организация и (или) страховой брокер осуществляет оценку странового (географического) риска, связанного с ведением деятельности в иностранных государствах, указанных в настоящем пункте, предоставлением услуг (продуктов) клиентам из таких иностранных государств, осуществлением операций с участием таких иностранных государств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z948" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранными государствами, операции с которыми повышают риск ОД/ФТ/ФРОМУ, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z949" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) иностранные государства (территории), включенные в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ), составляемый уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z950" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранные государства (территории), в отношении которых применяются международные санкции (эмбарго), принятые резолюциями Совета Безопасности Организаций Объединенных Наций (далее – ООН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z951" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) иностранные государства (территории), включенные в перечень офшорных зон, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 марта 2026 года № 15 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z952" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иностранные государства (территории), определенные организацией и (или) страховым брокером в качестве представляющих высокий риск ОД/ФТ/ФРОМУ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма и другое).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z953" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылки на перечни таких государств (территорий) по данным ООН и международных организаций размещаются на официальном интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z954" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Услуги (продукты, операции) организации и (или) страхового брокера, а также способы их предоставления, повышающие риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z955" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) новые продукты и новая деловая практика, включая новые механизмы передачи информации, новые или развивающиеся технологии, как для новых, так и для уже существующих продуктов, определяемые в правилах внутреннего контроля организации и (или) страхового брокера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z956" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги добровольного накопительного страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z957" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление страховой выплаты наличными деньгами по договорам добровольного ненакопительного страхования на сумму, превышающую 10 000 000 тенге, либо сумму в иностранной валюте, превышающую эквивалент 10 000 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z958" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершение клиентом сложной, необычно крупной либо не имеющей очевидного экономического смысла или видимой законной цели операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z959" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Услуги (продукты, операции) организации и (или) страхового брокера, а также способы их предоставления, понижающие риск ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z960" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключение договоров обязательного страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z961" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение договоров пенсионного аннуитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z962" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При оценке степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ в соответствии с категориями и факторами рисков, указанными в пунктах 16, 17, 18, 19 и 20 Требований, организацией и (или) страховым брокером учитываются дополнительные сведения, влияющие на итоговую степень риска, включая, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z963" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) количество направленных организацией и (или) страховым брокером в уполномоченный орган сообщений о подозрительных операциях клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z964" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество направленных организацией и (или) страховым брокером в уполномоченный орган сообщений о пороговых операциях клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z965" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В рамках реализации программы управления рисками ОД/ФТ/ФРОМУ организацией и (или) страховым брокером принимаются меры по классификации клиентов с учетом категорий и факторов риска, указанных в пунктах 16, 17, 18, 19 и 20 Требований, а также иных категорий и факторов рисков, устанавливаемых организацией и (или) страховым брокером.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z966" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень риска клиента (группы клиентов) устанавливается организацией и (или) страховым брокером по результатам анализа имеющихся у организации и (или) страхового брокера сведений и информации о клиенте (клиентах), оценивается по шкале определения уровня риска, разработанной организацией и (или) страховым брокером, которая состоит не менее чем из двух уровней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z967" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка риска с использованием категорий и факторов рисков, указанных в пунктах 16, 17, 18, 19 и 20 Требований, проводится в отношении клиентов (групп клиентов) на основе результатов мониторинга операций (деловых отношений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z968" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пересмотр уровня риска клиента (группы клиентов) осуществляется организацией и (или) страховым брокером по мере обновления сведений о клиенте (группе клиентов) и результатов мониторинга операций (деловых отношений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z969" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Организации и (или) страховые брокеры определяют и оценивают риски ОД/ФТ/ФРОМУ, которые могут возникнуть в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z970" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработкой новых продуктов и новой деловой практикой, включая новые механизмы передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z971" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использованием новых или развивающихся технологий как для новых, так и для уже действующих продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z972" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка рисков ОД/ФТ/ФРОМУ проводится до запуска новых продуктов, деловой практики или использования новых, или развивающихся технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z973" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. При реализации программы управления рисками организации и (или) страховые брокеры учитывают опубликованную информацию из отчета по национальной оценке рисков ОД/ФТ/ФРОМУ в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z974" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...996 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="105"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов (их представителей) и бенефициарных собственников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z975" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) иностранные государства (территории), включенные в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ), составляемый уполномоченным органом в соответствии с пунктом 4 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="107"/>
+      25. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента (его представителя) и бенефициарного собственника организация и (или) страховой брокер разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z976" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) иностранные государства (территории), включенные в перечень оффшорных зон в соответствии с </w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="118"/>
+      Меры, предусмотренные подпунктами 1), 2), 2-1) и 2-2) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, осуществляются страховой (перестраховочной) организацией, страховым брокером, обществом взаимного страхования, филиалами страховых (перестраховочных) организаций - нерезидентов Республики Казахстан, филиалами страховых брокеров - нерезидентов Республики Казахстан до уплаты страховой премии и (или) осуществления страховой выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z977" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация и надлежащая проверка клиента (его представителя) и бенефициарного собственника организацией и страховым брокером осуществляется на основе информации и (или) документов, предоставляемых клиентом (его представителем) либо полученных из иных источников, в том числе по итогам проверки в скоринговом модуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z978" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц (далее – Реестр). При отсутствии в Реестре сведений по таким лицам, представленные сведения сверяются со сведениями, полученными из других источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z979" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для сомнения, является ли физическое лицо, которому прямо или косвенно принадлежат более двадцати пяти процентов долей участия в уставном капитале либо размещенных (за вычетом привилегированных и выкупленных обществом) акций клиента-юридического лица, иностранной структуры без образования юридического лица, бенефициарным собственником, допускается признание бенефициарным собственником физического лица, осуществляющего контроль над клиентом-юридическим лицом, иностранной структурой без образования юридического лица иным образом, либо в интересах которого клиентом-юридическим лицом, иностранной структурой без образования юридического лица совершаются операции с деньгами и (или) иным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z980" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате принятия мер по надлежащей проверке, бенефициарный собственник клиента-юридического лица, иностранной структуры без образования юридического лица не выявлен, допускается признание бенефициарным собственником единоличного исполнительного органа либо руководителя коллегиального исполнительного органа клиента-юридического лица, иностранной структуры без образования юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z981" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мероприятия по выявлению бенефициарного собственника клиента проводятся организацией и (или) страховым брокером в отношении страхователя, а по договорам добровольного накопительного страхования, в том числе по договорам страхования жизни также в отношении выгодоприобретателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z982" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z983" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. При оценке степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ в соответствии с категориями и факторами рисков, указанными в </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="121"/>
+      В зависимости от уровня риска клиента степень проводимых организацией и (или) страховым брокером мероприятий выражается в применении упрощенных либо усиленных мер надлежащей проверки клиентов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z984" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. В рамках реализации программы управления рисками ОД/ФТ организацией и (или) страховым брокером принимаются меры по классификации клиентов с учетом категорий и факторов риска, указанных в </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="123"/>
+      26. С учетом требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация и (или) страховой брокер проводит идентификацию клиента (его представителя) и бенефициарного собственника до установления деловых отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z985" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Оценка риска с использованием категорий и факторов рисков, указанных в </w:t>
-[...265 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="129"/>
+      27. С учетом требований пунктов 2 и 3-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация и (или) страховой брокер проводит идентификацию клиента (его представителя) и бенефициарного собственника, проверку деловых отношений и изучение операций, включая при необходимости получение и фиксирование сведений об источнике финансирования совершаемых операций, с учетом уровня риска клиента, а также проводит проверку достоверности полученных сведений о клиенте (его представителя) и бенефициарном собственнике и устанавливает предполагаемую цель деловых отношений или разовой операции (сделки) в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z986" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершения клиентом пороговой операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z987" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершения (попытки совершения) клиентом подозрительной операции (сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z988" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершения клиентом операции (сделки), имеющей характеристики, соответствующие типологиям, схемам и способам ОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z989" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершения клиентом необычных операций (сделок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z990" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия оснований для сомнения в достоверности ранее полученных данных о клиенте (его представителе) и бенефициарном собственнике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z991" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершения клиентом – физическим лицом операции по оплате страховой премии по договору страхования, если сумма такой операции превышает 100 000 (сто тысяч) тенге либо сумму в иностранной валюте, эквивалентную 100 000 (сто тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z992" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии основания для сомнения в достоверности ранее полученных сведений о клиенте (его представителе) и бенефициарном собственнике обновление сведений о клиенте (его представителе) и бенефициарном собственнике осуществляется в течение 15 (пятнадцати) рабочих дней, следующих за днем принятия субъектом финансового мониторинга решения о наличии такого сомнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z993" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При совершении клиентом операции в рамках установленных деловых отношений, идентификация клиента (его представителя) и бенефициарного собственника не проводится, если она проводилась при установлении таких деловых отношений, за исключением случаев, предусмотренных подпунктами 2), 3, 4) и 5) части первой настоящего пункта, а также необходимости обновления ранее полученных либо получения дополнительных сведений в соответствии с уровнем риска клиента и Требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z994" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Программа идентификации клиента (его представителя) и бенефициарного собственника включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z995" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процедуру принятия клиентов на обслуживание, включая процедуру и основания для отказа в установлении деловых отношений и (или) в проведении операции, а также прекращения деловых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z996" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедуру идентификации клиента (его представителя) и бенефициарного собственника, в том числе применение усиленных и упрощенных мер по надлежащей проверке клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z997" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) особенности проведения идентификации при установлении деловых отношений (принятии рисков в перестрахование) с иностранными перестрахователями (цедентами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z998" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) описание мер, направленных на выявление организацией и (или) страховым брокером среди клиентов (их представителей) и бенефициарных собственников, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z999" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) процедуру проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ и Перечне ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1000" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1001" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, а также хранения и обеспечения конфиденциальности таких сведений, в рамках выполнения требований по ПОД/ФТ/ФРОМУ, страховой группы (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1002" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) особенности взаимодействия с другими организациями в целях получения сведений, необходимых для идентификации клиента (его представителя) и бенефициарного собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1003" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) процедуру проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1004" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) требования к форме, содержанию и процедуре ведения досье клиента, обновления сведений, содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1005" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) процедуру оценки уровня риска клиента, основания оценки такого риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1006" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. При реализации программы управления рисками организации и (или) страховые брокеры учитывают опубликованную информацию из отчета рисков ОД/ФТ в соответствии с пунктом 6 </w:t>
-[...821 lines deleted...]
-      11) процедуру оценки уровня риска клиента, основания оценки такого риска;</w:t>
+      12) порядок получения и представления по запросу организации сведений о бенефициарных собственниках клиентов по форме, определенной уполномоченным органом по финансовому мониторингу в соответствии с частями третей и четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z247" w:id="161"/>
-[...15 lines deleted...]
-      12) порядок получения и представления по запросу организации сведений о бенефициарных собственниках клиентов по форме, определенной уполномоченным органом по финансовому мониторингу в соответствии с частями третей и четвертой пункта 5 статьи 5 Закона о ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается включение организацией и (или) страховым брокером в программу дополнительных мер по идентификации клиента (его представителя) и бенефициарного собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z248" w:id="162"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="163"/>
+    <w:bookmarkStart w:name="z1008" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организация и (или) страховой брокер в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом о ПОД/ФТ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> на основании договора поручила иному лицу применение в отношении клиентов организации мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ на основании договора поручила иному лицу применение в отношении клиентов организации мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, организация и (или) страховой брокер разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, организация и (или) страховой брокер разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1009" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру заключения организацией и (или) страховым брокером договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации и (или) страхового брокера, уполномоченных заключать такие договоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z250" w:id="164"/>
-[...15 lines deleted...]
-      процедуру заключения организацией и (или) страховым брокером договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации и (или) страхового брокера, уполномоченных заключать такие договоры;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между организацией и (или) страховым брокером и лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z251" w:id="165"/>
-[...15 lines deleted...]
-      процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между организацией и (или) страховым брокером и лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру и сроки передачи организации и (или) страховому брокеру сведений, полученных при проведении идентификации, лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z252" w:id="166"/>
-[...15 lines deleted...]
-      процедуру и сроки передачи организации и (или) страховому брокеру сведений, полученных при проведении идентификации, лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру осуществления организацией и (или) страховым брокером контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации и (или) страховому брокеру полученных сведений, а также меры, принимаемые организацией и (или) страховым брокером по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z253" w:id="167"/>
-[...15 lines deleted...]
-      процедуру осуществления организацией и (или) страховым брокером контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации и (или) страховому брокеру полученных сведений, а также меры, принимаемые организацией и (или) страховым брокером по устранению выявленных нарушений;</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основания, процедуру и сроки принятия организацией и (или) страховым брокером решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организации и (или) страховому брокеру полученных сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z254" w:id="168"/>
-[...15 lines deleted...]
-      основания, процедуру и сроки принятия организацией и (или) страховым брокером решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи организации и (или) страховому брокеру полученных сведений;</w:t>
+    <w:bookmarkStart w:name="z1014" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень должностных лиц организации и (или) страхового брокера, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z255" w:id="169"/>
-[...15 lines deleted...]
-      перечень должностных лиц организации и (или) страхового брокера, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
+    <w:bookmarkStart w:name="z1015" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положения об ответственности лиц, которым организация и (или) страховой брокер поручил (поручила) проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи организации и (или) страховому брокеру полученных сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z256" w:id="170"/>
-[...15 lines deleted...]
-      положения об ответственности лиц, которым организация и (или) страховой брокер поручил (поручила) проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи организации и (или) страховому брокеру полученных сведений;</w:t>
+    <w:bookmarkStart w:name="z1016" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру взаимодействия организации и (или) страхового брокера с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z257" w:id="171"/>
-[...15 lines deleted...]
-      процедуру взаимодействия организации и (или) страхового брокера с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации.</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация обеспечивает соблюдение требований по надлежащей проверке клиента страховыми агентами, с которыми заключены договоры поручения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z258" w:id="172"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="173"/>
+    <w:bookmarkStart w:name="z1018" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации и (или) страховые брокеры, поручившие на основании договора иностранной финансовой организацией применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, учитывают возможные риски легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма.</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, учитывают возможные риски ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1019" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Меры по надлежащей проверке не проводятся при осуществлении клиентом – физическим лицом операции по оплате страховой премии по договору страхования, если сумма такой операции не превышает 100 000 тенге либо сумму в иностранной валюте, эквивалентную 100 000 тенге, за исключением случаев совершения клиентом подозрительной операции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1020" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сведения, полученные в соответствии с пунктами 26 и 27 Требований в рамках идентификации клиента (его представителя) и бенефициарного собственника, документально фиксируются и вносятся организацией и (или) страховым брокером в досье клиента, которое хранится организацией и (или) страховым брокером на протяжении всего периода деловых отношений с клиентом и не менее 5 (пяти) лет со дня прекращения деловых отношений с клиентом либо совершения разовой операции (сделки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 69</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="176"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части пункта 30 приостановлено до 12.07.2026 постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данная часть действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При применении организацией и (или) страховым брокером подпункта 1) пункта 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ организация и (или) страховой брокер незамедлительно получает сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиента которых полагается организация и (или) страховой брокер, для внесения (включения) в досье клиента, а также по запросу без задержки получает копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="177"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ организация и (или) страховой брокер незамедлительно получает сведения о клиенте (его представителе) и бенефициарном собственнике от других субъектов финансового мониторинга, на меры надлежащей проверки клиента которых полагается организация и (или) страховой брокер, для внесения (включения) в досье клиента, а также по запросу без задержки получает копии подтверждающих документов, к которым, в том числе относятся информация, выписки из информационных систем или баз данных других субъектов финансового мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1022" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организации и (или) страховые брокеры полагаются на меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников, принятые иностранной финансовой организацией, организации и (или) страховой брокер устанавливают, что деятельность такой иностранной финансовой организации подлежит лицензированию, регулированию и надзору в государстве, в котором она зарегистрирована, и что такой субъект финансового мониторинга или иностранная финансовая организация принимает меры по надлежащей проверке, аналогичные требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, а также хранит документы и сведения, полученные по результатам надлежащей проверки, не менее 5 (пяти) лет со дня прекращения деловых отношений с клиентом (его представителем) и бенефициарным собственником.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="178"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, а также хранит документы и сведения, полученные по результатам надлежащей проверки, не менее 5 (пяти) лет со дня прекращения деловых отношений с клиентом (его представителем) и бенефициарным собственником.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1023" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации и (или) страховые брокеры, являющиеся участниками страховой группы, при необходимости полагаются на меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренные подпунктами 1), 2), 2-1), 2-2), 4) и 6) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, принятые в отношении соответствующих клиентов (их представителей) и бенефициарных собственников другими участниками такой группы, при соблюдении условий, установленных пунктом 6-1 </w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, принятые в отношении соответствующих клиентов (их представителей) и бенефициарных собственников другими участниками такой группы, при соблюдении условий, установленных пунктом 6-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ.</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1024" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Группы клиентов, по которым организацией и (или) страховым брокером в соответствии с внутренними документами ведутся досье, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1025" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физические лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z264" w:id="179"/>
-[...15 lines deleted...]
-      Группы клиентов, по которым организацией и (или) страховым брокером в соответствии с внутренними документами ведутся досье, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридические лица, в том числе иностранные перестрахователи (цеденты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z265" w:id="180"/>
-[...15 lines deleted...]
-      1) физические лица;</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иностранные структуры без образования юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z266" w:id="181"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="183"/>
+    <w:bookmarkStart w:name="z1028" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация и (или) страховой брокер формирует досье клиента путем фиксирования сведений о нем в зависимости от уровня его риска, присвоенного организацией и (или) страховым брокером в соответствии с правилами внутреннего контроля организации и (или) страхового брокера. В случае присвоения клиенту низкого уровня в отношении него проводятся упрощенные меры надлежащей проверки и фиксируется перечень сведений, предусмотренный подпунктами 1), 2), 2-1), 2-2) и 4) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="184"/>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1029" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае присвоения клиенту высокого уровня риска в отношении него проводятся усиленные меры надлежащей проверки и к дополнительным сведениям относятся сведения, предусмотренные пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ (сведений о налоговом резидентстве, роде деятельности и источнике финансирования совершаемых операций).</w:t>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ (сведений о налоговом резидентстве, роде деятельности и источнике финансирования совершаемых операций).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1030" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В процессе идентификации клиента (его представителя), или выявлении бенефициарного собственника, организацией и (или) страховым брокером проводится проверка на наличие такого клиента (бенефициарного собственника) в Перечне ФТ и Перечне ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1031" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:p>
-[...77 lines deleted...]
-      29. В процессе идентификации клиента (его представителя), или выявлении бенефициарного собственника, организацией и (или) страховым брокером проводится проверка на наличие такого клиента (бенефициарного собственника) в Перечне и Перечне ФРОМУ.</w:t>
+    <w:bookmarkStart w:name="z1032" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ (включения в Перечень ФТ и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень ФТ и Перечень ФРОМУ (обновления Перечня ФТ и Перечня ФРОМУ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z271" w:id="186"/>
-[...15 lines deleted...]
-      Сведения о миграционных карточках не требуется получать в отношении граждан государств, входящих в Евразийский экономический союз.</w:t>
+    <w:bookmarkStart w:name="z1033" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организацией и (или) страховым брокером в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z272" w:id="187"/>
-[...15 lines deleted...]
-      Проверка наличия клиента (его представителя) и бенефициарного собственника в Перечне и Перечне ФРОМУ (включения в Перечень и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечень и Перечень ФРОМУ (обновления Перечня и Перечня ФРОМУ).</w:t>
+    <w:bookmarkStart w:name="z1034" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация и (или) страховой брокер в отношении публичных должностных лиц, указанных в абзацах шестом, седьмом и восьмом подпункта 3-3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z273" w:id="188"/>
-[...15 lines deleted...]
-      Организацией и (или) страховым брокером в процессе идентификации клиента (его представителя) и выявления бенефициарного собственника проводится проверка на принадлежность такого клиента (его представителя) и бенефициарного собственника к публичным должностным лицам, их супругам и близким родственникам.</w:t>
+    <w:bookmarkStart w:name="z1035" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оценку репутации публичного должностного лица в отношении причастности к случаям ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z274" w:id="189"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников:</w:t>
+    <w:bookmarkStart w:name="z1036" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает письменное разрешение руководящего работника организации и (или) страхового брокера на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z275" w:id="190"/>
-[...15 lines deleted...]
-      1) осуществляет оценку репутации публичного должностного лица в отношении причастности к случаям ОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z1037" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпринимает доступные меры для установления источника происхождения денег и (или) иного имущества такого клиента (его представителя) и бенефициарного собственника</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z276" w:id="191"/>
-[...15 lines deleted...]
-      2) получает письменное разрешение руководящего работника организации и (или) страхового брокера на установление, продолжение деловых отношений с такими клиентами (их представителями) и бенефициарными собственниками;</w:t>
+    <w:bookmarkStart w:name="z1038" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предпринимает на постоянной основе усиленные меры надлежащей проверки клиентов (их представителей) и бенефициарных собственников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z277" w:id="192"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="194"/>
+    <w:bookmarkStart w:name="z1039" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отношении публичных должностных лиц, указанных в абзацах втором, третьем, четвертом и пятом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункта 3-2)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация и (или) страховой брокер, помимо мер, предусмотренных </w:t>
+        <w:t>подпункта 3-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона о ПОД/ФТ/ФРОМУ, их супругов и близких родственников, которым присвоен высокий уровень риска, организация и (или) страховой брокер, помимо мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ, дополнительно применяет меры, установленные подпунктами 1), 2), 3) и 4) части пятой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1040" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация и (или) страховой брокер при идентификации физического лица (руководителя, учредителей (участников) юридического лица или иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1041" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии); гражданство; дата и место рождения; юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения); реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация, вид деятельности (для индивидуальных предпринимателей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z280" w:id="195"/>
-[...15 lines deleted...]
-      Организация и (или) страховой брокер при идентификации физического лица (руководителя, учредителей (участников) юридического лица или иностранной структуры без образования юридического лица, бенефициарного собственника) устанавливает и фиксирует следующие данные:</w:t>
+    <w:bookmarkStart w:name="z1042" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z281" w:id="196"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии); гражданство; дата и место рождения; юридический адрес (для учредителей (участников), бенефициарных собственников иностранной структуры без образования юридического лица (при наличии) адрес места жительства (места нахождения); реквизиты документа, удостоверяющего личность, и (или) иного документа, на основании которого проводится идентификация, вид деятельности (для индивидуальных предпринимателей);</w:t>
+    <w:bookmarkStart w:name="z1043" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация и (или) страховой брокер при идентификации клиента- юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливает и фиксирует следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z282" w:id="197"/>
-[...15 lines deleted...]
-      индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+    <w:bookmarkStart w:name="z1044" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z283" w:id="198"/>
-[...15 lines deleted...]
-      Организация и (или) страховой брокер при идентификации клиента- юридического лица (учредителей (участников) клиента юридического лица, иностранной структуры без образования юридического лица) устанавливает и фиксирует следующие данные:</w:t>
+    <w:bookmarkStart w:name="z1045" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер и дату государственной регистрации юридического лица, наименование регистрирующего органа (при их наличии); адрес места нахождения и регистрации; бизнес идентификационный номер (за исключением случаев, когда юридическому лицу не присвоен бизнес-идентификационный номер в соответствии с законодательством Республики Казахстан), либо номер, под которым юридическое лицо-нерезидент зарегистрировано в иностранном государстве; вид деятельности; данные о руководителе (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени клиента-юридического лица или клиента-иностранную структуру без образования юридического лица), лице, имеющем право подписи на финансовых документах; данные о бенефициарных собственниках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z284" w:id="199"/>
-[...15 lines deleted...]
-      наименование;</w:t>
+    <w:bookmarkStart w:name="z1046" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации и (или) страховые брокеры при идентификации клиента-иностранной структуры без образования юридического лица устанавливают и фиксируют следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z285" w:id="200"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z287" w:id="202"/>
+    <w:bookmarkStart w:name="z1047" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование, номер (при наличии), под которым иностранная структура без образования юридического лица зарегистрирована в иностранном государстве (на территории), </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z288" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1048" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адрес места нахождения, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z289" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1049" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       место ведения основной деятельности, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z290" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1050" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       характер деятельности, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1051" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1052" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Документы и сведения, представляемые клиентом (его представителем) в целях подтверждения сведений о клиенте (его представителе) и бенефициарном собственнике, проверяются на их действительность.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z291" w:id="206"/>
-[...15 lines deleted...]
-      состав имущества, находящегося в управлении (собственности) (в отношении трастов и иных иностранных структур без образования юридического лица с аналогичной структурой или функцией).</w:t>
+    <w:bookmarkStart w:name="z1053" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Организации и (или) страховые брокеры не совершают действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ, в случае регистрации, пребывания или нахождения другого субъекта финансового мониторинга или иностранной финансовой организации в государстве (на территории), которое (которая) не выполняет и (или) недостаточно выполняет рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1054" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организации и (или) страхового брокера, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1055" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1056" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z292" w:id="208"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1057" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29-2. Организации и (или) страховые брокеры не совершают действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
-[...121 lines deleted...]
-      Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
+      35. В целях реализации требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ/ФРОМУ по надлежащей проверке клиента, а также по выявлению и направлению в уполномоченный орган сообщений об операциях, подлежащих финансовому мониторингу, организация и (или) страховой брокер разрабатывает программу мониторинга и изучения операций клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z172" w:id="211"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Программа мониторинга и изучения операций клиентов включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z173" w:id="212"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="214"/>
+    <w:bookmarkStart w:name="z1059" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перечень признаков подозрительных операций, составленный на основе признаков определения подозрительной операции, определенных уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ, а также разработанных организацией и (или) страховым брокером самостоятельно;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="215"/>
+        <w:t xml:space="preserve"> статьи 10 Закона о ПОД/ФТ/ФРОМУ, а также разработанных организацией и (или) страховым брокером самостоятельно, за исключением признаков подозрительной деятельности клиента, подлежащей финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1060" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) процедуру выявления операции клиента, имеющие характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма, утвержденным уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1061" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных Требованиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1062" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по выявлению и передаче между подразделениями (работниками) сведений об операциях, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z158" w:id="216"/>
-[...15 lines deleted...]
-      3) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных Требованиями;</w:t>
+    <w:bookmarkStart w:name="z1063" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) процедуру, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z159" w:id="217"/>
-[...15 lines deleted...]
-      4) распределение обязанностей между подразделениями (работниками) организации и (или) страхового брокера по выявлению и передаче между подразделениями (работниками) сведений об операциях, подлежащих финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z1064" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) процедуру фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения сложных, не необычных операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z160" w:id="218"/>
-[...15 lines deleted...]
-      5) процедуру, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
+    <w:bookmarkStart w:name="z1065" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) процедуру принятия и описание мер, принимаемых организацией и (или) страховым брокером в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных, подозрительных операций или операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансирования распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z161" w:id="219"/>
-[...15 lines deleted...]
-      6) процедуру фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения сложных, не необычных операций;</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) порядок представления в уполномоченный орган по финансовому мониторингу сообщений о пороговых и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z162" w:id="220"/>
-[...15 lines deleted...]
-      7) процедуру принятия и описание мер, принимаемых организацией и (или) страховым брокером в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных, подозрительных операций или операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма.</w:t>
+    <w:bookmarkStart w:name="z1067" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок информирования (при необходимости) органа управления, исполнительного органа и должностных лиц организаций и (или) страховых брокеров о выявлении пороговой и (или) подозрительной операции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z163" w:id="221"/>
-[...15 lines deleted...]
-      8) порядок представления в уполномоченный орган по финансовому мониторингу сообщений о пороговых и подозрительных операциях;</w:t>
+    <w:bookmarkStart w:name="z1068" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В рамках программы мониторинга и изучения операций клиентов организацией и (или) страховым брокером проводятся мероприятия, направленные на установление целей и оснований всех пороговых, необычных, подозрительных операций и операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов, финансирования терроризма и финансирования распространения оружия массового уничтожения, а также при необходимости источника финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z164" w:id="222"/>
-[...15 lines deleted...]
-      9) порядок информирования (при необходимости) органа управления, исполнительного органа и должностных лиц организаций и (или) страховых брокеров о выявлении пороговой и (или) подозрительной операции.</w:t>
+    <w:bookmarkStart w:name="z1069" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты мониторинга и изучения операций клиентов используются для ежегодной оценки степени подверженности услуг (продуктов) организации и (или) страхового брокера рискам ОД/ФТ/ФРОМУ, а также для пересмотра уровней рисков клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1070" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное пунктом 30 Требований, и (или) хранятся у организации и (или) страхового брокера на протяжении всего периода деловых отношений с клиентом и не менее пяти лет после совершения операции, либо совершения разовой операции (сделки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1071" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Частота изучения операций клиента определяется организацией и (или) страховым брокером с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) организации и (или) страхового брокера, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ, совершение (попытка совершения) клиентом операций (операции), подлежащих финансовому мониторингу, а также с учетом имеющихся у организации и (или) страхового брокера типологий, схем и способов легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1072" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае присвоения клиенту высокого уровня риска, а также в случае совершения клиентом подозрительной операции, организацией и (или) страховым брокером изучаются операции, которые проводит (проводил) клиент за определенный период времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1073" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении необычной, подозрительной операции или операции, имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения, работник организации и (или) страхового брокера, выявивший указанную операцию, направляет сообщение о такой операции ответственному работнику (в подразделение по ПОД/ФТ/ФРОМУ) в порядке, в форме и в сроки, установленные внутренними документами организации и (или) страхового брокера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1074" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В одном сообщении допускается содержание информации о нескольких операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1075" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщения об операциях, указанных в части первой настоящего пункта, а также результаты их изучения, хранятся организацией и (или) страховым брокером не менее пяти лет после совершения операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1076" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="225"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации и (или) страхового брокера по вопросам ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1077" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Целью Программы подготовки и обучения работников организации и (или) страхового брокера по вопросам ПОД/ФТ/ФРОМУ (далее – Программа обучения) является получение работниками организации и (или) страхового брокера знаний и формирование навыков, необходимых для исполнения ими требований законодательства Республики Казахстан в сфере ПОД/ФТ/ФРОМУ, а также правил внутреннего контроля и иных внутренних документов организации и (или) страхового брокера в сфере ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1078" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Полученные в рамках реализации программы мониторинга и изучения операций клиента сведения вносятся в досье клиента, предусмотренное </w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения работников организации и (или) страхового брокера по вопросам ПОД/ФТ</w:t>
+      41. Программа обучения разрабатывается в соответствии с требованиями к субъектам финансового мониторинга по подготовке и обучению в сфере ПОД/ФТ/ФРОМУ, указанными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z191" w:id="232"/>
-[...174 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8570,31 +7083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>