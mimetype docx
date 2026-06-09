--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c334d51" w14:textId="c334d51">
+    <w:p w14:paraId="77e1267" w14:textId="77e1267">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,120 +133,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -847,294 +837,560 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача заключения (разрешительного документа) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок оказания государственной услуги "Выдача заключения (разрешительного документа) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> пункта 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон государственных и социально ответственных услугах) и определяют порядок оказания государственной услуги "Выдача заключения (разрешительного документа) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления приказа Министра сельского хозяйства РК от 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается Комитетом государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги "Выдача заключения (разрешительного документа) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 4 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 4 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1205,70 +1461,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Работник канцелярии услугодателя в день поступления осуществляет регистрацию документов, указанных в пункте 8 Перечня, и направляет их руководителю услугодателя, которым назначается ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результатов оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1305,70 +1561,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента подачи документов, указанных в пункте 8 Перечня, проверяет полноту представленных документов и (или) сведений, содержащихся в них. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам проверки ответственный работник услугодателя оформляет результат оказания государственной услуги – заключение (разрешительный документ) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1501,70 +1757,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 7 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1618,149 +1960,225 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа в области защиты растений (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг и подлежит рассмотрению в сроки, предусмотренные пунктом 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1817,270 +2235,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2351,51 +2769,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с решениями Коллегии Евразийской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической комиссии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:bookmarkStart w:name="z115" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2416,87 +2834,107 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>регистрационных (мелкоделяночных и производственных) испытаний и (или) научных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>исследований в соответствии с решениями Коллегии Евразийской экономической комиссии"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 31.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2594,718 +3032,818 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается Комитетом государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Через веб-портал "электронного правительства" www.egov.kz (далее – портал). </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2 (два) рабочих дня.</w:t>
+              <w:t xml:space="preserve">
+Через веб-портал "электронного правительства" www.egov.kz (далее – портал). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заключение (разрешительный документ) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии, либо мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель).</w:t>
+Заключение (разрешительный документ) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии, либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4138,68 +4676,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="34"/>
+    <w:bookmarkStart w:name="z118" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче заключения (разрешительного документа) на ввоз образцов незарегистрированных средств защиты растений (пестицидов) для проведения регистрационных (мелкоделяночных и производственных) испытаний и (или) научных исследований в соответствии с решениями Коллегии Евразийской экономической комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____/_____20 __ /___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5616,162 +6154,162 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="35"/>
+    <w:bookmarkStart w:name="z93" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заключение (разрешительный документ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z94" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z94" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____/_____20__ года /___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование органа государственной власти государства-члена </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             Евразийского экономического союза, выдавшего заключение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="38"/>
+      <w:bookmarkStart w:name="z96" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (для юридических лиц – название организации, почтовый адрес, страна, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6105,64 +6643,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="39"/>
+      <w:bookmarkStart w:name="z97" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получатель/отправитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (название, юридический адрес, страна) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6340,70 +6878,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электронная цифровая подпись _______________ Дата____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="40"/>
+    <w:bookmarkStart w:name="z98" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        &lt;*&gt; – строки заполняются с учетом требований к категориям товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6737,288 +7275,288 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="41"/>
+    <w:bookmarkStart w:name="z102" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z103" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z103" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z104" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z104" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z105" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z105" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z106" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z106" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область: [Область]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z107" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z107" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z108" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z108" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город\населенный пункт: [Город\населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z109" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z109" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [индивидуальный идентификационный номер/бизнес-идентификационный номер] [БИН/ИИН]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z110" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z110" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z111" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа: [Причина отказа]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z112" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z113" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7040,124 +7578,124 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="53"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>