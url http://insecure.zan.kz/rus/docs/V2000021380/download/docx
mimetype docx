--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c16afb" w14:textId="5c16afb">
+    <w:p w14:paraId="a248b37" w14:textId="a248b37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,54 +133,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 100-1 Предпринимательского кодекса Республики Казахстан от 29 октября 2015 года ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 100-1 Предпринимательского кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 177-35)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра науки и высшего образования РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -995,54 +1087,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления инновационных грантов на технологическое развитие действующих предприятий (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 100-1 Предпринимательского кодекса Республики Казахстан от 29 октября 2015 года и определяют порядок предоставления инновационных грантов на технологическое развитие действующих предприятий.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 100-1 Предпринимательского кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 177-35)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 и определяют порядок предоставления инновационных грантов на технологическое развитие действующих предприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра науки и высшего образования РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z263" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1247,51 +1421,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) национальный институт развития в области инновационного развития (далее – национальный институт) – национальный институт развития, уполномоченный на предоставление мер государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z271" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уполномоченный орган в области государственной поддержки инновационной деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере инновационного развития, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
+      9) уполномоченный орган в области государственной поддержки инновационной деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере инновационного и технологического развития, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z272" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) решение Совета – решение, принятое членами Совета и оформленное протоколом и содержащее сведения об итогах голосования по вопросу предоставления инновационного гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z273" w:id="27"/>
     <w:p>
@@ -1548,61 +1722,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 24.05.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 24.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2623,90 +2817,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Грантополучатель в течение 3 (трех) лет с момента принятия решения национальным институтом о завершении проекта принимает встречные обязательства, направленные на увеличение объема реализованной инновационной продукции ежегодно не менее чем на 10% от суммы инновационного гранта и достижение объема экспорта инновационной продукции не менее чем на 10 % от суммы инновационного гранта. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z610" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Грантополучатель, при получении гранта по приоритетному направлению "Информационно-коммуникационные технологии" и масштабирования опыта в срок освоения гранта, должен пройти отбор в Реестр доверенного программного обеспечения и продукции электронной промышленности или получить индустриальный сертификат.</w:t>
+      Грантополучатель, при получении гранта по приоритетному направлению "Информационно-коммуникационные технологии" и масштабирования опыта в срок освоения гранта, должен пройти отбор в Реестр доверенного программного обеспечения и продукции электронной промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 24.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4533,61 +4747,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение инновационного гранта на технологическое развитие действующих предприятий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменением, внесенным приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.02.2024 </w:t>
+      Сноска. Приложение 1 с изменениями, внесенными приказами Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9393,626 +9627,220 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Из каких источников Вы узнали об инновационных грантах?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+сайт Министерства науки и высшего образования Республики Казахстан</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+сайт национального института</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+рассылка национального института</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+семинары, конференции национального института</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...150 lines deleted...]
-            </w:pPr>
+социальные сети</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+другое _______</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="128"/>
+          <w:bookmarkStart w:name="z139" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Настоящим даю свое согласие на использование документов, материалов и информации по данной заявке, в том числе содержащих конфиденциальные сведения, при проведении национальным институтом экспертиз с привлечением, в том числе, сторонних лиц, а также на сбор данных о юридическом лице, о наличии (отсутствии) кредиторской задолженности во всех источниках. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10067,70 +9895,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="129"/>
+          <w:bookmarkStart w:name="z142" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С Правилами предоставления инновационных грантов на технологическое развитие действующих предприятий, утвержденными приказом Министра цифрового развития, инновации и аэрокосмической промышленности Республики Казахстан от " " 20 года № ознакомлен.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Настоящим подтверждаю свое согласие с условиями предоставления инновационных грантов и внутренними процедурами национального института. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10323,70 +10151,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность лица, имеющего полномочия для подписания документов от имени заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="130"/>
+          <w:bookmarkStart w:name="z143" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________ (Ф.И.О.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________ (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10619,70 +10447,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регистратор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="131"/>
+          <w:bookmarkStart w:name="z144" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________ (Ф.И.О.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________ (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -10795,866 +10623,866 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на технологическое развитие</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>действующих предприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="132"/>
+    <w:bookmarkStart w:name="z344" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к процедуре проведения экспертиз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="133"/>
+    <w:bookmarkStart w:name="z345" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проведение экспертиз проектов осуществляется национальным институтом, в случае необходимости привлекаются отечественные и (или) зарубежные физические и (или) юридические лица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z346" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Критерии оценки проектов выстроены следующим образом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z346" w:id="134"/>
-[...15 lines deleted...]
-      2. Критерии оценки проектов выстроены следующим образом:</w:t>
+    <w:bookmarkStart w:name="z347" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) научные технические преимущества (0-5 баллов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z347" w:id="135"/>
-[...15 lines deleted...]
-      1) научные технические преимущества (0-5 баллов):</w:t>
+    <w:bookmarkStart w:name="z348" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      степень обращения к системным проблемам: количество компаний, использующих внедряемую технологию, масштабируемость и индустрия/размер рынка для потенциального применения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z348" w:id="136"/>
-[...15 lines deleted...]
-      степень обращения к системным проблемам: количество компаний, использующих внедряемую технологию, масштабируемость и индустрия/размер рынка для потенциального применения;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инновационность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z349" w:id="137"/>
-[...15 lines deleted...]
-      инновационность;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеллектуальная собственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z350" w:id="138"/>
-[...15 lines deleted...]
-      интеллектуальная собственность;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) экономическая отдача (0-5 баллов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z351" w:id="139"/>
-[...15 lines deleted...]
-      2) экономическая отдача (0-5 баллов):</w:t>
+    <w:bookmarkStart w:name="z352" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потенциальный экономический результат (на основании бизнес-плана по структуре и финансовой модели);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z352" w:id="140"/>
-[...15 lines deleted...]
-      потенциальный экономический результат (на основании бизнес-плана по структуре и финансовой модели);</w:t>
+    <w:bookmarkStart w:name="z353" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможности, ресурсы и материальная база заявителя (0-10 баллов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z353" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z354" w:id="142"/>
+    <w:bookmarkStart w:name="z354" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       квалификация и управленческие способности персонала; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z355" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z355" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       значительные исследовательские работы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z356" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеллектуальная собственность (патенты, авторские права и свидетельства);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z356" w:id="144"/>
-[...15 lines deleted...]
-      интеллектуальная собственность (патенты, авторские права и свидетельства);</w:t>
+    <w:bookmarkStart w:name="z357" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологии, запущенные в серийное производство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z357" w:id="145"/>
-[...15 lines deleted...]
-      технологии, запущенные в серийное производство;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработанные промышленные процессы и продукты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z358" w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="147"/>
+    <w:bookmarkStart w:name="z359" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опыт управления проектами, схожими по природе, цели и объему; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z360" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресурсы и материальная база;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z360" w:id="148"/>
-[...15 lines deleted...]
-      ресурсы и материальная база;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международные партнеры, ресурсы и предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z361" w:id="149"/>
-[...15 lines deleted...]
-      международные партнеры, ресурсы и предприятия;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) критерий технологичности производственных процессов заявителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z362" w:id="150"/>
-[...15 lines deleted...]
-      4) критерий технологичности производственных процессов заявителя:</w:t>
+    <w:bookmarkStart w:name="z363" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высокотехнологичные – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z363" w:id="151"/>
-[...15 lines deleted...]
-      высокотехнологичные – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      среднетехнологичные высокого уровня – 4 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z364" w:id="152"/>
-[...15 lines deleted...]
-      среднетехнологичные высокого уровня – 4 балла;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      среднетехнологичные низкого уровня – 3 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z365" w:id="153"/>
-[...15 lines deleted...]
-      среднетехнологичные низкого уровня – 3 балла;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      низкотехнологичные – 2 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z366" w:id="154"/>
-[...15 lines deleted...]
-      низкотехнологичные – 2 балла;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Правовые аспекты реализации проекта (0-5 баллов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z367" w:id="155"/>
-[...15 lines deleted...]
-      5) Правовые аспекты реализации проекта (0-5 баллов):</w:t>
+    <w:bookmarkStart w:name="z368" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особые условия реализации и ограничения по проекту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z368" w:id="156"/>
-[...15 lines deleted...]
-      особые условия реализации и ограничения по проекту;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правовые риски (налоговые задолженности, судебные разбирательства, аффилированность, нахождение в ограничивающих деятельность юридического лица реестрах, утвержденных уполномоченными государственными органами и т.д.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z369" w:id="157"/>
-[...15 lines deleted...]
-      правовые риски (налоговые задолженности, судебные разбирательства, аффилированность, нахождение в ограничивающих деятельность юридического лица реестрах, утвержденных уполномоченными государственными органами и т.д.);</w:t>
+    <w:bookmarkStart w:name="z370" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) текущее финансовое состояние заявителя (0-5 баллов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z370" w:id="158"/>
-[...15 lines deleted...]
-      6) текущее финансовое состояние заявителя (0-5 баллов):</w:t>
+    <w:bookmarkStart w:name="z371" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень ликвидности активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z371" w:id="159"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="160"/>
+    <w:bookmarkStart w:name="z372" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       коэффициент финансовой зависимости; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z373" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      показатель возврата инвестиций (за последний отчетный год).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z373" w:id="161"/>
-[...15 lines deleted...]
-      показатель возврата инвестиций (за последний отчетный год).</w:t>
+    <w:bookmarkStart w:name="z374" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксперты проводят экспертизу проекта по следующим направлениям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z374" w:id="162"/>
-[...15 lines deleted...]
-      Эксперты проводят экспертизу проекта по следующим направлениям:</w:t>
+    <w:bookmarkStart w:name="z375" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) технологическая экспертиза проводится с целью установления преимуществ по сравнению с аналогами, технической реализуемости и технологической целесообразности проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z375" w:id="163"/>
-[...15 lines deleted...]
-      1) технологическая экспертиза проводится с целью установления преимуществ по сравнению с аналогами, технической реализуемости и технологической целесообразности проекта;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансово-экономическая экспертиза проводится с целью оценки рынка, экономической целесообразности проекта, критериев конкурентоспособности, маркетинговой стратегии, распределения работ заявленным срокам, объему и содержанию работ, и запрашиваемой сумме финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z376" w:id="164"/>
-[...15 lines deleted...]
-      2) финансово-экономическая экспертиза проводится с целью оценки рынка, экономической целесообразности проекта, критериев конкурентоспособности, маркетинговой стратегии, распределения работ заявленным срокам, объему и содержанию работ, и запрашиваемой сумме финансирования;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) правовая экспертиза проводится с целью всестороннего правового анализа содержания представленных документов на предмет соответствия действующему законодательству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z377" w:id="165"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="166"/>
+    <w:bookmarkStart w:name="z378" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Технологическая, финансово-экономическая и правовая экспертизы проводятся по проектам одновременно. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z379" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный институт формирует перечень внешних отечественных и зарубежных экспертов и экспертных организаций, в том числе на основании рекомендаций Национальной палаты предпринимателей Республики Казахстан "Атамекен", отраслевых ассоциаций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z379" w:id="167"/>
-[...15 lines deleted...]
-      3. Национальный институт формирует перечень внешних отечественных и зарубежных экспертов и экспертных организаций, в том числе на основании рекомендаций Национальной палаты предпринимателей Республики Казахстан "Атамекен", отраслевых ассоциаций.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При привлечении экспертов для проведения экспертизы заявок с каждым экспертом национальный институт заключают договор на оказание экспертных услуг, форма которого регулируется актами национального института.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z380" w:id="168"/>
-[...15 lines deleted...]
-      4. При привлечении экспертов для проведения экспертизы заявок с каждым экспертом национальный институт заключают договор на оказание экспертных услуг, форма которого регулируется актами национального института.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порядок проведения экспертизы и форма оценочного листа регламентируются актом национального института.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z381" w:id="169"/>
-[...15 lines deleted...]
-      5. Порядок проведения экспертизы и форма оценочного листа регламентируются актом национального института.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Не допускается проведение оценки заявки экспертом, принимавшим непосредственное участие в ее подготовке, а также являющимся аффилированным с заявителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z382" w:id="170"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11811,68 +11639,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z385" w:id="171"/>
+    <w:bookmarkStart w:name="z385" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бизнес-план проекта по структуре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11887,607 +11715,607 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 24.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z386" w:id="172"/>
+    <w:bookmarkStart w:name="z386" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Краткая характеристика заявителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z387" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование заявителя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z387" w:id="173"/>
-[...15 lines deleted...]
-      1) наименование заявителя;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организационно-правовая форма, дата государственной регистрации (перерегистрация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z388" w:id="174"/>
-[...15 lines deleted...]
-      2) организационно-правовая форма, дата государственной регистрации (перерегистрация);</w:t>
+    <w:bookmarkStart w:name="z389" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководитель организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z389" w:id="175"/>
-[...15 lines deleted...]
-      3) руководитель организации;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адрес, телефон, факс, электронная почта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z390" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="177"/>
+    <w:bookmarkStart w:name="z391" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) описание основных направлений деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z392" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) опыт работы в отрасли;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z392" w:id="178"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="179"/>
+    <w:bookmarkStart w:name="z393" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) текущее организационное состояние; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z394" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) краткий отчет о финансово-хозяйственной деятельности за последний отчетный период.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z394" w:id="180"/>
-[...15 lines deleted...]
-      8) краткий отчет о финансово-хозяйственной деятельности за последний отчетный период.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Краткая характеристика проекта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z395" w:id="181"/>
-[...15 lines deleted...]
-      2. Краткая характеристика проекта:</w:t>
+    <w:bookmarkStart w:name="z396" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) название проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z396" w:id="182"/>
-[...15 lines deleted...]
-      1) название проекта;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) суть проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z397" w:id="183"/>
-[...15 lines deleted...]
-      2) суть проекта;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предпосылки для инициации проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z398" w:id="184"/>
-[...15 lines deleted...]
-      3) предпосылки для инициации проекта;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) команда проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z399" w:id="185"/>
-[...15 lines deleted...]
-      4) команда проекта;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) место реализации проекта (область, район);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z400" w:id="186"/>
-[...15 lines deleted...]
-      5) место реализации проекта (область, район);</w:t>
+    <w:bookmarkStart w:name="z401" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предполагаемая к выпуску продукция либо эффект от внедрения приобретаемой технологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z401" w:id="187"/>
-[...15 lines deleted...]
-      6) предполагаемая к выпуску продукция либо эффект от внедрения приобретаемой технологии;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) текущий статус проекта, включая стадию развития продукта (с приложением подтверждающих документов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z402" w:id="188"/>
-[...15 lines deleted...]
-      7) текущий статус проекта, включая стадию развития продукта (с приложением подтверждающих документов);</w:t>
+    <w:bookmarkStart w:name="z403" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) особые условия реализации и ограничения по проекту: наличие лицензий (если вид деятельности относится к лицензируемым), патентов, разрешений, наличие экспортных и импортных квот, ограничения и рекомендации по рынкам сбыта и сырья, водо-, энергоснабжению, транспорту, связи, возможности утилизации отходов, потребности в иностранной рабочей силе, требования к экологической чистоте технологических процессов и других;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z403" w:id="189"/>
-[...15 lines deleted...]
-      8) особые условия реализации и ограничения по проекту: наличие лицензий (если вид деятельности относится к лицензируемым), патентов, разрешений, наличие экспортных и импортных квот, ограничения и рекомендации по рынкам сбыта и сырья, водо-, энергоснабжению, транспорту, связи, возможности утилизации отходов, потребности в иностранной рабочей силе, требования к экологической чистоте технологических процессов и других;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) стоимость реализации проекта, источники финансирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z404" w:id="190"/>
-[...15 lines deleted...]
-      9) стоимость реализации проекта, источники финансирования:</w:t>
+    <w:bookmarkStart w:name="z405" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      собственные средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z405" w:id="191"/>
-[...15 lines deleted...]
-      собственные средства;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инновационный грант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z406" w:id="192"/>
-[...15 lines deleted...]
-      инновационный грант;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заемные средства (кредиты или привлеченные средства хозяйствующих субъектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z407" w:id="193"/>
-[...15 lines deleted...]
-      заемные средства (кредиты или привлеченные средства хозяйствующих субъектов);</w:t>
+    <w:bookmarkStart w:name="z408" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сроки реализации проекта – месяцев (не более 36 (тридцать шесть месяцев);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z408" w:id="194"/>
-[...15 lines deleted...]
-      10) сроки реализации проекта – месяцев (не более 36 (тридцать шесть месяцев);</w:t>
+    <w:bookmarkStart w:name="z409" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) смета расходов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z409" w:id="195"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="196"/>
+          <w:bookmarkStart w:name="z410" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Затраты на выполнение работ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12818,80 +12646,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="197"/>
+          <w:bookmarkStart w:name="z426" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Затраты – Всего:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13095,80 +12923,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="198"/>
+          <w:bookmarkStart w:name="z435" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в том числе по статьям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13372,80 +13200,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z444" w:id="199"/>
+          <w:bookmarkStart w:name="z444" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>затраты за счет других источников финансирования - Всего:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13649,80 +13477,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="200"/>
+          <w:bookmarkStart w:name="z453" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из них:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13926,80 +13754,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="201"/>
+          <w:bookmarkStart w:name="z462" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Собственные средства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14203,80 +14031,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z471" w:id="202"/>
+          <w:bookmarkStart w:name="z471" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Прочие (указать какие)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14460,163 +14288,163 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z480" w:id="203"/>
+    <w:bookmarkStart w:name="z480" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По каждой из статей затрат заявитель указывает источники данных, использованных в расчетах, расшифровку ценообразования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z481" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) календарный план реализации проекта:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z481" w:id="204"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="205"/>
+          <w:bookmarkStart w:name="z482" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14740,80 +14568,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="206"/>
+          <w:bookmarkStart w:name="z488" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15082,201 +14910,201 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="207"/>
+    <w:bookmarkStart w:name="z500" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В проекте календарного плана указывается не более 3-х этапов реализации проекта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z501" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Маркетинговый раздел:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z501" w:id="208"/>
-[...15 lines deleted...]
-      3. Маркетинговый раздел:</w:t>
+    <w:bookmarkStart w:name="z502" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) описание продукции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z502" w:id="209"/>
-[...15 lines deleted...]
-      1) описание продукции:</w:t>
+    <w:bookmarkStart w:name="z503" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) наименование предлагаемой к выпуску продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z503" w:id="210"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="211"/>
+          <w:bookmarkStart w:name="z504" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование товаров (услуг)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15328,80 +15156,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="212"/>
+          <w:bookmarkStart w:name="z508" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15445,80 +15273,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z512" w:id="213"/>
+          <w:bookmarkStart w:name="z512" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15542,685 +15370,685 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z516" w:id="214"/>
+    <w:bookmarkStart w:name="z516" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) функциональное назначение и область применения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z517" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) основные технические, эстетические и другие характеристики продукции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z517" w:id="215"/>
-[...15 lines deleted...]
-      1-3) основные технические, эстетические и другие характеристики продукции;</w:t>
+    <w:bookmarkStart w:name="z518" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) показатели технологичности продукции (эксплуатационные и другие качества);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z518" w:id="216"/>
-[...15 lines deleted...]
-      1-4) показатели технологичности продукции (эксплуатационные и другие качества);</w:t>
+    <w:bookmarkStart w:name="z519" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) соответствие государственным стандартам и нормативам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z519" w:id="217"/>
-[...15 lines deleted...]
-      1-5) соответствие государственным стандартам и нормативам;</w:t>
+    <w:bookmarkStart w:name="z520" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-6) стоимостная характеристика (на единицу продукции - себестоимость, оптовая цена, розничная цена);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z520" w:id="218"/>
-[...15 lines deleted...]
-      1-6) стоимостная характеристика (на единицу продукции - себестоимость, оптовая цена, розничная цена);</w:t>
+    <w:bookmarkStart w:name="z521" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-7) сведения о патентно-лицензионной защите, авторских правах, торговых знаках и других объектах интеллектуальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z521" w:id="219"/>
-[...15 lines deleted...]
-      1-7) сведения о патентно-лицензионной защите, авторских правах, торговых знаках и других объектах интеллектуальной собственности.</w:t>
+    <w:bookmarkStart w:name="z522" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание рынков сбыта (экспортный и внутренний):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z522" w:id="220"/>
-[...15 lines deleted...]
-      2) описание рынков сбыта (экспортный и внутренний):</w:t>
+    <w:bookmarkStart w:name="z523" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) описание основных компаний, работающих в данном сегменте рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z523" w:id="221"/>
-[...15 lines deleted...]
-      2-1) описание основных компаний, работающих в данном сегменте рынка;</w:t>
+    <w:bookmarkStart w:name="z524" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) описание продукции, предлагаемой компаниями-конкурентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z524" w:id="222"/>
-[...15 lines deleted...]
-      2-2) описание продукции, предлагаемой компаниями-конкурентами;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) характерные признаки рынка, его подробная сегментация (территориальная, демографическая и другие), выделение рыночной ниши;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z525" w:id="223"/>
-[...15 lines deleted...]
-      2-3) характерные признаки рынка, его подробная сегментация (территориальная, демографическая и другие), выделение рыночной ниши;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) количественные характеристики рынка (годовые объемы в натуральном и денежном выражении, тенденции к росту/падению спроса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z526" w:id="224"/>
-[...15 lines deleted...]
-      2-4) количественные характеристики рынка (годовые объемы в натуральном и денежном выражении, тенденции к росту/падению спроса);</w:t>
+    <w:bookmarkStart w:name="z527" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) обоснование потенциальной доли рынка, которую способна занять продукция компании (TAM (Total Addressable Market) – общий объем целевого рынка; SOM (Serviceable &amp; Obtainable Market) – реально достижимый объем рынка; SAM (Served/Serviceable Available Market) – доступный объем рынка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z527" w:id="225"/>
-[...15 lines deleted...]
-      2-5) обоснование потенциальной доли рынка, которую способна занять продукция компании (TAM (Total Addressable Market) – общий объем целевого рынка; SOM (Serviceable &amp; Obtainable Market) – реально достижимый объем рынка; SAM (Served/Serviceable Available Market) – доступный объем рынка);</w:t>
+    <w:bookmarkStart w:name="z528" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-6) второстепенные рынки (связанные с основным рынком по территориальному, сезонному и другим признакам);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z528" w:id="226"/>
-[...15 lines deleted...]
-      2-6) второстепенные рынки (связанные с основным рынком по территориальному, сезонному и другим признакам);</w:t>
+    <w:bookmarkStart w:name="z529" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-7) основные тенденции на исследуемых рынках, ожидаемые изменения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z529" w:id="227"/>
-[...15 lines deleted...]
-      2-7) основные тенденции на исследуемых рынках, ожидаемые изменения;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-8) наличие договоренностей с потенциальными потребителями продукции и документы, подтверждающие готовность приобретать продукцию (протоколы намерений, предварительные договоры поставки, договоры поставки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z530" w:id="228"/>
-[...15 lines deleted...]
-      2-8) наличие договоренностей с потенциальными потребителями продукции и документы, подтверждающие готовность приобретать продукцию (протоколы намерений, предварительные договоры поставки, договоры поставки;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-9) нормативно-правовое поле, наличие нормативных документов, особых требований, способы их удовлетворения, связанные с этим издержки и временные затраты. Прогноз изменения нормативно-правового регулирования данного рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z531" w:id="229"/>
-[...15 lines deleted...]
-      2-9) нормативно-правовое поле, наличие нормативных документов, особых требований, способы их удовлетворения, связанные с этим издержки и временные затраты. Прогноз изменения нормативно-правового регулирования данного рынка;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-10) наличие факторов, обеспечивающих существенное влияние на успешную реализацию продукции на данном рынке (ценовая политика, превосходство продукции по техническим характеристикам, репутация на рынке, отношения с контрагентами, трудовой коллектив, нерядовые качества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z532" w:id="230"/>
-[...15 lines deleted...]
-      2-10) наличие факторов, обеспечивающих существенное влияние на успешную реализацию продукции на данном рынке (ценовая политика, превосходство продукции по техническим характеристикам, репутация на рынке, отношения с контрагентами, трудовой коллектив, нерядовые качества;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ рисков:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z533" w:id="231"/>
-[...15 lines deleted...]
-      3) анализ рисков:</w:t>
+    <w:bookmarkStart w:name="z534" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) описание применяемой методологии оценки рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z534" w:id="232"/>
-[...15 lines deleted...]
-      3-1) описание применяемой методологии оценки рисков;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) идентификация рисков, в разрезе: планируемых этапов жизни проекта; виды риска (финансовый, технический, юридический, коммерческий, производственный, организационный); характер последствий (допустимый, критический, катастрофический); по характеру учета (внутренний, внешний);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z535" w:id="233"/>
-[...15 lines deleted...]
-      3-2) идентификация рисков, в разрезе: планируемых этапов жизни проекта; виды риска (финансовый, технический, юридический, коммерческий, производственный, организационный); характер последствий (допустимый, критический, катастрофический); по характеру учета (внутренний, внешний);</w:t>
+    <w:bookmarkStart w:name="z536" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) ранжирование рисков по степени влияния и вероятности наступления, и формирование карты рисков (с применением метода "анализ чувствительности");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z536" w:id="234"/>
-[...15 lines deleted...]
-      3-3) ранжирование рисков по степени влияния и вероятности наступления, и формирование карты рисков (с применением метода "анализ чувствительности");</w:t>
+    <w:bookmarkStart w:name="z537" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-4) меры профилактики рисков (с отражением стоимости их реализации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z537" w:id="235"/>
-[...15 lines deleted...]
-      3-4) меры профилактики рисков (с отражением стоимости их реализации).</w:t>
+    <w:bookmarkStart w:name="z538" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Технический раздел:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z538" w:id="236"/>
-[...15 lines deleted...]
-      4. Технический раздел:</w:t>
+    <w:bookmarkStart w:name="z539" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) краткое описание технологии проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z539" w:id="237"/>
-[...15 lines deleted...]
-      1) краткое описание технологии проекта;</w:t>
+    <w:bookmarkStart w:name="z540" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обоснование выбора технологического решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z540" w:id="238"/>
-[...15 lines deleted...]
-      2) обоснование выбора технологического решения;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сопутствующая инфраструктура и транспортные возможности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z541" w:id="239"/>
-[...15 lines deleted...]
-      3) сопутствующая инфраструктура и транспортные возможности.</w:t>
+    <w:bookmarkStart w:name="z542" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Факторы, определяющие объем производства товаров (услуг) по проекту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z542" w:id="240"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z543" w:id="241"/>
+    <w:bookmarkStart w:name="z543" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сравнительный анализ альтернативных решений по техническим и стоимостным характеристикам (технический уровень и стоимость предлагаемых для производства товаров, услуг в сопоставлении с аналогами, ссылки на источник информации): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="242"/>
+          <w:bookmarkStart w:name="z544" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование показателей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16674,430 +16502,430 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="243"/>
+    <w:bookmarkStart w:name="z564" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Обеспечение ресурсами:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z565" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сырье и материалы: перечень видов используемого сырья и материалов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z565" w:id="244"/>
-[...15 lines deleted...]
-      1) сырье и материалы: перечень видов используемого сырья и материалов;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оборудование и комплектующие: перечень необходимого оборудования и комплектующих, и основные технические характеристики к ним; новизна оборудования и технологии; стоимость оборудования и комплектующих с учетом транспортных расходов, налоговых обязательств, таможенных пошлин, монтажных и пусконаладочных работ; обоснование необходимости выбора поставщика оборудования и комплектующих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z566" w:id="245"/>
-[...15 lines deleted...]
-      2) оборудование и комплектующие: перечень необходимого оборудования и комплектующих, и основные технические характеристики к ним; новизна оборудования и технологии; стоимость оборудования и комплектующих с учетом транспортных расходов, налоговых обязательств, таможенных пошлин, монтажных и пусконаладочных работ; обоснование необходимости выбора поставщика оборудования и комплектующих;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) накладные расходы: перечень накладных расходов; стоимость накладных расходов; обоснование необходимости и выбора поставщиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z567" w:id="246"/>
-[...15 lines deleted...]
-      3) накладные расходы: перечень накладных расходов; стоимость накладных расходов; обоснование необходимости и выбора поставщиков;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производственный персонал: наличие кадров с необходимой квалификацией; анализ рынка специалистов, требуемой квалификации; описание источников и стоимости обеспечения персоналом, требуемой квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z568" w:id="247"/>
-[...15 lines deleted...]
-      4) производственный персонал: наличие кадров с необходимой квалификацией; анализ рынка специалистов, требуемой квалификации; описание источников и стоимости обеспечения персоналом, требуемой квалификации.</w:t>
+    <w:bookmarkStart w:name="z569" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Финансовый раздел</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z569" w:id="248"/>
-[...15 lines deleted...]
-      5. Финансовый раздел</w:t>
+    <w:bookmarkStart w:name="z570" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер и структура финансирования проекта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z570" w:id="249"/>
-[...15 lines deleted...]
-      Размер и структура финансирования проекта:</w:t>
+    <w:bookmarkStart w:name="z571" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) структура финансирования по источникам и компонентам: собственные средства; инновационный грант; заемные средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z571" w:id="250"/>
-[...15 lines deleted...]
-      1) структура финансирования по источникам и компонентам: собственные средства; инновационный грант; заемные средства;</w:t>
+    <w:bookmarkStart w:name="z572" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комментарии и пояснения к формированию финансовой модели проекта: производственная программа; прогноз объемов реализации в денежном выражении; расчет себестоимости продукции и затрат на реализацию; прогнозный отчет о доходах и расходах; прогнозный отчет о движении денежных средств; прогноз точки безубыточности проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z572" w:id="251"/>
-[...15 lines deleted...]
-      2) комментарии и пояснения к формированию финансовой модели проекта: производственная программа; прогноз объемов реализации в денежном выражении; расчет себестоимости продукции и затрат на реализацию; прогнозный отчет о доходах и расходах; прогнозный отчет о движении денежных средств; прогноз точки безубыточности проекта;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) комментарии и пояснения к формированию финансово-экономических показателей: чистый дисконтированный доход (NPV) за жизненный цикл проекта; внутренняя норма доходности (IRR) за жизненный цикл проекта; срок окупаемости проекта (простой и дисконтированный); простая норма прибыли (рентабельность) на каждый года жизни проекта; уплачиваемые налоги, таможенные пошлины и платежи в бюджет по видам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z573" w:id="252"/>
-[...15 lines deleted...]
-      3) комментарии и пояснения к формированию финансово-экономических показателей: чистый дисконтированный доход (NPV) за жизненный цикл проекта; внутренняя норма доходности (IRR) за жизненный цикл проекта; срок окупаемости проекта (простой и дисконтированный); простая норма прибыли (рентабельность) на каждый года жизни проекта; уплачиваемые налоги, таможенные пошлины и платежи в бюджет по видам.</w:t>
+    <w:bookmarkStart w:name="z574" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Экологический раздел</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z574" w:id="253"/>
-[...15 lines deleted...]
-      6. Экологический раздел</w:t>
+    <w:bookmarkStart w:name="z575" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соответствие технологии проекта стандартам и нормативам по воздействию на окружающую среду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z575" w:id="254"/>
-[...15 lines deleted...]
-      Соответствие технологии проекта стандартам и нормативам по воздействию на окружающую среду.</w:t>
+    <w:bookmarkStart w:name="z576" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социально-экономический раздел:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z576" w:id="255"/>
-[...15 lines deleted...]
-      7. Социально-экономический раздел:</w:t>
+    <w:bookmarkStart w:name="z577" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие проекта потребностям экономики страны (государственным программам и другим документам);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z577" w:id="256"/>
-[...15 lines deleted...]
-      1) соответствие проекта потребностям экономики страны (государственным программам и другим документам);</w:t>
+    <w:bookmarkStart w:name="z578" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) увеличение выпуска продовольственных товаров и непродовольственных товаров народного потребления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z578" w:id="257"/>
-[...15 lines deleted...]
-      2) увеличение выпуска продовольственных товаров и непродовольственных товаров народного потребления;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) импортозамещение (объем и стоимость замещаемого импорта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z579" w:id="258"/>
-[...15 lines deleted...]
-      3) импортозамещение (объем и стоимость замещаемого импорта);</w:t>
+    <w:bookmarkStart w:name="z580" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) увеличение экспорта (объем и стоимость экспорта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z580" w:id="259"/>
-[...15 lines deleted...]
-      4) увеличение экспорта (объем и стоимость экспорта);</w:t>
+    <w:bookmarkStart w:name="z581" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание новых рабочих мест.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z581" w:id="260"/>
-[...15 lines deleted...]
-      5) создание новых рабочих мест.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z582" w:id="260"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17154,55 +16982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17524,35 +17352,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>