--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24bc7d8" w14:textId="24bc7d8">
+    <w:p w14:paraId="53ebaa3" w14:textId="53ebaa3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,51 +133,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и подпунктом 4) пункта 1 </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -192,71 +192,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 305</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -837,140 +837,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выдачи лицензии для занятия деятельностью в сфере ветеринарии (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила выдачи лицензии для занятия деятельностью в сфере ветеринарии разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах), подпунктом 4) пункта 1 </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах), подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок выдачи лицензии для занятия деятельностью в сфере ветеринарии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 305</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1059,94 +1059,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подвид лицензируемого вида деятельности – конкретизация соответствующего лицензируемого вида деятельности в рамках одной лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      5) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме; </w:t>
+      6) платежный шлюз "цифрового правительства" (далее – ПШЭП) – цифровой объект, автоматизирующий процессы передачи информации о проведении платежей в рамках оказания возмездных услуг; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      7) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лицензированию в сфере ветеринарии подлежат следующие виды деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1257,296 +1319,278 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдача лицензии на занятие деятельностью по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения – местными исполнительными органами областей, городов республиканского значения, столицы (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Перечень основных требований к оказанию государственной услуги "Выдача лицензии для занятия деятельностью в сфере ветеринарии" указан в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Перечень основных требований к оказанию государственной услуги "Выдача лицензии для занятия деятельностью в сфере ветеринарии" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z522" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z523" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При сдаче услугополучателем всех необходимых документов через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z524" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ветеринарно-санитарном заключении, о лицензии, об оплате в бюджет лицензионного сбора (в случае оплаты через ПШЭП), услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ветеринарно-санитарном заключении, о лицензии, об оплате в бюджет лицензионного сбора (в случае оплаты через ПШЭП), услугодатель получает из государственных цифровых систем используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется в соответствии цифровым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник канцелярии услугодателя в день поступления осуществляет регистрацию документов, указанных в пункте 8 Перечня, и направляет их руководителю услугодателя, которым назначается ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z526" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z526" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1565,130 +1609,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, указанных в пункте 8 Перечня, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z527" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z527" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов, и (или) представления документов с истекшим сроком действия, услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z528" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z528" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем полного пакета документов, ответственный работник услугодателя в течение 2 (двух) рабочих дней со дня регистрации документов направляет запрос в соответствующее территориальное подразделение ведомства через портал для получения заключения о соответствии или несоответствии услугополучателя квалификационным требованиям, предъявляемым к деятельности в области ветеринарии, и перечню документов, подтверждающих соответствие им, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 7-1/69 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10898) (далее – квалификационные требования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1707,90 +1751,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Работник территориального подразделения ведомства и (или) работник услугодателя в течение 2 (двух) рабочих дней с момента поступления запроса осуществляет разрешительный контроль соответствия услугополучателя квалификационным требованиям, по результатам которого составляет заключение о соответствии или несоответствии услугополучателя квалификационным требованиям в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z529" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z529" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение о соответствии или несоответствии услугополучателя квалификационным требованиям подписывается работником территориального подразделения ведомства и (или) работником услугодателя и услугополучателем, и предоставляется услугодателю через портал в форме электронного документа, удостоверенного ЭЦП руководителя территориального подразделения ведомства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1809,51 +1853,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. С момента получения заключения о соответствии услугополучателя квалификационным требованиям ответственный работник услугодателя в течение 1 (одного) рабочего дня оформляет государственную лицензию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1868,171 +1912,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и (или) приложение к государственной лицензии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z530" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z530" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в выдаче лицензии и (или) приложения к лицензии, ответственный работник услугодателя уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии и (или) приложения к лицензии, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z531" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z531" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z532" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z532" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель принимает решение о выдаче лицензии и (или) приложения к лицензии либо о мотивированном отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z533" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z533" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная лицензия и (или) приложение к государственной лицензии или мотивированный отказ в оказании государственной услуги направляются посредством портала в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2051,90 +2095,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Общий срок оказания государственной услуги при выдаче лицензии и (или) приложения к лицензии составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основания для отказа в оказании государственной услуги по выдаче лицензии и (или) приложения к лицензии указаны в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2153,366 +2197,488 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок переоформления лицензии для занятия деятельностью в сфере ветеринарии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Переоформление лицензии и (или) приложения к лицензии осуществляется в случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реорганизации юридического лица-лицензиата в формах слияния, преобразования, присоединения юридического лица-лицензиата к другому юридическому лицу, выделения и разделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования и (или) места нахождения юридического лица-лицензиата (в случае указания адреса в лицензии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона о разрешениях и уведомлениях, в случае изменения наименования вида и (или) подвида деятельности, для которых введен разрешительный порядок, лицензиат имеет право подать заявление о переоформлении лицензии и (или) приложения к лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переоформление лицензии и (или) приложения к лицензии не осуществляется в случаях, указанных в подпунктах 2) и 4) части первой настоящего пункта настоящих Правил, если изменения юридического адреса индивидуального предпринимателя-лицензиата, адреса места нахождения юридического лица-лицензиата произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 8 декабря 1993 года "Об административно-территориальном устройстве Республики Казахстан". Такие изменения адреса лицензиатов осуществляются посредством интеграции государственных информационных систем.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+        <w:t xml:space="preserve"> Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан". Такие изменения адреса лицензиатов осуществляются посредством интеграции государственных цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для переоформления лицензии и (или) приложения к лицензии услугополучатель направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2531,71 +2697,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При переоформлении лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в формах выделения и разделения заявление о переоформлении лицензии и (или) приложения к лицензии подается в течение 30 (тридцати) календарных дней с момента завершения реорганизации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При переоформлении лицензии и (или) приложения к лицензии услугодатель не проверяет соответствие услугополучателя квалификационным требованиям, если иное не установлено законами Республики Казахстан, за исключением переоформления по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2610,112 +2776,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 34 Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При переоформлении лицензии и (или) приложения к лицензии ответственный работник услугодателя в течение 3 (трех) рабочих дней с момента подачи документов проверяет полноту и (или) надлежащее оформление представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z534" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z534" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредставления или ненадлежащего оформления документов, указанных в пункте 8 Перечня, ответственный работник услугодателя готовит мотивированный отказ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z535" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z535" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем полного пакета документов, ответственный работник услугодателя переоформляет государственную лицензию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2730,51 +2896,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и (или) приложение к государственной лицензии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2793,51 +2959,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В случае реорганизации юридического лица-лицензиата в формах выделения и разделения, ответственный работник услугодателя направляет запрос в соответствующее территориальное подразделение ведомства для получения заключения о соответствии или несоответствии услугополучателя квалификационным требованиям в порядке, предусмотренном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2852,52 +3018,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании заключения о соответствии или несоответствии услугополучателя квалификационным требованиям ответственный работник услугодателя переоформляет государственную лицензию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2932,131 +3098,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо направляет мотивированный отказ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z536" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z536" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок оказания государственной услуги при переоформлении лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в форме выделения или разделения составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z519" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z519" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-1. При выявлении оснований для отказа в переоформлении лицензии и (или) приложения к лицензии, услугодатель уведомляет услугополучателя о предварительном решении об отказе в переоформлении лицензии и (или) приложения к лицензии, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению, и проводит процедуру заслушивания в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z537" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z537" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о переоформлении лицензии и (или) приложения к лицензии либо о мотивированном отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3075,70 +3241,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Основания для отказа в оказании государственной услуги при переоформлении лицензии и (или) приложения к лицензии указаны в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3157,70 +3323,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В случае если лицензия и (или) приложение к лицензии были выданы ранее в бумажной форме, услугополучатель по заявлению переводит их в электронный формат и получает электронную форму лицензии и (или) приложения к лицензии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3239,128 +3405,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги подается на имя руководителя услугодателя, уполномоченного органа в области ветеринарии (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z538" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z538" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК, услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3379,270 +3545,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z520" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z520" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z521" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z521" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z539" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z539" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаи продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причины продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z540" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z540" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3783,136 +3949,116 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для занятия деятельностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере ветеринарии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z541" w:id="80"/>
+    <w:bookmarkStart w:name="z541" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии для занятия деятельностью в сфере ветеринарии"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 305</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4172,51 +4318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4416,51 +4562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4606,201 +4752,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается физическим и юридическим лицам (далее – услугополучатель) на платной основе.</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> статьи 616 Налогового кодекса Республики Казахстан составляет: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>1) за выдачу лицензии – 6 (шесть) месячных расчетных показателей;</w:t>
+              <w:t xml:space="preserve">
+При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в области ветеринарии, который в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 616 Налогового кодекса Республики Казахстан составляет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) за переоформление лицензии – 10 (десять) процентов от ставки сбора за выдачу лицензии.</w:t>
+1) за выдачу лицензии – 6 (шесть) месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
+2) за переоформление лицензии – 10 (десять) процентов от ставки сбора за выдачу лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "цифрового правительства" (далее – ПШЭП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5035,110 +5159,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения лицензии и (или) приложения к лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+              <w:t>
+1) заявление физического лица для получения лицензии и (или) приложения к лицензии по форме согласно приложению 1 к настоящему Перечню в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+заявление юридического лица для получения лицензии и (или) приложения к лицензии по форме согласно приложению 2 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронная копия документа, подтверждающего оплату в бюджет лицензионного сбора за право занятия деятельностью в области ветеринарии, за исключением случаев оплаты через ПШЭП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5150,479 +5234,339 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) электронная форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения, согласно приложению к квалификационным требованиям и перечню документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 7-1/69 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10898) (далее – Приказ); </w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 7-1/69 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10898) (далее – Приказ); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+электронная форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения, согласно приложению к квалификационным требованиям и перечню документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения, утвержденным Приказом.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для переоформления лицензии и (или) приложения к лицензии, кроме случаев реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+1) заявление физического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 3 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 4 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронная копия документа, подтверждающего уплату лицензионного сбора, за исключением оплаты через ПШЭП (не требуется при переоформлении приложения к лицензии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
+3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для переоформления лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+1) заявление физического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 3 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+              <w:t>
+заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 4 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронная копия документа, подтверждающего оплату в бюджет лицензионного сбора, за исключением случаев оплаты через ПШЭП (не требуется при переоформлении приложения к лицензии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах;</w:t>
+3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>
+5) электронная форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения, согласно приложению к квалификационным требованиям и перечню документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения, утвержденным Приказом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+электронная форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения, согласно приложению к квалификационным требованиям и перечню документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения, утвержденным Приказом.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ветеринарно-санитарном заключении, о лицензии, об оплате в бюджет лицензионного сбора (в случае оплаты через ПШЭП), услугодатель получает из соответствующих государственных информационных систем через ПШЭП либо электронный документ из сервиса цифровых документов.</w:t>
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ветеринарно-санитарном заключении, о лицензии, об оплате в бюджет лицензионного сбора (в случае оплаты через ПШЭП), услугодатель получает из государственных цифровых систем через ПШЭП либо цифровой документ из сервиса цифровых документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не допускается истребование от услугополучателей документов, которые могут быть получены из информационных систем.</w:t>
+Не допускается истребование от услугополучателей документов, которые могут быть получены из цифровых систем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5726,72 +5670,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) не внесен лицензионный сбор;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>
+3) услугополучатель не соответствует квалификационным требованиям, предъявляемым к деятельности в области ветеринарии, и перечню документов, подтверждающих соответствие им, утвержденным Приказом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6004,51 +5928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра: 1414, 8 (7172) 701 998.</w:t>
+Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единного контакт-центра: 1414, 8 (7172) 701 998.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6118,90 +6042,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню основных требований</w:t>
+              <w:t>к Перечню основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к оказанию государственной услуги</w:t>
+              <w:t>требований к оказанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Выдача лицензии для занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельностью в сфере ветеринарии"</w:t>
+              <w:t>деятельностью в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6228,460 +6178,456 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от ______________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>идентификационный номер)</w:t>
+        <w:t>от _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес местожительства физического лица _____________________________</w:t>
-[...118 lines deleted...]
-        <w:t>Банковский счет ____________________________________________________</w:t>
+        <w:t>Адрес местожительства физического лица ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>номер дома/здания (стационарного помещения)</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6790,102 +6736,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучатель согласен на использование персональных данных ограниченного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>доступа, составляющих охраняемую законом тайну, содержащихся</w:t>
-[...50 lines deleted...]
-        <w:t>____________________________ _____________________________________</w:t>
+        <w:t>доступа, составляющих охраняемую законом тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Физическое лицо _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6968,90 +6914,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню основных требований</w:t>
+              <w:t>к Перечню основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к оказанию государственной услуги</w:t>
+              <w:t>требований к оказанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Выдача лицензии для занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельностью в сфере ветеринарии"</w:t>
+              <w:t>деятельностью в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7078,171 +7050,167 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В _____________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+      В _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от _____________________________________________________________</w:t>
+        <w:t>от _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица (в том числе иностранного юридического лица), бизнес-</w:t>
-[...16 lines deleted...]
-        <w:t>идентификационный номер филиала или представительства иностранного</w:t>
+        <w:t>юридического лица (в том числе иностранного юридического лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер филиала или представительства иностранного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица – в случае отсутствия бизнес-идентификационного номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7266,612 +7234,612 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, страна (для иностранного юридического лица), область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/здания (стационарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес филиала или представительства иностранного юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, страна (для иностранного юридического лица), область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/здания (стационарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателю не запрещено судом заниматься лицензируемым видом и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель согласен на использование персональных данных ограниченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доступа, составляющих охраняемую законом тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>_________________________________________________________________</w:t>
-      </w:r>
-[...559 lines deleted...]
-        <w:t>____________________________ ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7954,90 +7922,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню основных требований</w:t>
+              <w:t>к Перечню основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к оказанию государственной услуги</w:t>
+              <w:t>требований к оказанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача лицензии для занятия</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельностью в сфере ветеринарии"</w:t>
+              <w:t>"Выдача лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для занятия деятельностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в сфере ветеринарии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8064,857 +8058,847 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от ____________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>идентификационный номер)</w:t>
+        <w:t>от _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу переоформить лицензию и (или) приложение к лицензии _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(нужное подчеркнуть) №___ от _________ 20___ года, выданную(ое)(ых)</w:t>
+        <w:t>(нужное подчеркнуть) №____________ от _________ 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выданную(ое) (ых) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер(а) лицензии и (или) приложения(й) к лицензии, дата выдачи,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование лицензиара, выдавшего лицензию и (или) приложение(я)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к лицензии) на осуществление _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по следующему(им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) изменения фамилии, имени, отчества (при его наличии) физического</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица-лицензиата _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) перерегистрация индивидуального предпринимателя-лицензиата,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменение его наименования_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) перерегистрация индивидуального предпринимателя-лицензиата,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменение его юридического адреса ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) изменение наименования вида деятельности_______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...254 lines deleted...]
-        <w:t>5) изменение наименования подвида деятельности ___________________</w:t>
+        <w:t>5) изменение наименования подвида деятельности ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес местожительства физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_______________________________________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>улицы, номер дома/здания)</w:t>
-[...209 lines deleted...]
-        <w:t>лицензии и (или) приложения к лицензии;</w:t>
+        <w:t>улицы, номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучателю не запрещено судом заниматься лицензируемым видом и (или)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подвидом деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>все прилагаемые документы соответствуют действительности и являются</w:t>
-[...16 lines deleted...]
-        <w:t>действительными;</w:t>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучатель согласен на использование персональных данных ограниченного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8938,68 +8922,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в информационных системах, при выдаче лицензии и или) приложения к лицензии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Физическое лицо</w:t>
-[...16 lines deleted...]
-        <w:t>____________________________ _____________________________________</w:t>
+        <w:t>Физическое лицо __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9082,90 +9066,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню основных требований</w:t>
+              <w:t>к Перечню основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к оказанию государственной услуги</w:t>
+              <w:t>требований к оказанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Выдача лицензии для занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельностью в сфере ветеринарии"</w:t>
+              <w:t>деятельностью в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9192,88 +9202,84 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9295,68 +9301,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица (в том числе иностранного юридического лица), бизнес-</w:t>
-[...16 lines deleted...]
-        <w:t>идентификационный номер филиала или представительства иностранного</w:t>
+        <w:t>юридического лица (в том числе иностранного юридического лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер филиала или представительства иностранного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица – в случае отсутствия бизнес-идентификационного номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9397,989 +9403,989 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подчеркнуть) №__________ от "___" _________ 20___ года, выданную(ое)(ых)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер(а) лицензии и (или) приложения(й) к лицензии, дата выдачи, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензиара, выдавшего лицензию и (или) приложение(я) к лицензии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на осуществление ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по следующему(им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) реорганизация юридического лица-лицензиата в соответствии с порядком,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определенным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и уведомлениях" путем (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>слияния ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преобразования _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>присоединения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выделения ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) изменение наименования юридического лица-лицензиата ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) изменение места нахождения юридического лица-лицензиата ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) изменение наименования вида деятельности_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) изменение наименования подвида деятельности____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>почтовый индекс, страна (для иностранного юридического лица), область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес филиала или представительства иностранного юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...325 lines deleted...]
-        <w:t>4) изменение наименования вида деятельности________________________</w:t>
+        <w:t>(почтовый индекс, страна (для иностранного юридического лица), область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель не запрещено судом заниматься лицензируемым видом и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель согласен на использование персональных данных ограниченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доступа, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) изменение наименования подвида деятельности ____________________</w:t>
-[...560 lines deleted...]
-        <w:t>электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "__" _________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -10529,70 +10535,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="92"/>
+    <w:bookmarkStart w:name="z358" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1866900" cy="1231900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -10614,108 +10620,108 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z359" w:id="93"/>
+    <w:bookmarkStart w:name="z359" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          ГОСУДАРСТВЕНАЯ ЛИЦЕНЗИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z360" w:id="94"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z360" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___"___________ 20 ___ года № _____________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z361" w:id="95"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z361" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдана ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10831,309 +10837,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях") </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z362" w:id="96"/>
+      <w:bookmarkStart w:name="z362" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особые условия ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях") </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z363" w:id="97"/>
+      <w:bookmarkStart w:name="z363" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (отчуждаемость, класс разрешения) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z364" w:id="98"/>
+      <w:bookmarkStart w:name="z364" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиар ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование лицензиара) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z365" w:id="99"/>
+      <w:bookmarkStart w:name="z365" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель (уполномоченное лицо) ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество (в случае наличия) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________ подпись (для лицензий на бумажных носителях) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z366" w:id="100"/>
+    <w:bookmarkStart w:name="z366" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати (для лицензий на бумажных носителях) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z367" w:id="101"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z367" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата первичной выдачи: "___" _________ _________ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z368" w:id="102"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z368" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок действия лицензии: "___" _________ _________ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z369" w:id="103"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z369" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место выдачи ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11264,70 +11270,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="104"/>
+    <w:bookmarkStart w:name="z372" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1866900" cy="1231900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -11349,128 +11355,128 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="105"/>
+    <w:bookmarkStart w:name="z373" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              ПРИЛОЖЕНИЕ К ГОСУДАРСТВЕННОЙ ЛИЦЕНЗИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z374" w:id="106"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z374" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номер лицензии _________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z375" w:id="107"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z375" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата выдачи лицензии ________________ 20 __ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z376" w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z376" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подвид(ы) лицензируемого вида деятельности _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11504,64 +11510,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях") </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z377" w:id="109"/>
+      <w:bookmarkStart w:name="z377" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиат _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11609,329 +11615,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество (в случае наличия), индивидуальный идентификационный номер физического лица) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z378" w:id="110"/>
+      <w:bookmarkStart w:name="z378" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Производственная база и/или объект _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (местонахождение) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z379" w:id="111"/>
+      <w:bookmarkStart w:name="z379" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особые условия действия лицензии __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях")  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z380" w:id="112"/>
+      <w:bookmarkStart w:name="z380" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиар ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование органа, выдавшего приложение к лицензии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z381" w:id="113"/>
+      <w:bookmarkStart w:name="z381" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель (уполномоченное лицо) _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество (в случае наличия) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________ подпись (для приложений на бумажных носителях) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="114"/>
+    <w:bookmarkStart w:name="z382" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати (для приложений на бумажных носителях) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z383" w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z383" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номер приложения ____________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z384" w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z384" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок действия "____" __________ ______ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z385" w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z385" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата выдачи приложения ________________ 20 ____ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z386" w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z386" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место выдачи __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12139,59 +12145,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z389" w:id="119"/>
+          <w:bookmarkStart w:name="z389" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -12252,305 +12258,305 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z390" w:id="120"/>
+    <w:bookmarkStart w:name="z390" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z391" w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z391" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата выдачи: [Дата выдачи] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z392" w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z392" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Наименование услугополучателя] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z393" w:id="123"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z393" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z394" w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z394" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Область: [Область] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z395" w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z395" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Район: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z396" w:id="126"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z396" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Район] Город\населенный пункт: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z397" w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z397" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Город\населенный пункт] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[индивидуальный идентификационный номер / бизнес-идентификационный номер] [БИН/ИИН]  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="128"/>
+    <w:bookmarkStart w:name="z398" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата государственной регистрации от [Дата] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z399" w:id="129"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z399" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Причина отказа: [Причина отказа] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z400" w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z400" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z401" w:id="131"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z401" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -12572,124 +12578,124 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="132"/>
+    <w:bookmarkStart w:name="z402" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должность подписывающего] [Фамилия, имя, отчество (при его наличии)  подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13015,31 +13021,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>