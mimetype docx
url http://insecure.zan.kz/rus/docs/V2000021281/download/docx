--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e666fa5" w14:textId="e666fa5">
+    <w:p w14:paraId="1b4db87" w14:textId="1b4db87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1387,6706 +1387,6467 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования и перечень документов, подтверждающих соответствие им при выдаче заключения на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан и транзит через территорию Республики Казахстан гражданского и служебного оружия и патронов к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Наличие проекта заключения, оформленного в соответствии с методическими указаниями по заполнению единой формы заключения на ввоз, вывоз и транзит отдельных товаров, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Таможенного союза в рамках Евразийского экономического сообщества (далее – ЕАЭС) в торговле с третьими странами, утвержденными Решением Коллегии Евразийской экономической комиссии от 16 мая 2012 года № 45</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о количестве оружия и патронов к нему, фамилия, инициалы, серии и номере паспорта или удостоверения личности лица, ответственного за ввоз (вывоз) (физического лица), государство, из которого ввозится оружие и патроны к нему, таможенный пункт (пункт пограничного перехода), через который осуществляется ввоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Проект заключения, оформленного в соответствии с методическими указаниями по заполнению единой формы заключения на ввоз, вывоз и транзит отдельных товаров, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Евразийского экономического сообщества в торговле с третьими странами, утвержденными </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 16 мая 2012 года № 45</w:t>
+Заявление физического и юридического лица по формам, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача заключения на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан и транзит через территорию Республики Казахстан гражданского и служебного оружия и патронов к нему", утвержденных приказом Министра внутренних дел Республики Казахстан от 27 марта 2020 ода № 254 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20184)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...954 lines deleted...]
-Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан за исключением иностранных граждан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...108 lines deleted...]
-            </w:r>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие проекта заключения, оформленного в соответствии с методическими указаниями по заполнению единой формы заключения на ввоз, вывоз и транзит отдельных товаров, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Таможенного союза в рамках Евразийского экономического сообщества (далее – ЕАЭС) в торговле с третьими странами, утвержденными Решением Коллегии Евразийской экономической комиссии от 16 мая 2012 года № 45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проект заключения, оформленного в соответствии с методическими указаниями по заполнению единой формы заключения на ввоз, вывоз и транзит отдельных товаров, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Евразийского экономического сообщества в торговле с третьими странами, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 16 мая 2012 года № 45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 3 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...39 lines deleted...]
-          <w:bookmarkEnd w:id="16"/>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-и служебного оружия и патронов к нему, утвержденной </w:t>
-[...88 lines deleted...]
-            </w:pPr>
+Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, совершения повторно в течение года административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>382</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>443</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>448</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>484</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>487</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>490</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>492</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>506</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях, совершения уголовного проступка, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью четвертой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой, второй и третьей), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частями первой и второй) Уголовного кодекса Республики Казахстан и административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>453</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>476</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>478</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>488</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях у лиц, имеющих доступ к оружию и патронам к нему.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан за исключением иностранных граждан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="17"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>Заключение на временный ввоз (временный вывоз) оружия также является разрешительным документом на обратный вывоз (ввоз).</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...48 lines deleted...]
-Заключения на ввоз или вывоз оружия юридическим лицам выдаются на срок, определенный в договоре (контракте) на поставку оружия, но не более чем на один календарный год</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-Дополнительно:</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уплата государственной пошлины (только для юридических лиц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежный документ об уплате государственной пошлины не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в сфере подтверждения соответствия - сертификат соответствия, выданный аккредитованным органом по подтверждению соответствия по форме, определяемой законодательством Республики Казахстан в области технического регулирования или договор на проведение сертификации оружия после его ввоза на территорию Республики Казахстан (не представляется при проведении ремонта, замены, возврата, а также при временном ввозе (вывозе) для участия в выставках)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат соответствия оружия и патронов к нему, а при его отсутствии заключает договор на проведение сертификации оружия после его ввоза на территорию Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...113 lines deleted...]
-Сведения о государственной регистрации юридического лица, сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Юридические лица)</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 6 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В целях идентификации и исключения возможности незаконной переделки оружия и патронов к нему, соответствие их Криминалистическим требованиям и методам испытаний гражданского</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+и служебного оружия и патронов к нему, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 16 марта 2015 года №219 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10747) или договора о проведение испытаний на соответствие оружия и патронов к нему, Криминалистическим требованиям после ввоза их на территорию Республики Казахстан (не представляется при временном ввозе (вывозе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключение на соответствие криминалистическим требованиям гражданского и служебного оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заключение на временный ввоз (временный вывоз) оружия также является разрешительным документом на обратный вывоз (ввоз).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ввоз, вывоз и транзит макетов массо-габаритных, изготовленных из боевого оружия не допускается.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заключения на ввоз или вывоз оружия выдаются территориальными органами внутренних дел по месту регистрации заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключения на ввоз или вывоз оружия юридическим лицам выдаются на срок, определенный в договоре (контракте) на поставку оружия, но не более чем на один календарный год</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Сведения о наличии лицензии на торговлю гражданским и служебным оружием и патронами к нему, сотрудник органов внутренних дел получает из информационной системы государственная база данных "Е-лицензирование" (далее – ИС ГБД ЕЛ)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 7 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...133 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительно:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Наличие разрешения на приобретение гражданского и служебного оружия и патронов к нему, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Для физических лиц наличие документов, удостоверяющих личность или сведения из документов, удостоверяющих личность (серия, номер, когда и кем выдан, индивидуальный идентификационный номер, адрес места жительства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется (за исключением нерезидентов Республики Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах физического лица, сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Физические лица), а также проверяет по учетам Интегрированного банка данных Министерства внутренних дел Республики Казахстан "Паспортный учет" за исключением иностранных граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Для юридических лиц государственная регистрация юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о государственной регистрации юридического лица, сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Юридические лица)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на ввоз оружия юридическим лицам, для его реализации дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гарантийного письма импортера товара о том, что гражданское и служебное оружие, его основные (составные) части и патроны к нему, будут реализованы пользователям, указанным в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном контроле за оборотом отдельных видов оружия" (далее – Закон), за исключением подпунктов 1) и 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Гарантийное письмо импортера товара о том, что гражданское и служебное оружие, его основные (составные) части и патроны к нему, будут реализованы пользователям, указанным в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона, за исключением подпунктов 1) и 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Сведения о наличии лицензии на торговлю гражданским и служебным оружием и патронами к нему, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 9 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права на торговлю гражданским и служебным оружием и патронами к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия на торговлю гражданским и служебным оружием и патронами к нему, выданная уполномоченным органом внутренних дел (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии лицензии на торговлю гражданским и служебным оружием и патронами к нему, сотрудник органов внутренних дел получает из информационной системы государственная база данных "Е-лицензирование" (далее – ИС ГБД ЕЛ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...71 lines deleted...]
-Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора (контракта) на поставку оружия, а также спецификации, где указываются конкретные их виды, типы, модели, количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор (контракт) на поставку оружия с приложением спецификации, где указываются конкретные их виды, типы, модели, количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 11 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа на приобретение оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право приобретения оружия (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на приобретение гражданского и служебного оружия и патронов к нему, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...108 lines deleted...]
-            </w:r>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие оружия и патронов к нему, нормам допустимого воздействия на организм человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключения о допустимости воздействия на организм человека поражающих факторов огнестрельного бесствольного, газового оружия с возможностью стрельбы патронами травматического действия, электрического оружия, а также патронов травматического действия, выданного уполномоченным органом в области здравоохранения, либо гарантийного письма о проведении медико-биологических испытаний на соответствие нормам допустимого воздействия на организм человека после ввоза оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оформлении заключения на вывоз оружия юридическим лицам для его реализации дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Наличие разрешения на приобретение гражданского и служебного оружия и патронов к нему сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 14 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права на торговлю гражданским и служебным оружием и патронами к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия на торговлю гражданским и служебным оружием и патронами к нему, выданная уполномоченным органом внутренних дел (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии лицензии на торговлю гражданским и служебным оружием и патронами к нему, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...71 lines deleted...]
-Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора (контракта) на поставку оружия, а также спецификации, где указываются конкретные их виды, типы, модели, количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор (контракт) на поставку оружия с приложением спецификации, где указываются конкретные их виды, типы, модели, количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...108 lines deleted...]
-            </w:r>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительного документа на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия и патронов, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...71 lines deleted...]
-Сертификат соответствия оружия, выданный органом по подтверждению соответствия в области технического регулирования или договор на проведение сертификации оружия после его ввоза на территорию Республики Казахстан (только при приобретении для личного пользования)</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантийного обязательства уполномоченного государственного органа иностранного государства о том, что вывозимое оружие будет использоваться только в мирных целях и не будет экспортироваться в другие страны за исключением стран-членов ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Письменное гарантийное обязательство уполномоченного государственного органа иностранного государства о том, что вывозимое оружие будет использоваться только в мирных целях и не будет экспортироваться в другие страны за исключением стран-членов ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на ввоз (вывоз) юридическим лицам, имеющим лицензии на торговлю оружием для проведения испытаний в целях подтверждения соответствия, проведения медико-биологических исследований, ремонта, замены, возврата, а также при временном ввозе (вывозе) для участия в выставках дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 19 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права на торговлю гражданского и служебного оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия на торговлю гражданским и служебным оружием и патронами к нему, выданная уполномоченным органом внутренних дел (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии лицензии на торговлю гражданским и служебным оружием и патронами к нему, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора (контракта) на поставку оружия, а также спецификации, где указываются конкретные их виды, типы, модели, количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор (контракт) на поставку оружия, где в приложении спецификации, указываются конкретные их виды, типы, модели, количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 21 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...107 lines deleted...]
-Наличие разрешения на право хранения или хранения и ношения оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа на приобретение оружия (при ввозе, вывозе для подтверждения соответствия, проведения медико-биологических исследований)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право приобретения оружия (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на приобретение гражданского и служебного оружия и патронов к нему сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...71 lines deleted...]
-Документ (договор, письмо) подтверждающий вывоз оружия для ремонта, замены, возврата</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительного документа на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения физическим лицам на ввоз оружия для проведения испытаний в целях подтверждения соответствия, проведения медико-биологических исследований, приобретения для личного пользования, ремонта, замены, возврата дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 24 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...107 lines deleted...]
-Наличие разрешения на хранение и функционирование стрельбища и тира, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа на приобретение оружия (при ввозе в целях подтверждения соответствия, проведения медико-биологических исследований, приобретения для личного пользования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право приобретения оружия (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на приобретение гражданского оружия сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа о соответствии оружия требованиям безопасности в области технического регулирования (сертификат соответствия) или договора на проведение сертификации оружия после его ввоза на территорию Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат соответствия оружия, выданный органом по подтверждению соответствия в области технического регулирования или договор на проведение сертификации оружия после его ввоза на территорию Республики Казахстан (только при приобретении для личного пользования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-Приглашение (положение) для участия в международных спортивных соревнованиях или учебно-тренировочных сборах</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствия нормам допустимого воздействия на организм человека (только при приобретении для личного пользования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключения о допустимости воздействия на организм человека поражающих факторов огнестрельного бесствольного, газового оружия с возможностью стрельбы патронами травматического действия, электрического оружия, а также патронов травматического действия, выданного уполномоченным органом в области здравоохранения, либо гарантийного письма о проведении медико-биологических испытаний на соответствие нормам допустимого воздействия на организм человека после ввоза оружия (только при приобретении для личного пользования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8115,123 +7876,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...71 lines deleted...]
-Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография (только при приобретении для личного пользования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8260,417 +8021,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...71 lines deleted...]
-Приказ руководителя спортивной организации о закреплении за спортсменом конкретного вида оружия</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение ввоза оружия для ремонта, замены, возврата (только для ремонта, замены, возврата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ (договор, письмо) подтверждающего ввоз оружия для ремонта, замены, возврата (только для ремонта, замены, возврата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Наличие разрешения на право хранения спортивного оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения физическим лицам на вывоз оружия для ремонта, замены, возврата дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...71 lines deleted...]
-Приказ руководителя спортивной организации о командировании спортсмена(ов)</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешения на ввоз оружия в государство, которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8700,1852 +8354,2010 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче заключения иностранцам на временный ввоз единичных экземпляров (не более двух единиц) огнестрельного охотничьего оружия, патронов к нему и охотничьих ножей для участия в охоте дополнительно необходимо наличие</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 30 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешения на право хранения или хранения и ношения оружия, которое предполагается вывезти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право хранения или хранения и ношения оружия, которое предполагается вывезти (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на право хранения или хранения и ношения оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...71 lines deleted...]
-Решение областного исполнительного органа о закреплении охотничьих угодий, согласованного с уполномоченным органом в области охраны, воспроизводства и использования животного мира</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение вывоза оружия для ремонта, замены, возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ (договор, письмо) подтверждающий вывоз оружия для ремонта, замены, возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оформлении заключения иностранным юридическим лицам или иностранцам (спортивным организациям или спортсменам) на временный ввоз оружия для участия в спортивных мероприятиях дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...71 lines deleted...]
-Заявление о согласовании с областным территориальным органом уполномоченного органа лесного и охотничьего хозяйства об участии в охоте иностранцев</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приглашения для участия в международных спортивных соревнованиях или учебно-тренировочных сборах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приглашение для участия в международных спортивных соревнованиях или учебно-тренировочных сборах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закрепление за спортсменом конкретного вида оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация (список) о закреплении за спортсменом конкретного вида оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче заключения физическим лицам на временный вывоз единичных экземпляров (не более двух единиц) огнестрельного охотничьего оружия, патронов к нему и охотничьих ножей для участия в охоте дополнительно необходимо наличие</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 34 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условий для хранения ввозимого оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документация, подтверждающая наличие условий для хранения ввозимого оружия (договор аренды помещения, разрешение на хранение оружия, разрешение на функционирование стрельбища и тира)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на хранение и функционирование стрельбища и тира, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения юридическим или физическим лицам (спортивным организациям или спортсменам) на временный вывоз оружия для участия в спортивных мероприятиях дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...108 lines deleted...]
-            </w:r>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приглашения для участия в международных спортивных соревнованиях или учебно-тренировочных сборах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приглашение (положение) для участия в международных спортивных соревнованиях или учебно-тренировочных сборах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...51 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закрепление за спортсменом конкретного вида оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ руководителя спортивной организации о закреплении за спортсменом конкретного вида оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 38 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право хранения спортивного оружия, которое предполагается вывезти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право хранения спортивного оружия, которое предполагается вывезти (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на право хранения спортивного оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...108 lines deleted...]
-            </w:r>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие приказа о командировании спортсмена(ов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ руководителя спортивной организации о командировании спортсмена(ов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче заключения на ввоз гражданского оружия и патронов к нему физическим лицам, въезжающим на постоянное место жительства в Республику Казахстан дополнительно необходимо наличие</w:t>
+При выдаче заключения иностранцам на временный ввоз единичных экземпляров (не более двух единиц) огнестрельного охотничьего оружия, патронов к нему и охотничьих ножей для участия в охоте дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...71 lines deleted...]
-Разрешение на право хранения и ношения оружия и патронов к нему, выданного компетентным органом государства, откуда предполагается вывоз</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора охотохозяйственной организации с иностранным охотником на производство охоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор охотохозяйственной организации с иностранным охотником на производство охоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10574,645 +10386,787 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...71 lines deleted...]
-Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решения областного исполнительного органа о закреплении охотничьих угодий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение областного исполнительного органа о закреплении охотничьих угодий, согласованного с уполномоченным органом в области охраны, воспроизводства и использования животного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...51 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа (паспорт), удостоверяющий личность иностранного охотника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ (паспорт), удостоверяющий личность иностранного охотника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласие областного территориального уполномоченного органа лесного и охотничьего хозяйства об участии в охоте иностранцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление о согласовании с областным территориальным органом уполномоченного органа лесного и охотничьего хозяйства об участии в охоте иностранцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Документы, составленные на иностранных языках, представляются с нотариально освидетельствованным переводом на государственный язык Республики Казахстан или русский язык</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: С заявлением обращается заинтересованное охотохозяйственная организация (индивидуальный предприниматель, юридическое лицо), где указывается дополнительно количество ввозимых патронов, серия и номер паспорта или удостоверения личности иностранца</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="19"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> "О государственном контроле за оборотом отдельных видов оружия" к обороту на территории Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения физическим лицам на временный вывоз единичных экземпляров (не более двух единиц) огнестрельного охотничьего оружия, патронов к нему и охотничьих ножей для участия в охоте дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение участия в охоте (договор об оказании услуг или приглашение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий участие в охоте (договор об оказании услуг или приглашение), предусмотренный законодательством государства, где будет осуществляться охота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...71 lines deleted...]
-Копия Указа Президента Республики Казахстан или постановление Правительства Республики Казахстан о награждении вывозимым оружием</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительного документа на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11242,603 +11196,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче заключения на транзит единичных экземпляров (не более двух единиц) гражданского оружия и патронов к нему по территории Республики Казахстан физическим лицам необходимо наличие</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 46 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право хранения охотничьего оружия, которое предполагается вывезти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право хранения охотничьего оружия, которое предполагается вывезти (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на право хранения охотничьего оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: При выезде физического лица для участия в охоте в государства – члены Евразийского экономического союза заключение на временный вывоз охотничьего оружия и патронов к нему не оформляется.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При этом физическое лицо (охотник) не менее чем за 10 дней до вывоза оружия предоставляет в территориальный орган внутренних дел, где зарегистрировано оружие, документ, подтверждающий участие в охоте (договор об оказании услуг или приглашение) предусмотренного законодательством государства-члена Евразийского экономического союза. Гражданское оружие, вывезенное физическим лицом для использования при участии в охоте, должно быть ввезено в государство-член, в котором указанное гражданское оружие зарегистрировано, до истечения срока действия разрешительного документа на ввоз</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Сведения о документе, удостоверяющем личность гражданина Республики Казахстан, сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Физические лица)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на вывоз гражданского оружия, патронов к нему физическим лицам, выезжающим на постоянное место жительства в другое государство дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...71 lines deleted...]
-Документ, выданный уполномоченным органом страны вывоза, о наличии разрешения на вывоз оружия и патронов к нему</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение выезда на постоянное место жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающего выезд на постоянное место жительства предусмотренного законодательством государства, куда будет осуществляться вывоз оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11867,517 +11693,559 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...71 lines deleted...]
-Документ выданный уполномоченным органом страны ввоза, о наличии разрешения на ввоз оружия и патронов к нему</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительного документа на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ на ввоз оружия, выданный компетентным органом государства, в которое предполагается его ввоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 49 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-Транзит через территорию Республики Казахстан единичных экземпляров (не более двух единиц) гражданского оружия и патронов к нему третьими лицами осуществляется в соответствии с пунктами 60 - 69 настоящих разрешительных требований</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право хранения охотничьего оружия, которое предполагается вывезти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право хранения охотничьего оружия, которое предполагается вывезти (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на право хранения охотничьего оружия, которое предполагается вывезти, сотрудник органов внутренних дел получает из ИС ГБД ЕЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче заключения на транзит гражданского и служебного оружия и патронов по территории Республики Казахстан юридическим лицам, необходимо наличие</w:t>
+При выдаче заключения на ввоз гражданского оружия и патронов к нему физическим лицам, въезжающим на постоянное место жительства в Республику Казахстан дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...71 lines deleted...]
-Документ отчуждения оружия между участниками внешнеторговой сделки, заверенного печатью и подписью заявителя</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ подтверждающий законность приобретения и (или) владения оружием и патронов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на право хранения и ношения оружия и патронов к нему, выданного компетентным органом государства, откуда предполагается вывоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12406,924 +12274,2956 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...71 lines deleted...]
-Договор между юридическим лицом, осуществляющим экспорт из страны - изготовителя оружия, и изготовителем оружия или юридическим лицом, осуществляющим импорт в страну - покупателя оружия и покупателем оружия, заверенного печатью и подписью заявителя</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ в произвольной форме с содержанием информации о наименовании и обозначении модели оружия основные технические показатели, наименование страны и фирмы-изготовителя, его цветная фотография</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Примечание: После ввоза, оружие сдается на ответственное хранение в орган внутренних дел, а его регистрация производится на общих основаниях, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правилами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оборота гражданского и служебного оружия и патронов к нему, утвержденных приказом Министра внутренних дел Республики Казахстан от 1 июля 2019 года № 602 (далее - Правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18961)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на ввоз наградного оружия гражданином Республики Казахстан дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...107 lines deleted...]
-Сведения о государственной регистрации юридического лица Республики Казахстан сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Юридические лица)</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наградных документов глав третьих государств и глав правительств третьих государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наградные документы глав третьих государств и глав правительств третьих государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, составленные на иностранных языках, представляются с нотариально освидетельствованным переводом на государственный язык Республики Казахстан или русский язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: После ввоза, наградное оружие сдается на ответственное хранение в орган внутренних дел, а его регистрация производится на общих основаниях, предусмотренных Правилами.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наградным не может быть оружие, позволяющее вести огонь очередями с емкостью магазина (барабана) более 10 патронов, а также запрещенное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "О государственном контроле за оборотом отдельных видов оружия" к обороту на территории Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на вывоз наградного оружия иностранцам дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указа Президента Республики Казахстан или постановления Правительства Республики Казахстан о награждении вывозимым оружием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия Указа Президента Республики Казахстан или постановление Правительства Республики Казахстан о награждении вывозимым оружием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на транзит единичных экземпляров (не более двух единиц) гражданского оружия и патронов к нему по территории Республики Казахстан физическим лицам необходимо наличие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право на приобретение оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительный документ, выданный уполномоченным органом страны ввоза и страны вывоза оружия и патронов к нему, на имя заявителя, подтверждающих право на приобретение оружия и патронов к нему, заверенные печатью и подписью заявителя. В случае если законодательство страны ввоза или страны вывоза не предусматривает выдачу разрешительных документов на приобретение оружия и патронов к нему, представляется копия документа, указывающего законность приобретения оружия и патронов к нему. В представленных копиях документов указываются тип, вид модели, калибр, серия и номер оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление таможенного режима "транзит"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экземпляр таможенной декларации с отметкой таможенного органа об установлении таможенного режима "транзит"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 56 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документа, подтверждающего личность физического лица (заявителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий личность физического лица (заявителя) представляется нерезидентами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность гражданина Республики Казахстан, сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Физические лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на вывоз оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, выданный уполномоченным органом страны вывоза, о наличии разрешения на вывоз оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на ввоз оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ выданный уполномоченным органом страны ввоза, о наличии разрешения на ввоз оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страхования гражданско-правовой ответственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор страхования гражданско-правовой ответственности или страховой полис в соответствии с законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: Документы, указанные в пунктах 54, 55, 57, 58 и 59 составленные на иностранных языках, представляются с нотариально освидетельствованным переводом на государственный язык Республики Казахстан или русский язык.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транзит через территорию Республики Казахстан единичных экземпляров (не более двух единиц) гражданского оружия и патронов к нему третьими лицами осуществляется в соответствии с пунктами 60 - 69 настоящих разрешительных требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче заключения на транзит гражданского и служебного оружия и патронов по территории Республики Казахстан юридическим лицам, необходимо наличие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчуждение оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ отчуждения оружия между участниками внешнеторговой сделки, заверенного печатью и подписью заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие договора между юридическим лицом, осуществляющим экспорт из страны - изготовителя оружия, и изготовителем оружия или юридическим лицом, осуществляющим импорт в страну - покупателя оружия и покупателем оружия, заверенного печатью и подписью заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор между юридическим лицом, осуществляющим экспорт из страны - изготовителя оружия, и изготовителем оружия или юридическим лицом, осуществляющим импорт в страну - покупателя оружия и покупателем оружия, заверенного печатью и подписью заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление таможенного режима "транзит"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экземпляр таможенной декларации с отметкой таможенного органа об установлении таможенного режима "транзит"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие списка номерного учета перевозимого оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Список номерного учета перевозимого оружия с указанием видов, типов, моделей, калибров и номеров оружия, а также сведений о типах, калибрах, партиях изготовления и количестве патронов, заверенный таможенным органом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 64 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная регистрация в качестве юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий государственную регистрацию в качестве юридического лица представляется нерезидентами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о государственной регистрации юридического лица Республики Казахстан сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Юридические лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на вывоз продукции страны – экспортера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, выданный уполномоченным органом страны - экспортера, о наличии разрешения на вывоз продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право на осуществление деятельности, в соответствии с законодательством государства - заявителя, связанной с транзитом продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий право на осуществление деятельности, в соответствии с законодательством государства - заявителя, связанной с транзитом продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13386,50 +15286,150 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 68 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14351,1469 +16351,502 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования и перечень документов, подтверждающих соответствие им при выдаче разрешения физическим и юридическим лицам на приобретение гражданского и служебного оружия и патронов к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...108 lines deleted...]
-            </w:r>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заявление физического или юридического лица для получения разрешения на приобретение гражданского оружия и служебного оружия патронов к нему по формам согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  к Правилам государственной услуги "Выдача разрешения физическим и юридическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему" утвержденных приказом Министра внутренних дел Республики Казахстан от 27 марта 2020 ода №254 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20184)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...852 lines deleted...]
-              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие документов или сведения удостоверяющих личность физического лица и сведения об юридическом лице</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15841,1841 +16874,3742 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан за исключением иностранных граждан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+Сведения о документах физического и юридического лица сотрудник органов внутренних дел получает из информационной системы государственной базы данных (физические и юридические лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Наличие знаний правил безопасного обращения с оружием</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие противопоказаний к владению оружием у лиц, имеющих доступ к гражданскому и служебному оружию и патронам к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Справка о проверке знаний правил безопасного обращения с оружием, по форме утвержденной </w:t>
+Медицинское заключение об отсутствии противопоказаний к владению оружием, установленной уполномоченным органом в области здравоохранения, по форме № 076/у, утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 июня 2019 года № 536 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18849). Юридические лица осуществляющие торговлю гражданским и служебным оружием, предоставляют документ о допуске к оружию заверенной печатью (при его наличии) и подписью руководителя (документ заполняется в произвольной форме)</w:t>
-[...56 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военнослужащие Вооруженных Сил, других войск и воинских формирований, за исключением военнослужащих, проходящих воинскую службу в резерве, а также сотрудники специальных государственных и правоохранительных органов, за исключением органов государственной противопожарной службы, имеющие специальные звания и классные чины (при предоставлении документа заверенной печатью и подписью уполномоченного лица с места прохождения службы), разрешение на приобретение гражданского оружия получают без представления медицинского заключения об отсутствии противопоказаний к владению оружием.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридические лица, осуществляющие торговлю гражданским и служебным оружием и патронами к нему, представляют документ о допуске к оружию заверенной печатью (при его наличии) и подписью руководителя (документы заполняют в произвольной форме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для получения физическими лицами разрешения на приобретение гражданского оружия и патронов к нему, дополнительно необходимо наличие</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, совершения повторно в течение года административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>382</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>443</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>448</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>484</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>487</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>490</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>492</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>506</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях, совершения уголовного проступка, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью четвертой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой, второй и третьей), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частями первой и второй) Уголовного кодекса Республики Казахстан и административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>453</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>476</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>478</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>488</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях у лиц, имеющих доступ к оружию и патронам к нему.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан за исключением иностранных граждан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-Не представляется гражданами приобретаемых гражданское оружие в целях самообороны без права ношения</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 5 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Право для занятия спортом (при приобретении оружия для учебно-тренировочных занятий по стрелковым видам спорта)</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие знаний правил безопасного обращения с оружием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Свидетельство регистрации спортсмена с указанием разряда не ниже кандидата в мастера спорта связанному со стрельбой, по форме, утвержденной </w:t>
+Справка о проверке знаний правил безопасного обращения с оружием, по форме утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам спорта и физической культуры от 28 июля 2014 года № 295 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9673)</w:t>
-[...35 lines deleted...]
-Гражданам Республики Казахстан допускается приобретать спортивное оружие (кроме нарезного короткоствольного) на общих основаниях, при наличии у них действительного свидетельства – удостоверения спортсмена, по ходатайству аккредитованной Республиканской федерации по виду спорта, связанному со стрельбой, в соответствии с выполняемыми уставными задачами в сфере физической культуры и спорта, о выдаче разрешения на приобретение оружия</w:t>
+              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 июня 2019 года № 536 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18849). Юридические лица осуществляющие торговлю гражданским и служебным оружием, предоставляют документ о допуске к оружию заверенной печатью (при его наличии) и подписью руководителя (документ заполняется в произвольной форме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдается организациями, определяемыми уполномоченным органом в сфере контроля за оборотом оружия.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется спортсменами-членами Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Примечание: При приобретении спортивного оружия и патронов к нему учитываются нормы содержания спортивного оружия в федерациях или спортивных организациях, в котором состоит спортсмен, приобретающий спортивное оружие. Выдача разрешения на приобретение, спортивного оружия (гладкоствольное и длинноствольное нарезное) осуществляется после предоставления сведений об имеющемся и потребном количестве оружия и патронов к нему на спортивную федерацию или организацию в которой числится спортсмен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 6 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...107 lines deleted...]
-Представляется при получении разрешения на приобретение гражданского оружия и патронов к нему, при условии его вывоза за пределы Республики Казахстан в течение 7 (семи) дней со дня приобретения иностранцами, прибывшими в Республику Казахстан с целью туризма, по частным и служебным делам и зарегистрированных в органах внутренних дел, для проживания на территории Республики Казахстан или при получении разрешения на приобретение гражданского оружия самообороны, за исключением длинноствольного гладкоствольного иностранцами, зарегистрированными в органах внутренних дел для проживания на территории Республики Казахстан на срок не менее одного года</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уплата государственной пошлины.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежный документ об уплате государственной пошлины (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения физическими лицами разрешения на приобретение гражданского оружия и патронов к нему, дополнительно необходимо наличие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Примечание: Наличие условий для хранения гражданского оружия, проверяются сотрудниками органов внутренних дел по заданию сотрудника оформляющего разрешение после подачи заявления заявителем</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 7 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для получения юридическими лицами разрешения на приобретение гражданского и служебного оружия и патронов к нему, дополнительно необходимо наличие</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право на охоту (при приобретении оружия для участия в охоте)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Удостоверение охотника по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра сельского хозяйства Республики Казахстан от 2 февраля 2018 года № 60 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16463)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется гражданами приобретаемых гражданское оружие в целях самообороны без права ношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...127 lines deleted...]
-Проверка и наличие правоустанавливающих документов специально оборудованных помещений для хранения и (или) реализации оружия и патронов к нему проводится сотрудником органов внутренних дел осуществляющим оформление разрешения после подачи заявления</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Право для занятия спортом (при приобретении оружия для учебно-тренировочных занятий по стрелковым видам спорта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Свидетельство регистрации спортсмена с указанием разряда не ниже кандидата в мастера спорта связанному со стрельбой, по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам спорта и физической культуры от 28 июля 2014 года № 295 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9673)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданам Республики Казахстан допускается приобретать спортивное оружие (кроме нарезного короткоствольного) на общих основаниях, при наличии у них действительного свидетельства – удостоверения спортсмена, по ходатайству аккредитованной Республиканской федерации по виду спорта, связанному со стрельбой, в соответствии с выполняемыми уставными задачами в сфере физической культуры и спорта, о выдаче разрешения на приобретение оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: При приобретении спортивного оружия и патронов к нему учитываются нормы содержания спортивного оружия в федерациях или спортивных организациях, в котором состоит спортсмен, приобретающий спортивное оружие. Выдача разрешения на приобретение, спортивного оружия (гладкоствольное и длинноствольное нарезное) осуществляется после предоставления сведений об имеющемся и потребном количестве оружия и патронов к нему на спортивную федерацию или организацию в которой числится спортсмен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...141 lines deleted...]
-Договор (контракт) на поставку или приобретение оружия и (или) патронов к нему осуществляется организациями, получившими в установленном законодательством порядке лицензии на торговлю гражданским и служебным оружием и патронами к нему.</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайства дипломатических представительств государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайство дипломатических представительств государств, гражданами которых они являются при условии его вывоза за пределы Республики Казахстан в течение 7 (семи) дней со дня приобретения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется при получении разрешения на приобретение гражданского оружия и патронов к нему, при условии его вывоза за пределы Республики Казахстан в течение 7 (семи) дней со дня приобретения иностранцами, прибывшими в Республику Казахстан с целью туризма, по частным и служебным делам и зарегистрированных в органах внутренних дел, для проживания на территории Республики Казахстан или при получении разрешения на приобретение гражданского оружия самообороны, за исключением длинноствольного гладкоствольного иностранцами, зарегистрированными в органах внутренних дел для проживания на территории Республики Казахстан на срок не менее одного года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...71 lines deleted...]
-Заключения уполномоченного органа в области здравоохранения о соответствии оружия с патронами травматического действия и электрического оружия установленным нормам допустимого воздействия на человека поражающих факторов указанного оружия (при намерении его приобретения организацией, осуществляющей торговлю оружием)</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор на хранение оружия в пунктах централизованного хранения, в случае отсутствия условий хранения оружия по фактическому месту жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор на хранение оружия в пунктах централизованного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание: Наличие условий для хранения гражданского оружия, проверяются сотрудниками органов внутренних дел по заданию сотрудника оформляющего разрешение после подачи заявления заявителем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения юридическими лицами разрешения на приобретение гражданского и служебного оружия и патронов к нему, дополнительно необходимо наличие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 11 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специально оборудованных помещений для хранения и (или) реализации оружия и патронов к нему, отвечающих требованиям по технической укрепленности и оборудованных средствами пожарно-охранной сигнализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правоустанавливающие документы (не представляется) и (или) договор аренды специально оборудованных помещений для хранения и (или) реализации оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения подтверждающие право собственности специально оборудованного помещения для хранения служебного оружия сотрудник органов внутренних дел получает из информационной системы государственная база данных "Е-лицензирование" (Регистр недвижимости).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проверка и наличие правоустанавливающих документов специально оборудованных помещений для хранения и (или) реализации оружия и патронов к нему проводится сотрудником органов внутренних дел осуществляющим оформление разрешения после подачи заявления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лица ответственного за приобретение и сохранность оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ о назначении лица, ответственного за приобретение и сохранность оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора (контракта) на поставку или приобретение оружия и (или) патронов к нему (для юридических лиц, осуществляющих ввоз оружия и патронов к нему, на территорию Республики Казахстан), либо договор (контракт) купли-продажи оружия и патронов к нему (для юридических лиц, осуществляющих торговлю оружием на территории Республики Казахстан).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С указанием в договоре или в приложении (спецификации) к нему конкретных видов и моделей поставляемого оружия и боеприпасов и их количества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор (контракт) на поставку или приобретение оружия и (или) патронов к нему (для юридических лиц, осуществляющих ввоз оружия и патронов к нему, на территорию Республики Казахстан), либо договор (контракт) купли-продажи оружия и патронов к нему (для юридических лиц, осуществляющих торговлю оружием на территории Республики Казахстан).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В договоре или в приложении (спецификации) к нему указываются конкретные виды и модели поставляемого оружия и боеприпасов и их количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор (контракт) на поставку или приобретение оружия и (или) патронов к нему осуществляется организациями, получившими в установленном законодательством порядке лицензии на торговлю гражданским и служебным оружием и патронами к нему.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие оружия с патронами травматического действия и электрического оружия установленным нормам допустимого воздействия на человека поражающих факторов указанного оружия (при намерении его приобретения организацией, осуществляющей торговлю оружием)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключения уполномоченного органа в области здравоохранения о соответствии оружия с патронами травматического действия и электрического оружия установленным нормам допустимого воздействия на человека поражающих факторов указанного оружия (при намерении его приобретения организацией, осуществляющей торговлю оружием)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17923,50 +20857,150 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчет необходимого количества оружия и патронов к нему составляется в соответствии с установленными нормами их обеспечения, по видам, типам и моделям согласно приложениям 4-16 Правил оборота гражданского и служебного оружия и патронов к нему. Приобретение патронов взамен израсходованных осуществляется указанными юридическими лицами по разрешениям органов внутренних дел после списания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 16 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18662,1451 +21696,502 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования и перечень документов, подтверждающих соответствие им при выдаче разрешения физическим и юридическим лицам на хранение, хранение и ношение гражданского и служебного оружия и патронов к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...108 lines deleted...]
-            </w:r>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заявление физического или юридического лица для получения разрешения на хранение, хранение и ношение гражданского оружия и служебного оружия и патронов к нему по формам согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам государственной услуги "Выдача разрешения физическим и юридическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему" утвержденных приказом Министра внутренних дел Республики Казахстан от 27 марта 2020 ода № 254 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20184)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...852 lines deleted...]
-              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие документов или сведения удостоверяющих личность физического лица и сведения об юридическом лице</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20134,2179 +22219,3728 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+Сведения о документах физического и юридического лица сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Физические и Юридические лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие противопоказаний к владению оружием у лиц, имеющих доступ к гражданскому и служебному оружию и патронам к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Медицинское заключение об отсутствии противопоказаний к владению оружием, установленной уполномоченным органом в области здравоохранения, по форме № 076/у, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военнослужащие Вооруженных Сил, других войск и воинских формирований, за исключением военнослужащих, проходящих воинскую службу в резерве, а также сотрудники специальных государственных и правоохранительных органов, за исключением органов государственной противопожарной службы, имеющие специальные звания и классные чины (при предоставлении документа заверенной печатью и подписью уполномоченного лица с места прохождения службы), разрешение на хранение, хранение и ношения гражданского оружия получают без представления медицинского заключения об отсутствии противопоказаний к владению оружием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-Выдается организациями, определяемыми уполномоченным органом в сфере контроля за оборотом оружия. Не представляется спортсменами-членами Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...107 lines deleted...]
-Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства"</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, совершения повторно в течение года административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>382</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>443</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>448</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>484</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>487</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>490</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>492</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>506</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях, совершения уголовного проступка, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью четвертой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой, второй и третьей), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частями первой и второй) Уголовного кодекса Республики Казахстан и административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>453</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>476</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>478</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>488</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях у лиц, имеющих доступ к оружию и патронам к нему.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для выдачи разрешения на хранение, хранение и ношение гражданского оружия и патронов к нему физическим лицам дополнительно необходимо наличие</w:t>
+Примечание: В случае замены сотрудников пунктов централизованного хранения или набора дополнительных сотрудников, списки новых сотрудников, для проверки направляются в органы внутренних дел дополнительно без переоформления разрешения на хранение оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-Акты о контрольном отстреле гражданского и служебного оружия с нарезным стволом производится в порядке, установленном правилами формирования Государственной пулегильзотеки, утвержденными постановлением Правительства Республики Казахстан от 24 июня 2019 года № 429</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 5 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Права на охоту</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие знаний правил безопасного обращения с оружием (кроме выдачи разрешений на приобретенное оружие и спортсменам-членам Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Удостоверение охотника установленной уполномоченным органом в области охраны, воспроизводства и использования животного мира, по форме согласно приложению 1 утвержденной </w:t>
+Справка о проверке знаний правил безопасного обращения с оружием, по форме утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра сельского хозяйства Республики Казахстан от 2 февраля 2018 года № 60 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16463) (далее – Приказ № 60), за исключением оружия приобретенного в целях самообороны без права ношения</w:t>
-[...35 lines deleted...]
-Сведения о наличии документа сотрудник органов внутренних дел получает из информационной системы государственных органов</w:t>
+              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 июня 2019 года № 536 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18849)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдается организациями, определяемыми уполномоченным органом в сфере контроля за оборотом оружия. Не представляется спортсменами-членами Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 6 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...107 lines deleted...]
-Наличие условий для хранения гражданского оружия, проверяются сотрудниками органов внутренних дел по заданию сотрудника оформляющего разрешение после подачи заявления</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уплата государственной пошлины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежный документ об уплате государственной пошлины (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-При покупке на вновь приобретенное оружие, заполняется торгующей организацией или органом внутренних дел, является основанием при регистрации в органах внутренних дел</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для выдачи разрешения на хранение, хранение и ношение гражданского оружия и патронов к нему физическим лицам дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для выдачи разрешения на хранение служебного оружия и патронов к нему юридическим лицам дополнительно необходимо наличие</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акта о контрольном отстреле пуль и гильз приобретенного нарезного охотничьего оружия (при получения разрешения на хранение нарезного оружия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акт о контрольном отстреле пуль и гильз приобретенного огнестрельного оружия с нарезным стволом (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До окончания срока действия разрешения на хранение, хранение и ношение нарезного оружия владельцем производится отстрел пуль и гильз каждые 5 лет в органах внутренних дел.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акты о контрольном отстреле гражданского и служебного оружия с нарезным стволом производится в порядке, установленном правилами формирования Государственной пулегильзотеки, утвержденными постановлением Правительства Республики Казахстан от 24 июня 2019 года № 429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-При покупке на вновь приобретенное оружие и (или) дополнительном приобретении оружия, заполняется торгующей организацией или органом внутренних дел, является основанием при регистрации в органах внутренних дел</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 8 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права на охоту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Удостоверение охотника установленной уполномоченным органом в области охраны, воспроизводства и использования животного мира, по форме согласно приложению 1 утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра сельского хозяйства Республики Казахстан от 2 февраля 2018 года № 60 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16463) (далее – Приказ № 60), за исключением оружия приобретенного в целях самообороны без права ношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии документа сотрудник органов внутренних дел получает из информационной системы государственных органов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...108 lines deleted...]
-            </w:r>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор на хранение оружия в пунктах централизованного хранения, в случае отсутствия условий хранения оружия по фактическому месту жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор на хранение оружия в пунктах централизованного хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...147 lines deleted...]
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2019 года № 429.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия для хранения гражданского оружия (кроме выдачи разрешения на приобретенное оружие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ о проверке условий хранения оружия по фактическому месту жительства владельца (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие условий для хранения гражданского оружия, проверяются сотрудниками органов внутренних дел по заданию сотрудника оформляющего разрешение после подачи заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...107 lines deleted...]
-Представляется при выдаче разрешения на хранение спортивного гладкоствольного оружия по месту жительства спортсменов-членов Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта закрепленного за той или иной спортивной организацией</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о приобретенном оружии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о приобретенном гражданском оружии по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к приказу Министра внутренних дел Республики Казахстан от 19 февраля 2018 года № 133 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16733)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При покупке на вновь приобретенное оружие, заполняется торгующей организацией или органом внутренних дел, является основанием при регистрации в органах внутренних дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для выдачи разрешения на хранение и ношение служебного оружия и патронов к нему, работникам юридического лица необходимо наличие</w:t>
+Для выдачи разрешения на хранение служебного оружия и патронов к нему юридическим лицам дополнительно необходимо наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о приобретенном оружии и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о приобретенном гражданском и служебным оружии и патронов к нему, по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к приказу Министра внутренних дел Республики Казахстан от 19 февраля 2018 года № 133 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16733)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При покупке на вновь приобретенное оружие и (или) дополнительном приобретении оружия, заполняется торгующей организацией или органом внутренних дел, является основанием при регистрации в органах внутренних дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лиц(а) ответственные за хранение и сохранность оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия приказа о назначении лиц(а), ответственного за хранение и сохранность оружия и патронов к нему</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договора на хранение, либо аренды помещения соответствующего требованиям органов внутренних дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия договора на хранение, либо аренды помещения соответствующего требованиям органов внутренних дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проверка специально оборудованных помещений для хранения оружия и патронов к нему проводится сотрудником осуществляющим оформление разрешения после подачи заявления (кроме случаев выдачи разрешения после приобретения оружия по разрешениям на его приобретение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акта о контрольном отстреле пуль и гильз приобретенного нарезного охотничьего оружия (при получения разрешения на хранение нарезного оружия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акт о контрольном отстреле пуль и гильз приобретенного огнестрельного оружия с нарезным стволом (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До окончания срока действия разрешения на хранение, хранение и ношение нарезного оружия юридическими лицами производится отстрел пуль и гильз каждые 5 лет в органах внутренних дел.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Акты о контрольном отстреле гражданского и служебного оружия с нарезным стволом производится в порядке, установленном правилами формирования Государственной пулегильзотеки, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2019 года № 429.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайства спортивной организации о закреплении оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ходатайство аккредитованной Республиканской федерации по виду спорта, связанному со стрельбой, в соответствии с выполняемыми уставными задачами в сфере физической культуры и спорта, о закреплении оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется при выдаче разрешения на хранение спортивного гладкоствольного оружия по месту жительства спортсменов-членов Национальной сборной Республики Казахстан, имеющих разряд не ниже кандидата мастера спорта закрепленного за той или иной спортивной организацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для выдачи разрешения на хранение и ношение служебного оружия и патронов к нему, работникам юридического лица необходимо наличие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22369,50 +26003,150 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 18 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -23475,1451 +27209,502 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования и перечень документов, подтверждающих соответствие им при выдаче разрешения физическим и юридическим лицам на перевозку гражданского и служебного оружия и патронов к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 1 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...108 lines deleted...]
-            </w:r>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заявление физического или юридического лица для получения разрешения на перевозку гражданского оружия и служебного оружия и патронов к нему по формам согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача разрешения физическим и юридическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему" утвержденных приказом Министра внутренних дел Республики Казахстан от 27 марта 2020 ода № 254 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20184)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...852 lines deleted...]
-              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие документов или сведения удостоверяющих личность физического лица и сведения об юридическом лице</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24947,411 +27732,1960 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+Сведения о документах физического и юридического лица сотрудник органов внутренних дел получает из информационной системы государственной базы данных (Физические и Юридические лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Наличие знаний правил безопасного обращения с оружием</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие противопоказаний к владению оружием у лиц, имеющих доступ к гражданскому и служебному оружию и патронам к нему</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Справка о проверке знаний правил безопасного обращения с оружием, по форме утвержденной </w:t>
+Медицинское заключение об отсутствии противопоказаний к владению оружием, установленной уполномоченным органом в области здравоохранения, по форме № 076/у, утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 июня 2019 года №536 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18849). Юридические лица осуществляющие торговлю гражданским и служебным оружием предоставляют документ о допуске к оружию заверенной печатью (при его наличии) и подписью руководителя (документ заполняется в произвольной форме)</w:t>
-[...36 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военнослужащие Вооруженных Сил, других войск и воинских формирований, за исключением военнослужащих, проходящих воинскую службу в резерве, а также сотрудники специальных государственных и правоохранительных органов, за исключением органов государственной противопожарной службы, имеющие специальные звания и классные чины (при предоставлении документа заверенной печатью и подписью уполномоченного лица с места прохождения службы), разрешение на перевозку гражданского оружия получают без представления медицинского заключения об отсутствии противопоказаний к владению оружием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства""</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, совершения повторно в течение года административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>382</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>443</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>448</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>484</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>487</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>490</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>492</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>506</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях, совершения уголовного проступка, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью четвертой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой, второй и третьей), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частями первой и второй) Уголовного кодекса Республики Казахстан и административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>453</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>476</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>478</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>488</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях у лиц, имеющих доступ к оружию и патронам к нему.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 5 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие знаний правил безопасного обращения с оружием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Справка о проверке знаний правил безопасного обращения с оружием, по форме утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 13 июня 2019 года №536 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18849). Юридические лица осуществляющие торговлю гражданским и служебным оружием предоставляют документ о допуске к оружию заверенной печатью (при его наличии) и подписью руководителя (документ заполняется в произвольной форме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдается организациями, определяемыми уполномоченным органом в сфере контроля за оборотом оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 6 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уплата государственной пошлины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платежный документ об уплате государственной пошлины (не представляется)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информацию об уплате государственной пошлины сотрудник органов внутренних дел проверяет из информационной системы через платежный шлюз "электронного правительства""</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Для получения разрешения на перевозку гражданского и служебного оружия и патронов к нему юридическим лицам необходимо наличие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 7 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26918,338 +31252,273 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о лицах, ответственных за функционирование стрелкового тира (стрельбища) и стенда (администратор, инструктор) и имеющих доступ к оружию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Отсутствие медицинских противопоказаний к владению оружием</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие полных анкетных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Медицинские заключения об отсутствии противопоказаний к владению оружием, установленных уполномоченным органом в области здравоохранения, по форме № 076/у, утвержденной </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579).</w:t>
+Листок по учету кадров, по форме согласно приложению 3 к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 17 апреля 2015 года № 365 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов  № 11219)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27278,986 +31547,1351 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие медицинских противопоказаний к владению оружием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
-[...889 lines deleted...]
-            </w:r>
+Медицинские заключения об отсутствии противопоказаний к владению оружием, установленных уполномоченным органом в области здравоохранения, по форме № 076/у, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отсутствие не погашенной или не снятой в установленном законом порядке судимости за совершение преступления, освобождения от уголовной ответственности по нереабилитирующим основаниям до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей частью статьи Особенной части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан, совершения повторно в течение года административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>382</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>443</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>448</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>482</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>484</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>487</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>490</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>492</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>506</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях, совершения уголовного проступка, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью четвертой), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частью первой, второй и третьей), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (частями первой и второй) Уголовного кодекса Республики Казахстан и административного правонарушения, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>73-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>453</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>476</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>478</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>488</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях у лиц, имеющих доступ к оружию и патронам к нему.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ не представляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии либо отсутствии судимости у лиц, имеющих доступ к оружию и патронам к нему, сотрудник органов внутренних дел получает из информационной системы Генеральной прокуратуры Республики Казахстан. Информация о наличии или отсутствии сведений о лицах имеющих доступ к оружию, в учетах органов внутренних дел и (или) национальной безопасности по линии борьбы с экстремизмом, терроризмом или организованной преступностью запрашиваются сотрудником органов внутренних дел, рассматривающим документы, после подачи заявителем полного пакета документов с не истекшим сроком действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 5 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28370,50 +33004,150 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 6 предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -29608,55 +34342,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>