--- v0 (2025-11-13)
+++ v1 (2026-06-04)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8281ea8" w14:textId="8281ea8">
+    <w:p w14:paraId="746d029" w14:textId="746d029">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -764,150 +729,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан по регулированию и </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -915,109 +903,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="16"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет по статистике</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерства национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1280,986 +1280,582 @@
         <w:t xml:space="preserve">
       "34-1. В случае превышения ограничений, установленных Пруденциальными нормативами, в связи с увеличением требований Организации к заемщику в результате реорганизации дочерних организаций акционерного общества "Национальный управляющий холдинг "Байтерек" путем их присоединения к Единому оператору жилищного строительства, норматив максимального размера риска на одного заемщика считается выполненным. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z71" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В указанном случае Организация немедленно информирует уполномоченный орган о факте превышения ограничений и принимает обязательство по устранению превышения в сроки, согласованные с уполномоченным органом. Если данное превышение не будет устранено в согласованные с уполномоченным органом сроки, превышение норматива максимального размера риска на одного заемщика рассматривается как нарушение данного норматива со дня выявления указанного превышения.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
-[...15 lines deleted...]
-      2. Внести в </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под  № 15886, опубликовано 25 октября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменение и дополнение:</w:t>
+        <w:t> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 248 "Об утверждении Правил государственной регистрации выпуска негосударственных облигаций (облигационной программы), регистрации изменений и (или) дополнений в проспект выпуска негосударственных облигаций (проспект облигационной программы), представления и рассмотрения уведомления об итогах погашения негосударственных облигаций, аннулирования выпуска негосударственных облигаций, Требований к документам для государственной регистрации выпуска негосударственных облигаций (облигационной программы), регистрации изменений и (или) дополнений в проспект выпуска негосударственных облигаций (проспект облигационной программы), рассмотрения уведомления об итогах погашения негосударственных облигаций, Перечня документов для аннулирования выпуска негосударственных облигаций и требований к ним, Правил составления и оформления проспекта выпуска негосударственных облигаций (проспекта облигационной программы), изменений и (или) дополнений в проспект выпуска негосударственных облигаций (проспект облигационной программы), уведомления об итогах погашения негосударственных облигаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17884, опубликовано 14 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z73" w:id="24"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и методиках расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размере капитала банка, утвержденных указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> государственной регистрации выпуска негосударственных облигаций (облигационной программы), регистрации изменений и (или) дополнений в проспект выпуска негосударственных облигаций (проспект облигационной программы), представления и рассмотрения уведомления об итогах погашения негосударственных облигаций, аннулирования выпуска негосударственных облигаций, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
-[...28 lines deleted...]
-      "4. Минимальный размер собственного капитала банка устанавливается в следующем порядке:</w:t>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Государственная регистрация выпуска облигаций (облигационной программы) банка или организации, осуществляющей отдельные виды банковских операций, осуществляется при условии соблюдения эмитентом следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z76" w:id="26"/>
-[...15 lines deleted...]
-      для жилищного строительного сберегательного банка в размере 4 000 000 000 (четырех миллиардов) тенге;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие на дату подачи документов для государственной регистрации выпуска облигаций (облигационной программы) несвоевременно исполненных и неисполненных обязательств по выплате вознаграждения по облигациям, находящимся в обращении на вторичном рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z77" w:id="27"/>
-[...15 lines deleted...]
-      для других банков в размере 10 000 000 000 (десяти миллиардов) тенге.";</w:t>
+    <w:bookmarkStart w:name="z95" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) безубыточная деятельность эмитента по итогам одного из последних двух завершенных финансовых лет до даты подачи документов для государственной регистрации выпуска облигаций (облигационной программы) или чистые потоки денег, полученные от деятельности эмитента, за один из двух последних завершенных финансовых года, рассчитанные на основании его финансовой отчетности, подтвержденной аудиторским отчетом, являются положительными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z78" w:id="28"/>
-[...475 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="45"/>
+    <w:bookmarkStart w:name="z96" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствие фактов несоблюдения пруденциальных нормативов и иных установленных уполномоченным органом норм и лимитов по состоянию на конец месяца, предшествующего месяцу, в котором подаются документы для государственной регистрации выпуска облигаций (облигационной программы). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z97" w:id="46"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z97" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия информации о пруденциальных нормативах и иных установленных уполномоченным органом нормах и лимитах по состоянию на конец месяца, предшествующего месяцу, в котором подаются документы для государственной регистрации выпуска облигаций (облигационной программы), уполномоченным органом принимается во внимание информация </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о пруденциальных нормативах и иных нормах и лимитах по состоянию на предыдущую отчетную дату; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z99" w:id="47"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z99" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) соответствие эмитента и выпускаемых им облигаций </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к эмитентам и их ценным бумагам, допускаемым (допущенным) к обращению на фондовой бирже, а также к отдельным категориям списка фондовой биржи, утвержденным постановлением Правления Национального Банка Республики Казахстан от 27 марта 2017 года № 54, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 15175, и внутренним документам фондовой биржи (в случае, если проспектом выпуска облигаций эмитента предусматривается обращение данных облигаций в торговой системе фондовой биржи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z100" w:id="48"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z100" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования части первой настоящего пункта не распространяются на случаи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z101" w:id="49"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения эмитентом реструктуризации обязательств по ранее выпущенным облигациям в соответствии с решением суда о проведении реструктуризации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z102" w:id="50"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z102" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проведения эмитентом реструктуризации обязательств по ранее выпущенным облигациям в соответствии с решением уполномоченного органа о проведении принудительной реструктуризации обязательств банка, отнесенного к категории неплатежеспособных банков, на основании и в порядке, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 61-10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z103" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения реорганизации эмитента, не менее 50 (пятидесяти) процентов голосующих акций которого принадлежат государству либо национальному управляющему холдингу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z104" w:id="52"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z104" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования подпунктов 2) и 3) части первой настоящего пункта не распространяются на выпуск облигаций банка в виде субординированных облигаций, конвертируемых в акции.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2581,35 +2177,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>