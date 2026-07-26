--- v2 (2026-03-13)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d58fc9" w14:textId="8d58fc9">
+    <w:p w14:paraId="5b785f1" w14:textId="5b785f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -743,629 +743,1099 @@
         <w:t>
       1) потенциальный поставщик – юридическое лицо (за исключением государственных учреждений, если иное не установлено для них законами Республики Казахстан), временное объединение юридических лиц (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>консорциум</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>), претендующее на заключение договора о предоставлении услуг по реализации арестованного имущества на электронной торговой площадке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единая электронная торговая площадка (далее – ЕЭТП) – информационная система, совокупность баз данных, технических, программных, телекоммуникационных и других средств, обеспечивающих возможность ввода, хранения и обработки информации, необходимой для проведения электронного аукциона, предоставляющая единую общедоступную точку доступа участникам электронного аукциона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Республиканская палата частных судебных исполнителей (далее – Республиканская палата) – некоммерческая, профессиональная организация, осуществляющая координацию деятельности частных судебных исполнителей и соблюдение ими законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      3) Республиканская палата частных судебных исполнителей (далее – Республиканская палата) – некоммерческая, профессиональная организация, осуществляющая координацию деятельности частных судебных исполнителей и соблюдение ими законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объявление – информация о предстоящем выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      4) объявление – информация о предстоящем выборе ЕЭТП.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления выбора единой электронной торговой площадки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок осуществления выбора единой электронной торговой площадки</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для осуществления выбора ЕЭТП Республиканской палатой создается комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3. Для осуществления выбора ЕЭТП Республиканской палатой создается комиссия.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав комиссии входят: представитель национальной палаты предпринимателей Республики Казахстан, представители Министерства юстиции Республики Казахстан и представители Республиканской палаты. При этом общее количество членов комиссии по выбору ЕЭТП составляет нечетное число.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      В состав комиссии входят: представитель национальной палаты предпринимателей Республики Казахстан, представители Министерства юстиции Республики Казахстан и представители Республиканской палаты. При этом общее количество членов комиссии по выбору ЕЭТП составляет нечетное число.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При утверждении требований к ЕЭТП комиссия основывается на следующих критериях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4. При утверждении требований к ЕЭТП комиссия основывается на следующих критериях:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) профессиональной компетентности поставщиков услуг по реализации имущества, обладанием ими финансовыми ресурсами, техническим оборудованием и другими материальными возможностями, надежностью, опытом и положительной репутацией, а также другими ресурсами, необходимыми для исполнения договора о предоставлении ЕЭТП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      1) профессиональной компетентности поставщиков услуг по реализации имущества, обладанием ими финансовыми ресурсами, техническим оборудованием и другими материальными возможностями, надежностью, опытом и положительной репутацией, а также другими ресурсами, необходимыми для исполнения договора о предоставлении ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение безопасности, конфиденциальности и достоверности сведений, поступающих на ЕЭТП в процессе исполнения исполнительных документов, в том числе защита информации и сервисов ЕЭТП от несанкционированного доступа, обеспечение прозрачности и открытости проводимых на ЕЭТП электронных аукционов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      2) обеспечение безопасности, конфиденциальности и достоверности сведений, поступающих на ЕЭТП в процессе исполнения исполнительных документов, в том числе защита информации и сервисов ЕЭТП от несанкционированного доступа, обеспечение прозрачности и открытости проводимых на ЕЭТП электронных аукционов;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) полная доступность (проведение регламентных работ строго ограничено графиком, предусматривающим проведение технических работ в ночное время);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) использование электронной цифровой подписи на документах и сведениях, направляемых в форме электронных документов при их обмене через функционал ЕЭТП судебным исполнителем, оператором ЕЭТП, участниками электронного аукциона, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сторонами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполнительного производства и иными лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение электронного документооборота, ежедневного архивного хранения и поиска документов в электронной форме, обеспечение возможности авторизации участников электронного аукциона и разграничения прав доступа пользователей для разной категории информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечение приема электронных заявок и электронных документов судебных исполнителей посредством электронного взаимодействия с Автоматизированной информационной системой органов исполнительного производства (далее – АИСОИП) через шлюз "электронного правительства" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 24 ноября 2015 года "Об информатизации" (далее – Закон), их размещения на ЕЭТП, а также передачи сведений о лотах, порядке проведения электронного аукциона и его результатах в АИСОИП;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие акта о приемке в промышленную эксплуатацию информационной системы, акта с положительным результатом испытаний на соответствие требованиям информационной безопасности, экспертизы технической документации и аттестата соответствия требованиям информационной безопасности в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканская палата направляет предложения потенциальных поставщиков в сервисный интегратор "электронного правительства" для подготовки экспертного заключения в отношении соответствия работ, технической спецификации, предлагаемых потенциальными поставщиками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель комиссии по выбору ЕЭТП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) планирует работу и руководит деятельностью комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) председательствует на заседаниях комиссии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      7) наличие акта о приемке в промышленную эксплуатацию информационной системы, акта с положительным результатом испытаний на соответствие требованиям информационной безопасности, экспертизы технической документации и аттестата соответствия требованиям информационной безопасности в соответствии с Законом.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет иные функции, предусмотренные настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Республиканская палата направляет предложения потенциальных поставщиков в сервисный интегратор "электронного правительства" для подготовки экспертного заключения в отношении соответствия работ, технической спецификации, предлагаемых потенциальными поставщиками.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Секретарь комиссии по выбору ЕЭТП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      6. Председатель комиссии по выбору ЕЭТП:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует повестку дня заседания комиссии, обеспечивает комиссию необходимыми документами, организует проведение заседания комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      1) планирует работу и руководит деятельностью комиссии;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оформляет и подписывает протокол вскрытия конвертов с предложениями, протокол о допуске к участию в выборе ЕЭТП, протокол об итогах выбора ЕЭТП, а также другие протоколы заседаний комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      2) председательствует на заседаниях комиссии;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает сохранность документов и материалов по выбору ЕЭТП с момента вскрытия предложений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      3) осуществляет иные функции, предусмотренные настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссия по выбору ЕЭТП не позднее трех рабочих дней со дня утверждения требований к ЕЭТП, но не менее чем за пятнадцать календарных дней до окончательной даты представления потенциальными поставщиками предложений на участие в выборе ЕЭТП опубликовывает на сайте Республиканской палаты текст объявления о выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      7. Секретарь комиссии по выбору ЕЭТП:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Прием предложений от потенциальных поставщиков осуществляется в течение пятнадцати календарных дней с момента опубликования объявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      1) формирует повестку дня заседания комиссии, обеспечивает комиссию необходимыми документами, организует проведение заседания комиссии;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пакет документов для участия в выборе ЕЭТП, представляемое потенциальным поставщиком, изъявившим желание участвовать в выборе ЕЭТП, содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      2) оформляет и подписывает протокол вскрытия конвертов с предложениями, протокол о допуске к участию в выборе ЕЭТП, протокол об итогах выбора ЕЭТП, а также другие протоколы заседаний комиссии;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление руководителя организации на участие в выборе ЕЭТП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) юридическое лицо представляет нотариально засвидетельствованную копию устава (при его наличии), утвержденного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1380,211 +1850,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 22 апреля 1998 года "О товариществах с ограниченной и дополнительной ответственностью" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 мая 2003 года "Об акционерных обществах", за исключением случаев, когда юридическое лицо осуществляет деятельность на основании типового устава. Нерезиденты Республики Казахстан представляют нотариально засвидетельствованную с переводом на казахский и (или) русский языки легализованную выписку из торгового реестра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заверенные печатью потенциального поставщика копии лицензий либо лицензии в виде бумажной копии электронного документа и (или) свидетельств, сертификатов, разрешений, других документов, подтверждающих право потенциального поставщика на выполнение работ, оказание услуг, связанных с ЕЭТП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нотариально засвидетельствованную копию свидетельства или заверенную печатью потенциального поставщика справку о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оригинал справки банка или филиала банка, в котором обслуживается потенциальный поставщик, за подписью уполномоченного лица и печатью об отсутствии просроченной задолженности по всем видам обязательств потенциального поставщика, длящейся более трех месяцев предшествующих дате выдачи справки, перед банком или филиалом банка (в случае, если потенциальный поставщик является клиентом нескольких банков второго уровня или филиалов, а также иностранного банка, данная справка представляется от каждого из таких банков). Справка должна быть выдана не ранее одного месяца, предшествующего дате вскрытия конвертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) справка установленной формы соответствующего органа государственного дохода об отсутствии налоговой задолженности и задолженности по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и социальным отчислениям более чем за три месяца (за исключением случаев, когда срок уплаты отсрочен в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Налоговым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан от 18 июля 2025 года), либо о наличии налоговой задолженности и задолженности по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и социальным отчислениям менее одного тенге, выданной не ранее одного месяца, предшествующего дате вскрытия конвертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) техническую спецификацию с указанием работ, оказания услуг, предоставления гарантий качества к обслуживанию товара, к расходам, выполнения работ, оказания услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) доверенность лицу (лицам), представляющему интересы потенциального поставщика, за исключением первого руководителя потенциального поставщика, имеющего право подписи без доверенности, в соответствии с уставом потенциального поставщика, на право подписания заявления на участие в выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) иные документы, подтверждающие возможность эффективного функционирования ЕЭТП (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1603,650 +2073,650 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Вскрытие конвертов с предложениями на участие в выборе ЕЭТП проводится комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Вскрытию подлежат конверты с предложениями на участие в выборе ЕЭТП, представленные в сроки, указанные в объявлении. Протокол о вскрытии конвертов с предложениями на участие в выборе ЕЭТП по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписывается и полистно парафируется всеми присутствующими на заседании членами комиссии, а также секретарем комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Не позднее двух рабочих дней, следующих за днем указанного заседания комиссии, опубликовывается на сайте Республиканской палаты текст подписанного протокола вскрытия конвертов с предложениями на участие в выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия в случае выявления потенциальных поставщиков, которые не соответствуют требованиям, предоставляет таким потенциальным поставщикам право для приведения в соответствие предложений на участие в выборе ЕЭТП в течение трех рабочих дней со дня опубликования протокола предварительного допуска к участию в выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае соответствия потенциальных поставщиков требованиям к ЕЭТП и наличии представляемых документов протокол предварительного допуска к участию в выборе ЕЭТП не оформляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комиссия рассматривает предложения на участие в выборе ЕЭТП и принимает решение о допуске потенциальных поставщиков к участию в выборе ЕЭТП в течение пяти календарных дней со дня вскрытия конвертов с предложениями на участие в выборе ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Протокол о допуске к участию в выборе ЕЭТП по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписывается, полистно парафируется всеми присутствующими на заседании членами комиссии, а также секретарем комиссии не позднее двух рабочих дней со дня принятия решения о допуске потенциальных поставщиков к участию в выборе ЕЭТП. К протоколу о допуске к участию в выборе ЕЭТП прилагается экспертное заключение.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Секретарь комиссии не позднее одного рабочего дня со дня вскрытия конвертов с предложениями на участие в выборе ЕЭТП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласовывает с председателем комиссии дату и время проведения заседания комиссии по рассмотрению предложений на участие в выборе ЕЭТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомляет членов комиссии о дате и времени проведения заседания комиссии по рассмотрению предложений на участие в выборе ЕЭТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляет на рассмотрение комиссии документы, подтверждающие соответствие потенциального поставщика требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Члены комиссии, обеспечивают сохранность документов, предложений потенциальных поставщиков во время их рассмотрения до возврата их секретарю комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      18. Секретарь комиссии не позднее одного рабочего дня со дня вскрытия конвертов с предложениями на участие в выборе ЕЭТП:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      1) согласовывает с председателем комиссии дату и время проведения заседания комиссии по рассмотрению предложений на участие в выборе ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривает на предмет полноты и надлежащего оформления пакеты документов, составляющие предложения потенциальных поставщиков на участие в выборе ЕЭТП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      2) уведомляет членов комиссии о дате и времени проведения заседания комиссии по рассмотрению предложений на участие в выборе ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет потенциальных поставщиков, представивших неполный перечень документов и (или) представивших ненадлежащим образом оформленные документы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      3) представляет на рассмотрение комиссии документы, подтверждающие соответствие потенциального поставщика требованиям.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в письменной форме запрашивает у потенциальных поставщиков, представивших предложения на участие в конкурсе, материалы и разъяснения в связи с их предложениями с тем, чтобы облегчить рассмотрение, оценку и сопоставление предложений на участие в выборе ЕЭТП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      19. Члены комиссии, обеспечивают сохранность документов, предложений потенциальных поставщиков во время их рассмотрения до возврата их секретарю комиссии.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) с целью уточнения сведений, содержащихся в предложениях на участие в выборе ЕЭТП, в письменной форме запрашивает необходимую информацию у соответствующих государственных органов, физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      20. Комиссия:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускаются запросы и иные действия комиссии, связанные с приведением предложений на участие в выборе ЕЭТП в соответствие с требованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      1) рассматривает на предмет полноты и надлежащего оформления пакеты документов, составляющие предложения потенциальных поставщиков на участие в выборе ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под приведением предложений на участие в выборе ЕЭТП в соответствие с требованиями понимаются действия комиссии, направленные на дополнение предложений, на участие в выборе ЕЭТП недостающими документами, замены документов, представленных в заявке на участие, приведение в соответствие путем исправления ненадлежащим образом оформленных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) определяет потенциальных поставщиков, представивших неполный перечень документов и (или) представивших ненадлежащим образом оформленные документы;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет потенциальных поставщиков, которые соответствуют требованиям ЕЭТП, и признает их участниками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      3) в письменной форме запрашивает у потенциальных поставщиков, представивших предложения на участие в конкурсе, материалы и разъяснения в связи с их предложениями с тем, чтобы облегчить рассмотрение, оценку и сопоставление предложений на участие в выборе ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В целях уточнения соответствия потенциальных поставщиков требованиям в части их непричастности к процедуре банкротства и (или) отсутствия неисполненных обязательств по исполнительным документам, и не включенных в соответствующий реестр должников, комиссия рассматривает информацию, размещенную на интернет-ресурсе уполномоченного органа, осуществляющего контроль за проведением процедур банкротства, и на интернет-ресурсе уполномоченного органа в сфере обеспечения исполнения исполнительных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      4) с целью уточнения сведений, содержащихся в предложениях на участие в выборе ЕЭТП, в письменной форме запрашивает необходимую информацию у соответствующих государственных органов, физических и юридических лиц.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае отсутствия предложений от потенциальных поставщиков либо несоответствия предложений потенциальных поставщиков требованиям к ЕЭТП, осуществляется повторный выбор ЕЭТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      Не допускаются запросы и иные действия комиссии, связанные с приведением предложений на участие в выборе ЕЭТП в соответствие с требованиями.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участие в выборе одного потенциального поставщика не препятствует проведению выбора ЕЭТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Под приведением предложений на участие в выборе ЕЭТП в соответствие с требованиями понимаются действия комиссии, направленные на дополнение предложений, на участие в выборе ЕЭТП недостающими документами, замены документов, представленных в заявке на участие, приведение в соответствие путем исправления ненадлежащим образом оформленных документов;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По рассматриваемым вопросам комиссия принимает соответствующее решение большинством голосов ее членов, участвующих в заседании. Члены комиссии, присутствовавшие на заседании комиссии и несогласные с принятым решением, в письменном виде излагают свое особое мнение, которое приобщается к протоколу, о чем в протоколе делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Протокол об итогах выбора ЕЭТП по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписывается председателем и всеми присутствующими на заседании членами комиссии, а также секретарем комиссии не позднее тридцати календарных дней с момента вскрытия предложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оператором ЕЭТП плата за осуществление деятельности ЕЭТП при реализации арестованного имущества с государственных и частных судебных исполнителей не взимается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Решение комиссии о выборе ЕЭТП, оформленное соответствующим протоколом, является основанием для заключения договора между территориальными органами юстиции, частными судебными исполнителями и оператором ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2325,137 +2795,137 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>единой электронной торговой площадки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по реализации арестованного имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Протокол о вскрытии конвертов с предложениями на участие в выборе </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         единой электронной торговой площадки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________                   ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Место вскрытия)                               (Время и дата)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="76"/>
+      <w:bookmarkStart w:name="z83" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Комиссия по выбору единой электронной торговой площадки в составе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2486,118 +2956,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">произвела процедуру вскрытия конвертов с предложениями на участие в выборе единой электронной торговой площадки.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z84" w:id="77"/>
+      <w:bookmarkStart w:name="z84" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Пакет документов представлен следующими потенциальными поставщиками: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование, адрес всех потенциальных поставщиков) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z85" w:id="78"/>
+      <w:bookmarkStart w:name="z85" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Предложения на участие в выборе единой электронной торговой площадки </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующих потенциальных поставщиков__________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2645,64 +3115,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> возвращены невскрытыми на основании: _________________________________________.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z86" w:id="79"/>
+      <w:bookmarkStart w:name="z86" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Предложения на участие в выборе единой электронной торговой площадки </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>следующих потенциальных поставщиков, представивших их в установленные сроки, до</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2886,64 +3356,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">единой электронной торговой площадки.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="80"/>
+      <w:bookmarkStart w:name="z87" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При вскрытии предложений присутствовали следующие потенциальные поставщики: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3107,125 +3577,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>единой электронной торговой площадки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по реализации арестованного имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Протокол о допуске к участию в выборе единой электронной торговой площадки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________             _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (Местонахождение)                               (Время и дата)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="83"/>
+      <w:bookmarkStart w:name="z91" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Комиссия по выбору единой электронной торговой площадки в составе:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3256,118 +3726,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="84"/>
+      <w:bookmarkStart w:name="z92" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Информация о привлечении экспертов, представленных ими заключений по  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">соответствию предложенных потенциальными поставщиками предложений участие в выборе  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">единой электронной торговой площадки, работ, услуг технической спецификации.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="85"/>
+      <w:bookmarkStart w:name="z93" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Предложения на участие в выборе единой электронной торговой площадки </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующих потенциальных поставщиков, представивших их в установленные сроки до  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3500,64 +3970,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информация) оглашены всем присутствующим в заседании комиссии.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z94" w:id="86"/>
+      <w:bookmarkStart w:name="z94" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отклоненные предложения на участие в выборе единой электронной торговой площадки:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3571,64 +4041,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предложения на участие, которых отклонены, а также причины отклонения). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="87"/>
+      <w:bookmarkStart w:name="z95" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Предложения потенциальных поставщиков, которые соответствуют требованиям к</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>единой электронной торговой площадке___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3642,118 +4112,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комиссия по результатам рассмотрения предложений на участие в выборе единой электронной торговой площадки РЕШИЛА:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="88"/>
+      <w:bookmarkStart w:name="z96" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Допустить к участию в выборе ЕЭТП следующих потенциальных поставщиков: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать перечень потенциальных поставщиков допущенных к участию в выборе).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="89"/>
+      <w:bookmarkStart w:name="z97" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Не допустить к участию в выборе единой электронной торговой площадки </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующих потенциальных поставщиков </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3767,198 +4237,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать перечень потенциальных поставщиков, не допущенных к участию в выборе).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z98" w:id="90"/>
+      <w:bookmarkStart w:name="z98" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Назначить заседание комиссии по выбору единой электронной торговой площадки на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать день, время, место заседания комиссии).  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Разместить текст данного протокола на сайте Республиканской палаты частных судебных исполнителей.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За данное решение проголосовали:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За - ______ голосов (фамилия, имя, отчество (при его наличии) членов комиссии);  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Против - ________ голосов (фамилия, имя, отчество (при его наличии) членов комиссии).  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилии, имя, отчество (при его наличии), подписи председателя, членов и секретаря  комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4037,162 +4507,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>единой электронной торговой площадки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по реализации арестованного имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Протокол об итогах выбора единой электронной торговой площадки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________             ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (Местонахождение)                                     (Время и дата)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="98"/>
+      <w:bookmarkStart w:name="z107" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Конкурсная комиссия в составе: ___________________________________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (перечислить состав комиссии)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="99"/>
+      <w:bookmarkStart w:name="z108" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Следующие предложения на участие в выборе единой электронной торговой  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">площадки были допущены:______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4223,118 +4693,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">потенциальных поставщиков, допущенных к участию в соответствии с протоколом о  допуске).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z109" w:id="100"/>
+      <w:bookmarkStart w:name="z109" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Конверты с предложениями потенциальных поставщиков: _____________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указываются наименования потенциальных поставщиков предложения, которые не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">были приняты в связи с представлением по истечении окончательного времени для их рассмотрения).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="101"/>
+      <w:bookmarkStart w:name="z110" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Предложения участников, представивших предложения до истечения времени для рассмотрения их комиссией: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4416,64 +4886,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">выборе единой электронной торговой площадки).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="102"/>
+      <w:bookmarkStart w:name="z111" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отклоненные предложения на участие в выборе единой электронной торговой </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">площадки: ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4487,101 +4957,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">участие которых отклонены, а также причины отклонения).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z112" w:id="103"/>
+      <w:bookmarkStart w:name="z112" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия по результатам рассмотрения предложений на участие в выборе единой  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">электронной торговой площадки РЕШИЛА:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z113" w:id="104"/>
+      <w:bookmarkStart w:name="z113" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выбрать единую электронную торговую площадку __________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4629,215 +5099,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать соответствующую причину)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z114" w:id="105"/>
+      <w:bookmarkStart w:name="z114" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Разместить текст данного протокола на сайте Республиканской палаты частных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">судебных исполнителей.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За данное решение проголосовали:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За - ______ голосов (фамилия, имя, отчество (при его наличии) членов комиссии);  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Против - ______ голосов (фамилия, имя, отчество (при его наличии) членов комиссии). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилии, имя, отчество (при его наличии), подписи председателя, членов и секретаря комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>