--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f7837b" w14:textId="3f7837b">
+    <w:p w14:paraId="07c4404" w14:textId="07c4404">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -601,1959 +601,2043 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 сентября 2020 года № 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила управления профессиональными рисками</w:t>
+        <w:t xml:space="preserve">  Правила управления профессиональными рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила управления профессиональными рисками (далее – Правила) определяют порядок управления профессиональными рисками, включающий в себя идентификацию и оценку профессиональных рисков, корректирующие меры, контроль и мониторинг профессионального риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) система управления охраной труда (далее - СУОТ) – комплекс взаимосвязанных мероприятий по реализации политики по охране труда, выполнению требований безопасности труда, управлению профессиональными рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рабочее место – место постоянного или временного нахождения работника при выполнении им трудовых обязанностей в процессе трудовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) профессиональный риск (далее - ПР) – риск утраты трудоспособности либо смерти работника при исполнении трудовых (служебных) обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценка профессионального риска (далее - ОПР) – определение степени профессионального риска на основе анализа информации об идентификации рисков и статистических данных о заболеваемости и производственном травматизме в организации, обеспеченности средствами коллективной и индивидуальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) управление профессиональными рисками (далее - УПР) – составная часть системы управления охраной труда, включающая в себя идентификацию и оценку профессиональных рисков, корректирующие меры, контроль и мониторинг профессионального риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производственное оборудование – машины, механизмы, устройства, аппараты, приборы и иные технические средства, необходимые для работы, производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок управления профессиональными рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. УПР состоит из следующих процедур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификация ПР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОПР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       корректирующие меры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроль и мониторинг ПР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Процедура УПР включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организация проведения процедур УПР в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан осуществляется производственным советом по безопасности и охране труда, в случае его отсутствия, руководителем предприятия определяется состав экспертной группы, для проведения идентификации ПР, ОПР, разработки корректирующих мер по результатам ОПР, контроля и мониторинга, и распределения полномочий и обязанностей между ее членами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение объектов оценки с учетом перечня всех профессий (должностей) или профессиональных групп, по которым будет проводиться ОПР, разработка графика проведения ОПР, назначение лиц, проводящих оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Идентификация профессионального риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Идентификация ПР проводится по каждой профессии (должности) (рабочему месту) в разрезе производственных (технологических) процессов и видов деятельности для выявления производственных факторов, воздействие которых приводит к утрате трудоспособности (либо смерти) работника при исполнении трудовых (служебных) обязанностей с учетом характера их воздействия на организм работника (механические, физические, химические, биологические и психофизиологические факторы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. К производственным факторам физического воздействия на организм работника (Ф) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микроклимат (Ф1), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) температура воздуха - Ф1.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) скорость движения воздуха - Ф1.2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) относительная влажность воздуха - Ф1.3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ТНС-индекс - Ф1.4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) атмосферное (барометрическое) давление - Ф1.5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тепловое излучение - Ф1.6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       излучения (Ф2), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неионизирующие электромагнитные поля и излучения - Ф2.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ионизирующее излучение - Ф2.2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инфракрасное излучение - Ф2.3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ультрафиолетовые излучения - Ф2.4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лазерное излучение - Ф2.5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) рентгеновское излучение - Ф2.6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Виброакустические факторы (Ф3), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шум - Ф3.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вибрация (общая и локальная) - Ф3.2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инфразвук - Ф3.3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ультразвук - Ф3.4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       освещенность (Ф4), в том числе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) недостаточная освещенность рабочей зоны - Ф4.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повышенная яркость света - Ф4.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аэрозольный состав воздуха (Ф5), в том числе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высоко и умереннофиброгенные аэрозоли - Ф5.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) слабофиброгенные аэрозоли - Ф5.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К производственным факторам химического воздействия на организм работника (Х) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вредные химические вещества 1-4 классов (Х1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вещества опасные для развития острого отравления (остронаправленные и раздражающие) (Х2);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) канцерогены (Х3);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аллергены (высоко- и умеренно- опасные) (Х4);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) противоопухолевые средства, гормоны (Х5);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наркотические анальгетики (Х6);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) неорганические вещества(Х7).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К производственным факторам биологического воздействия на организм работника (Б) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патогенные микроорганизмы (Б1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) другие виды микроорганизмов (растения и животные) (Б2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К производственным факторам психофизиологического воздействия на организм работника (П) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тяжесть трудового процесса труда (П1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) напряженность трудового процесса (П2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К опасным производственным факторам (механического воздействия) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       падение в рабочей зоне (М1), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) падение работника с высоты - М1.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) падение работника при передвижении (с одной точки до другой) - М1.2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) падение, обрушение, обвал предметов на работника - М1.3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) падение, разрушение зданий, сооружений и их элементов - М1.4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дорожно-транспортное происшествие (М2), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наезд транспортного средства при передвижении по территории предприятия - М2.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аварии на транспорте - М2.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Воздействие производственных механизмов, машин и частей оборудования (М3), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) воздействие движущихся и вращающихся частей оборудования, механизмов, машин (удары, захваты, сдавливания) - М3.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) воздействие элементов конструкции производственного оборудования, которые имеют острые углы, кромки, заусенцы и неровные поверхности, также, воздействие высокой и низкой температуры поверхности оборудования при движении работника - М3.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электробезопасность, пожаро - и взрывобезопасность М.4, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поражение электрическим током - М4.1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) угроза пожара или взрыва (трение или повышенное давление), в том числе вызванный электричеством - М4 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Идентификация ПР включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сбор информации для ОПР и ее документационный анализ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техническое обследование и визуальный осмотр рабочего места, наблюдение за ходом работы и выявление соответствия деятельности требованиям к безопасности работ, изучение всех характеристик производственной среды и трудового процесса: рабочего места, производственного оборудования и машин, материалов, технологии и методов работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       перечень производственных факторов, воздействие которых приводит к утрате трудоспособности (либо смерти) работника при исполнении трудовых (служебных) обязанностей по каждой профессии (должности) (рабочему месту) в разрезе производственных процессов (технологических, бизнес-процессов) и видов деятельности. Реестр профессионального риска по предприятию утверждается руководителем предприятия, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. По результатам идентификации ПР, если имеются наличия профессий (должностей) (рабочих мест) с идентичным характером выполняемых работ и аналогичными условиями труда разрешается выбор одной профессиональной группы или одного рабочего места для ОПР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Оценка профессиональных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. ОПР подлежат все производственные факторы, указанные в Реестре профессионального риска по предприятию, и оформляются протоколом ОПР (индивидуального) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ОПР проводится по каждой профессии (рабочему месту) в разрезе производственных (технологических) процессов (технологических, бизнес-процессов) и видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ОПР включает в себя комплексную оценку условий труда по каждой профессии (рабочему месту) в разрезе производственных (технологических) процессов (технологических, бизнес-процессов) и видов деятельности организации на соответствие их требованиям законодательства Республики Казахстан в области охраны труда, и состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценки вредности условий труда (воздействия вредных производственных факторов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценки травмоопасности условий труда (воздействия опасных производственных факторов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценки безопасности производственного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценки обеспеченности средствами индивидуальной защиты (далее -СИЗ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценки заболеваемости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оценка вредности условий труда (воздействия вредных производственных факторов) проводится по производственным факторам физического, химического, биологического и психофизиологического воздействия на организм работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценка вредности условий труда производится на основе лабораторных и инструментальных измерений параметров вредных производственных факторов с использованием поверенных средств измерений и их сопоставлении с установленными нормативами в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2568,551 +2652,551 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 113)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве здравоохранения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 17 февраля 2017 года № 71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В подземных угольных шахтах лабораторные и инструментальные измерения не проводятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку вредности условий труда разрешается проводить с использованием результатов аттестации рабочих мест по условиям труда при их наличии и условии, что срок проведения последней аттестации не превышает 5 (пяти) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оценка травмоопасности условий труда проводится по опасным производственным факторам (механического воздействия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка травмоопасности условий труда проводится в соответствии с требованиями нормативных документов, определяющих содержание трудового процесса, функциональные обязанности и виды выполняемых работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Оценка безопасности производственного оборудования проводится по каждой профессии (должности) на ее рабочем месте на основе комплексной проверки на наличие документации по производственному оборудованию и его конструкциям, в том числе отдельным частям, наличие средств коллективной и (или) индивидуальной защиты к производственным оборудованиям, обеспечивающих безопасность проведения работ с использованием производственного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка наличия документации по производственному оборудованию (документационная оценка безопасности производственного оборудования) осуществляется на основании документационного анализа и проверки наличия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) технической документации (паспорт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эксплуатационной документации и технологический регламент (при наличии требований в нормативных правовых актах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документации по обслуживанию, ремонту, обследованию, диагностированию производственного оборудования (при наличии требований и нормативных правовых актах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие производственного оборудования к сроку эксплуатации согласно дате ввода, в эксплуатацию и к сроку, предусмотренному технической документацией и документом, подтверждающим остаточный или продленный срок эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сертификатов о поверке или калибровке средств измерений, входящих в комплект производственного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка наличия средств индивидуальной и (или) коллективной защиты к производственному оборудованию и его конструкциям, в том числе отдельным частям (визуально-техническая оценка безопасности производственного оборудования), осуществляется на основании визуального осмотра и технического контроля их соответствия, к установленной нормативно-технической документации, обеспечивающим безопасность проведения работ с использованием производственного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Оценка обеспеченности средствами индивидуальной защиты (далее - СИЗ проводится по каждой профессии (должности) (профессиональной группе, рабочему месту) по всем наименованиям СИЗ на основе комплексной проверки выполнения требований к наличию нормативно-технической документации на выдачу СИЗ с указанием нормы; фактическому наличию СИЗ в соответствии с установленными нормами их выдачи; наличию сертификатов качества на использование СИЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Оценка заболеваемости проводится на основании исходных данных по листам временной нетрудоспособности работников с указанием наименования профессии (должности), структурного подразделения, пола, возраста, кода болезни по МКБ10 (Международная классификация болезней), вида временной нетрудоспособности (травма или заболевание), режима лечения (амбулаторно или стационарно), периода нетрудоспособности и общего количества дней нетрудоспособности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для учета и систематизации исходных данных ведется Журнал регистрации листов временной нетрудоспособности работников по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка заболеваемости работников проводится на основе комплексного анализа листов временной нетрудоспособности работников данной профессии по следующим трем показателям: суммарная продолжительность временной утраты нетрудоспособности (суммирование всех дней нетрудоспособности); количество случаев острых респираторных вирусных инфекций в год (прямой подсчет имеющихся случаев заболевания с данным диагнозом); наличие хронических заболеваний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По результатам ОПР по каждой профессии/должности (профессиональной группе, рабочему месту) степень ПР устанавливается от одного до пяти:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 степень – допустимый риск при расчетном значении степени от 0 до 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 степень – низкий риск при расчетном значении степени свыше 1 до 2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 степень – средний риск при расчетном значении степени свыше 2 до 3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 степень – высокий риск при расчетном значении степени свыше 3 до 4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 степень – очень высокий риск при расчетном значении степени свыше 4 до 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Расчетное значение степени ПР по каждой профессии (должности) (профессиональной группе, рабочему месту) определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4660900" cy="825500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3134,605 +3218,732 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – показатель вредности условий труда, характеризует вероятность воздействия производственных (вредных) факторов на трудоспособность работника данной профессии (должности) (профессиональной группы) на его рабочем месте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т – показатель травмоопасности условий труда, характеризует вероятность воздействия производственных (опасных) факторов на трудоспособность работника данной профессии (должности) (профессиональной группы) на его рабочем месте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОБ – показатель безопасности производственного оборудования, используемого в трудовом процессе работником данной профессии (должности) (профессиональной группы) на его рабочем месте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СИЗ – показатель обеспеченности СИЗ, используемых в трудовом процессе работником данной профессии (должности) (профессиональной группы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       З – показатель заболеваемости работников данной профессии (должности) (профессиональной группы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. По результатам оценки профессиональных рисков формируется отчет согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением Реестра профессионального риска предприятия, протоколов по оценке профессионального риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Периодичность проведения ОПР устанавливается не менее одного раза в 5 лет с учетом степени ПР: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 степень (допустимый риск) - один раз в 5 лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 степень (низкий риск) - один раз в 3 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 степень (средний риск) - один раз в 2 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 степень (высокий риск) - ежегодно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 степень (очень высокий риск) - после проведения корректирующих мер по устранению риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При модернизации, реконструкции, замены оборудования и изменений в технологических процессах, проводится внеплановая ОПР, с учетом таких изменений на рабочих местах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Корректирующие меры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Необходимость проведения корректирующих мер определяется в зависимости от степени риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2 степень (допустимый /низкий риск) - корректирующие меры могут проводиться по решению работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 степень (средний риск) - в течение года после установления степени риска проводятся корректирующие меры по снижению риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-5 степень (высокий/ очень высокий риск) - в течение 3 месяцев после установления степени риска проводятся корректирующие меры по снижению риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Приоритетность корректирующих мер определяется на основе упорядочивания всех профессий (должностей) (профессиональных групп) в порядке убывания степени ПР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В течении одного месяца после завершения ОПР на основе корректирующих мер руководителем предприятия утверждается План мероприятий по управлению профессиональными рисками, разработанный согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Контроль и мониторинг профессиональных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Контроль ПР включает в себя проверку выполнения всех корректирующих мер ПР установленных Планом мероприятий по УПР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Контроль ПР проводится на основе сбора информации, анализа первичных материалов и обязательной документации УПР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Мониторинг ПР включает в себя сбор и формирование аналитических данных результатов ОПР согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам управления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональными рисками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НАИМЕНОВАНИЕ ПРЕДПРИЯТИЯ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -3767,259 +3978,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам управления</w:t>
+              <w:t>Руководитель предприятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессиональными рисками</w:t>
+              <w:t>" " _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...126 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕЕСТР ПРОФЕССИОНАЛЬНОГО РИСКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по предприятию и структурным подразделениям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Год ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8333,64 +8417,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z160" w:id="152"/>
+      <w:bookmarkStart w:name="z160" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* удельный вес рассчитывается как отношение численности работников по каждой профессии к общей численности работников предприятия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8677,92 +8761,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам управления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОТОКОЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценки профессионального риска (индивидуального)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№_____ от "______" __________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9830,70 +9914,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оценка вредности условий труда (воздействия вредных производственных факторов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -12328,64 +12412,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z164" w:id="155"/>
+      <w:bookmarkStart w:name="z164" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* Баллы (по вредным факторам) определяются в случае выявления несоответствия фактического уровня фактора установленной гигиенической норме (ПДК/ПДУ) в соответствии с классом условий труда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14852,64 +14936,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z165" w:id="156"/>
+      <w:bookmarkStart w:name="z165" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Баллы (по опасным факторам) устанавливаются на основе экспертной оценки и определяются путем произведения числового значения частоты возникновения производственного (опасного) фактора (1 - не более 1 раза в год; 2 - не более 1 раза в квартал; 3 - не более 1 раз в месяц; 4 - не более 1 раза в неделю; 5 - постоянно в течении рабочей смены) и числового значения тяжести последствий возможного воздействия производственного (опасного) фактора (1 - легкая, 2 - средняя, 3 - тяжелая/смерть).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Показатель травмоопасности условий труда (Т) для работника данной профессии (профессиональной группы) на его рабочем месте равен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14968,70 +15052,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 - если за отчетный период по данной профессии не был зарегистрирован несчастный случай, и сумма баллов от 16 до 25 баллов или если за отчетный период по данной профессии был зарегистрирован несчастный случай с легкой и средней степенью тяжести;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 - если за отчетный период по данной профессии не был зарегистрирован несчастный случай, и сумма баллов более 25 баллов или если за отчетный период по данной профессии был зарегистрирован несчастный случай с тяжелым или смертельным исходом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка безопасности производственного оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -17660,64 +17744,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рассчитывается как отношение суммы баллов к количеству производственного оборудования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z167" w:id="158"/>
+      <w:bookmarkStart w:name="z167" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Показатель безопасности производственного оборудования (ОБ), используемого в трудовом процессе работником данной профессии (профессиональной группы) равен 1, если в трудовом процессе работником не используется производственное оборудование. Если в трудовом процессе работником используется производственное оборудование, показатель безопасности производственного оборудования (ОБ) определяется как отношение суммы баллов к общему количеству производственного оборудования по каждой профессии (рабочему месту). Общий балл оценки равен среднему арифметическому баллов документационной (Дб) и визуальной (Вб) оценки по каждому из видов производственного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балл документационной оценки (Дб) устанавливается от 1 до 5 в зависимости от наличия технической, эксплуатационной документации по обслуживанию, ремонту, обследованию, диагностированию производственного оборудования, а также соответствия производственного оборудования сроку эксплуатации или остаточному, или продленному ресурсу по каждому из видов производственного оборудования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17861,70 +17945,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 балла - при несоблюдении требований к конструкции оборудования и его отдельным частям и наличии всех необходимых средств защиты, которые могут привести травматическому воздействию на работника средней тяжести;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 баллов - при несоблюдении требований к конструкции оборудования и его отдельным частям и наличии всех необходимых средств защиты, которые могут привести получению работником тяжелой травмы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Визуально-техническая оценка безопасности производственного оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20470,70 +20554,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рассчитывается как отношение суммы баллов к количеству требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оценка обеспеченности СИЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -22374,64 +22458,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рассчитывается как отношение суммы баллов СИЗ к количеству СИЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z170" w:id="161"/>
+      <w:bookmarkStart w:name="z170" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Показатель обеспеченности СИЗ, используемых в трудовом процессе работником данной профессии (должности) (профессиональной группы) на его рабочем месте равен одному, если в трудовом процессе работником не используется СИЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Если в трудовом процессе работником используется СИЗ, показатель обеспеченности СИЗ определяется как отношение суммы баллов по каждому виду СИЗ к общему нормативно установленному количеству СИЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22490,70 +22574,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 балла - при невыполнении двух из требований;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 баллов - при невыполнении всех требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оценка заболеваемости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23981,64 +24065,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рассчитывается как отношение суммы баллов к количеству работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z172" w:id="163"/>
+      <w:bookmarkStart w:name="z172" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Показатель заболеваемости (З) работников данной профессии (должности) (профессиональной группы) определяется на основе комплексной проверки и анализа листов о временной нетрудоспособности работников данной профессии и равен одному, если за отчетный период по данной профессии не зарегистрировано листов о временной нетрудоспособности. Если за отчетный период по данной профессии были зарегистрированы листы о временной нетрудоспособности, показатель заболеваемости (З) рассчитывается как отношение суммы баллов к количеству работников данной профессии (профессиональной группы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балл по каждому работнику устанавливается в зависимости от суммарной продолжительности временной утраты нетрудоспособности, количества случаев острых респираторных вирусных инфекций в год, наличия хронических заболеваний на основе комплексной проверки и анализа листов о временной нетрудоспособности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24097,70 +24181,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 балла, если суммарная продолжительность временной утраты нетрудоспособности более 21 дня в год, количество случаев острых респираторных вирусных инфекций в год более 3 раз в год, при наличии хронических заболеваний;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 баллов, при наличии зарегистрированных профессиональных заболеваний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет степени профессионального риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -24893,64 +24977,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z174" w:id="165"/>
+      <w:bookmarkStart w:name="z174" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень профессионального риска: ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ответственное лицо по оценке профессиональных рисков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25543,80 +25627,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам управления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональными рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАИМЕНОВАНИЕ ПРЕДПРИЯТИЯ ЖУРНАЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>регистрации листов о временной нетрудоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -27398,64 +27482,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="167"/>
+      <w:bookmarkStart w:name="z177" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>столбец 5: указывается А, если работник относится к административно-управленческому, П, если к производственному, В, если к вспомогательному персоналу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27907,100 +27991,100 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________ ФИО</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" ______________ 20____ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАИМЕНОВАНИЕ ПРЕДПРИЯТИЯ ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по результатам оценки профессиональных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z180" w:id="169"/>
+      <w:bookmarkStart w:name="z180" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПОДГОТОВЛЕНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ответственное лицо по ОТ и ТБ___________ ____________________ подпись ФИО</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28076,70 +28160,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "____" ___________20___ г. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание: * при отсутствии Производственного совета ответственным лицом является второе ответственное лицо после руководителя предприятия (например, технический директор и главный инженер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29248,64 +29332,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z182" w:id="171"/>
+      <w:bookmarkStart w:name="z182" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ФИО – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29526,100 +29610,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________ ФИО</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" ______________ 20____ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАИМЕНОВАНИЕ ПРЕДПРИЯТИЯ ПЛАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мероприятий по управлению профессиональными рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z186" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Год________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -30684,64 +30768,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="174"/>
+      <w:bookmarkStart w:name="z187" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственное лицо по ОТ ____________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись ФИО</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30957,98 +31041,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАИМЕНОВАНИЕ ПРЕДПРИЯТИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Аналитические данные результатов оценки профессионального риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Анализ вредности условий труда (производственных факторов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32526,68 +32610,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Анализ травмоопасности условий труда (производственных факторов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -33896,68 +33980,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Анализ безопасности производственного оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -35547,70 +35631,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -36726,68 +36810,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Анализ обеспеченности СИЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -39109,68 +39193,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Анализ заболеваемости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -40823,64 +40907,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z197" w:id="182"/>
+      <w:bookmarkStart w:name="z197" w:id="181"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СИЗ – средства индивидуальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40920,55 +41004,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>