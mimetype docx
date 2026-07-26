--- v0 (2025-12-18)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9d2765" w14:textId="b9d2765">
+    <w:p w14:paraId="0338d54" w14:textId="0338d54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -696,1218 +696,1876 @@
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан от 23 ноября 2015 года и определяют порядок представления и получения сведений о трудовом договоре из единой системы учета трудовых договоров (далее – ЕСУТД).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия и сокращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интеграция объектов информатизации – мероприятия по организации и обеспечению информационного взаимодействия между объектами информатизации на основании используемых в Республике Казахстан стандартных протоколов передачи данных;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный государственный орган по труду – центральный исполнительный орган, осуществляющий формирование и реализацию государственной политики в сфере трудовых отношений в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) единая система учета трудовых договоров – информационная система, предназначенная для автоматизации учета трудовых договоров, трудовой деятельности и численности работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) трудовой договор – письменное соглашение между работником и работодателем, в соответствии с которым работник обязуется лично выполнять определенную работу (трудовую функцию), соблюдать трудовой распорядок, а работодатель обязуется предоставить работнику работу по обусловленной трудовой функции, обеспечить условия труда, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законами Республики Казахстан и иными нормативными правовыми актами Республики Казахстан, коллективным договором, актами работодателя, своевременно и в полном размере выплачивать работнику заработную плату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "электронное правительство" – система информационного взаимодействия государственных органов между собой и с физическими и юридическими лицами, основанная на автоматизации и оптимизации государственных функций, а также предназначенная для оказания услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      6) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок представления сведений в единую систему учета трудовых договоров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Работодатель вносит информацию о заключении и прекращении с работником трудового договора, вносимых в него изменениях и (или) дополнениях в ЕСУТД в соответствии с подпунктом 27) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Трудового кодекса, содержащих следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реквизиты сторон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер работодателя – физического лица или бизнес-идентификационный номер работодателя – юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) работу по определенной специальности, профессии, квалификации или должности (трудовую функцию); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) место выполнения работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дату начала работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дату заключения и порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работодатель представляет сведения путем интеграции информационной системы кадрового обеспечения с ЕСУТД либо через государственный информационный портал "Электронная биржа труда" или другие информационные системы по автоматизации учета трудовых договоров, интегрированные с ЕСУТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для интеграции информационной системы кадрового обеспечения работодатель организовывает работы по интеграции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 "Об утверждении правил интеграции объектов информатизации "электронного правительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для представления сведений через государственный информационный портал "Электронная биржа труда" работодатель регистрирует личный кабинет с подтверждением электронной цифровой подписью и заполняет в личном кабинете необходимые сведения, указанные в пункте 3 настоящих Правил и отправляет их в ЕСУТД, подписав электронной цифровой подписью. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 4 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения представляются работодателем либо от его лица руководителем кадровой службы, на которого возложена данная обязанность актом работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В ЕСУТД работодатель направляет следующие дополнительные сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) режим рабочего времени и отдыха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о выходе работника в отпуск в связи с беременностью и рождением ребенка (детей), усыновлением (удочерением) новорожденного ребенка (детей), и в отпуск без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, указанные в пунктах 3 и 6 настоящих Правил, удостоверяются посредством электронной цифровой подписи работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о вновь заключенных трудовых договорах подлежат внесению работодателем в ЕСУТД в срок не позднее 5 рабочих дней со дня подписания трудового договора обеими сторонами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о трудовых договорах, сроки действия которых не истекли, подлежат внесению работодателем в ЕСУТД в течение года со дня вступления в силу настоящих Правил для предприятий с численностью до 2000 человек, в течение двух лет со дня вступления в силу настоящих Правил для предприятий с численностью свыше 2000 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения о внесенных изменениях и дополнениях в трудовой договор подлежат внесению работодателем в ЕСУТД не позднее 15 календарных дней со дня подписания изменений и дополнений в трудовой договор обеими сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 4 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 8 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...55 lines deleted...]
-      1) режим рабочего времени и отдыха;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При выявлении ошибок работодатель в течении 30 рабочих дней со дня внесения первоначальных сведений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z69" w:id="38"/>
-[...15 lines deleted...]
-      2) о выходе работника в отпуск в связи с беременностью и рождением ребенка (детей), усыновлением (удочерением) новорожденного ребенка (детей), и в отпуск без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исправляет ошибки при неправильном введении сведений, указанных в пункте 3 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z70" w:id="39"/>
-[...15 lines deleted...]
-      Сведения, указанные в пунктах 3 и 6 настоящих Правил, удостоверяются посредством электронной цифровой подписи работодателя.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) удаляет сведения при неправильном введении реквизитов работника и (или) работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      7. Сведения о вновь заключенных трудовых договорах подлежат внесению работодателем в ЕСУТД в срок не позднее 5 рабочих дней со дня подписания трудового договора обеими сторонами.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае восстановления на работе работника, работодатель в течении 10 рабочих дней со дня его восстановления вносит корректировки в сведения, путем указания даты, номера и органа вынесшего решения о восстановлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Сведения о трудовых договорах, сроки действия которых не истекли, подлежат внесению работодателем в ЕСУТД в течение года со дня вступления в силу настоящих Правил для предприятий с численностью до 2000 человек, в течение двух лет со дня вступления в силу настоящих Правил для предприятий с численностью свыше 2000 человек.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, указанные в пунктах 9 и 10 настоящих Правил, удостоверяются посредством электронной цифровой подписи работодателя либо от его лица руководителем кадровой службы, на которого возложена данная обязанность актом работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 8 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра труда и социальной защиты населения РК от 25.11.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. С внесенными работодателем изменениями в сведения, предусмотренные пунктами 9 и 10 настоящих Правил, работник ознакамливается в личном кабинете на веб-портале "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Информация о прекращении трудового договора вносится работодателем в ЕСУТД не позднее 3 рабочих дней со дня прекращения трудового договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. После внесения работодателем в ЕСУТД информации о прекращении трудового договора изменение и дополнение сведений в ЕСУТД осуществляется уполномоченным государственным органом по труду на основании обращения работодателя или работника в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1926,90 +2584,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. При продлении срока действия трудового договора, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 30 Трудового кодекса, работодатель в течение 15 рабочих дней со дня продления срока действия трудового договора вносит соответствующую информацию в ЕСУТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2028,109 +2686,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок получения сведений из единой системы учета трудовых договоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уполномоченный государственный орган по труду представляет сведения из ЕСУТД физическим и юридическим лицам с учетом требований законодательства Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Запрос о предоставлении сведений, содержащихся в ЕСУТД, направляется в электронной или бумажной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Работник получает сведения, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2145,111 +2898,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, содержащиеся в ЕСУТД через личный кабинет физического лица на веб-портале "электронного правительства", в котором данные сведения отражаются автоматически в течение одного рабочего дня после внесения их работодателем в ЕСУТД. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Работодатель получает сведения о трудовой деятельности претендентов и работников, указанные в пункте 3 настоящих Правил, содержащиеся в ЕСУТД, с их предварительного согласия при наличии интеграции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предварительное согласие предоставляется претендентом и работником в информационной системе кадрового обеспечения работодателя посредством использования электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2268,110 +3114,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Запрос о предоставлении сведений, содержащихся в ЕСУТД, направляемый в электронной форме, подписывается с использованием электронной цифровой подписи работодателя с обязательного согласия работника или предентента на обработку персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Сведения, содержащиеся в ЕСУТД, предоставляются работодателю в срок не более пяти рабочих дней со дня получения уполномоченным органом по труду запроса о предоставлении сведений, в форме электронного документа или в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2390,90 +3236,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В случае, если в ЕСУТД отсутствуют запрашиваемые сведения или предоставление сведений не допускается в соответствии с законодательством Республики Казахстан о персональных данных и их защите, уполномоченный государственный орган по труду, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан направляет электронное или бумажное уведомление об отсутствии в ЕСУТД запрашиваемых сведений или обоснованное решение об отказе в предоставлении запрашиваемых сведений, которое может быть обжаловано в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2541,55 +3387,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>