--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41928ea" w14:textId="41928ea">
+    <w:p w14:paraId="af28fe1" w14:textId="af28fe1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -634,132 +634,284 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Межотраслевые типовые нормативы численности работников служб охраны труда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Межотраслевые типовые нормативы - в редакции приказа Министра труда и социальной защиты населения РК от 31.03.2022 </w:t>
+      Сноска. Межотраслевые типовые нормативы – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 108</w:t>
+        <w:t>№283</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Межотраслевые типовые нормативы численности работников служб охраны труда (далее – нормативы численности) разработаны в целях определения и обоснования необходимой нормативной численности работников служб охраны труда, занятых организацией, координацией и обеспечением функционирования системы управления охраной труда, осуществлением контроля за соблюдением требований охраны труда, а также рационального распределения работ между работниками служб охраны труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нормативы численности распространяются на работодателей независимо от организационно-правовой формы, формы собственности и вида экономической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящие нормативы численности применяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при создании службы безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при определении численности работников службы безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при пересмотре численности работников службы безопасности и охраны труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Численность работников службы безопасности и охраны труда определяется работодателем в соответствии со следующими нормативами численности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z22" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -811,68 +963,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z26" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -924,68 +1088,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z30" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1037,68 +1213,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z34" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1150,68 +1338,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z38" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1263,68 +1463,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z42" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1376,68 +1588,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z46" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1489,68 +1713,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z50" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1602,68 +1838,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z54" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1715,68 +1963,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z58" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1828,68 +2088,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z62" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1941,68 +2213,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z66" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2054,68 +2338,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z70" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2167,68 +2463,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z74" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2280,68 +2588,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z78" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2393,68 +2713,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z82" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2506,68 +2838,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z86" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2619,68 +2963,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z90" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2732,68 +3088,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z94" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2845,68 +3213,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z98" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2958,68 +3338,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z102" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3051,150 +3443,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z106" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z107" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приведенные пределы числовых значений, в которых указано "до", следует понимать включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z108" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативы численности с не целым значением определяют численность не менее указанного предельного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значение 0,5 означает возложение обязанности по обеспечению безопасности и охраны труда на другого специалиста либо закрепление отдельного одного специалиста с учетом специфики деятельности. Значение 1,5, 2,5, 3,5, 4,5, 5,5, 6,5, 7,5, 8,5, и 9,5 означает возможность у работодателя самостоятельно определять потребность, округляя с избытком до целого с учетом специфики деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет численности работников службы охраны труда (Ч), осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="901700" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3215,151 +3627,165 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Ч – численность работников, чел.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z113" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фn – полезный фонд рабочего времени одного работника за год, час. Определяется как произведение количества рабочих дней в году на его среднюю продолжительность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z114" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Tн – годовая трудоемкость нормируемых работ, чел.-час.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z115" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовая трудоемкость нормируемых работ (Tн) определяется с учетом объема каждого вида выполняемых работ по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z116" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1498600" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3380,131 +3806,145 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Hврi - нормы времени на выполнение конкретного нормируемого вида работы, чел.-час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z118" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vi - объем конкретного вида работы, выполняемой за год, i = 1, 2, ..., n- виды выполняемых работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z119" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норматив времени на выполнение работы (Нвр) определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z120" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2070100" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3525,165 +3965,275 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где Нвр - норма времени на выполнение конкретного вида работы (функций), чел.-час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z122" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тон - норматив времени на выполнение нормируемой работы, установленный по нормативу, чел.-час;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+      Ton – норматив времени на выполнение нормируемой работы, установленный по нормативу, чел.-час;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z123" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К - коэффициент, учитывающий затраты времени на организационно-техническое обслуживание рабочего места, отдых (включая вынужденные паузы при выполнении работы, гимнастические упражнения) и личные потребности, а также подготовительно-заключительные работы, в процентном соотношении от оперативного времени. По результатам анализа хронометражных наблюдений рабочего времени работников К принимается равным 10% от объема оперативного времени.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      К – коэффициент, учитывающий затраты времени на организационно-техническое обслуживание рабочего места, отдых (включая вынужденные паузы при выполнении работы, гимнастические упражнения) и личные потребности, а также подготовительно-заключительные работы, в процентном соотношении от оперативного времени. По результатам анализа хронометражных наблюдений рабочего времени работников К принимается равным 10% от объема оперативного времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z124" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Пересмотр нормативов численности осуществляется в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разработки, утверждения, замены и пересмотра единых межотраслевых или межотраслевых типовых или типовых норм и нормативов по труду для всех сфер деятельности, или типовых норм и нормативов по труду организаций, утвержденными приказом Министра здравоохранения и социального развития Республики Казахстан от 28 декабря 2015 года № 1036 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12736).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4009,31 +4559,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>