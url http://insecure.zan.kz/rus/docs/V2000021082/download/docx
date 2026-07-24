--- v0 (2025-10-14)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec4e63c" w14:textId="ec4e63c">
+    <w:p w14:paraId="d440965" w14:textId="d440965">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,344 +102,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 12 августа 2020 года № 187. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 августа 2020 года № 21082.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила оказания государственной услуги "Выдача лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила оказания государственной услуги "Выдача лицензии на экспорт редких и находящихся под угрозой исчезновения видов диких животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно постановлению Правительства Республики Казахстан от 31 октября 2006 года № 1034" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра сельского хозяйства Республики Казахстан от 30 октября 2018 года № 440 "Об утверждении стандартов государственных услуг в области лицензирования экспорта объектов животного мира и лесного хозяйства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17984, опубликован 3 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету лесного хозяйства и животного мира Министерства экологии, геологии и природных ресурсов Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства экологии, геологии и природных ресурсов Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Департамент юридической службы Министерства экологии, геологии и природных ресурсов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра экологии, геологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -571,118 +655,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Мирзагалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -825,215 +909,478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 августа 2020 года № 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="14"/>
+    <w:bookmarkStart w:name="z173" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z174" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья" (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z175" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Комитетом рыбного хозяйства и Комитетом лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и юридическим лицам в соответствии c настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z176" w:id="17"/>
+    <w:bookmarkStart w:name="z176" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z177" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги услугополучатель подает услугодателю заявление для получения лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1048,1041 +1395,1512 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z178" w:id="19"/>
+    <w:bookmarkStart w:name="z178" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов необходимых для оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z179" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z179" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для получения лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z180" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z180" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) - копия иного документа, подтверждающего намерения сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z181" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z181" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия лицензии на осуществление лицензируемого вида деятельности или сведений о наличии лицензии на осуществление лицензируемого вида деятельности, если такой вид деятельности связан с оборотом товара, в отношении которого введено лицензирование на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z182" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z182" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документа, подтверждающего оплату в бюджет лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "электронного правительства" (далее - ПШЭП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z183" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z183" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       электронная копия документов о соответствии квалификационным требованиям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z184" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z184" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для переоформления лицензии и (или) приложения к лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z185" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z185" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документа, подтверждающего уплату лицензионного сбора, за исключением оплаты через ПШЭП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z186" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z186" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z187" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z187" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z188" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z188" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z189" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z189" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z190" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При сдаче услугополучателем всех необходимых документов через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z191" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z192" w:id="33"/>
+    <w:bookmarkStart w:name="z192" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием документов осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z193" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z193" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 1 (одного) рабочего дня с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z194" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z194" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов, работник ответственного подразделения в указанный срок готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя, в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z195" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z195" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При установлении факта полноты представленных документов, работник ответственного подразделения в течение 1 (одного) рабочего дня рассматривает их на предмет соответствия требованиям Правил и формирует лицензию на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо выдает мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z196" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z196" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При переоформлении лицензии и (или) приложения к лицензии работник услугодателя в течение 1 (одного) рабочего дня с момента регистрации документов проверяет полноту представленных документов, их соответствия требованиям Правил, и переоформляет лицензию на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо выдает мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z197" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z197" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z198" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z198" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z199" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Переоформление лицензии и (или) приложения к лицензии осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z200" w:id="41"/>
+    <w:bookmarkStart w:name="z200" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z201" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z202" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z202" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реорганизации юридического лица-лицензиата в формах слияния, преобразования, присоединения юридического лица-лицензиата к другому юридическому лицу, выделения и разделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z203" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z203" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования и (или) места нахождения юридического лица-лицензиата (в случае указания адреса в лицензии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z204" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z204" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изменения адреса места нахождения объекта без его физического перемещения для лицензии, выданной по классу "разрешения, выдаваемые на объекты" или для приложений к лицензии с указанием объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z205" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z205" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) изменения наименования вида и (или) подвида деятельности,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z206" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z206" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z207" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z207" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переоформление лицензии и (или) приложения к лицензии не осуществляется в случаях, указанных в подпунктах 2), 4) и 5) части первой настоящего пункта Правил, если изменения юридического адреса индивидуального предпринимателя-лицензиата, адреса места нахождения юридического лица-лицензиата, адреса места нахождения объекта для лицензии, выданной по классу "разрешения, выдаваемые на объекты", или для приложений к лицензии с указанием объектов произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z208" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z208" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такие изменения адреса лицензиатов и объектов, указанных в приложениях к лицензиям, осуществляются посредством интеграции государственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z209" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z210" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр и Оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z211" w:id="52"/>
+    <w:bookmarkStart w:name="z211" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z212" w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z212" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z213" w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z213" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z214" w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z214" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z215" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z215" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, может не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z216" w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z216" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z217" w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z217" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z218" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z218" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2278,80 +3096,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="60"/>
+    <w:bookmarkStart w:name="z221" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии на экспорт диких живых животных,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отдельных дикорастущих растений и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3309,80 +4127,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дикорастущих растений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и дикорастущего лекарственного сырья</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="61"/>
+    <w:bookmarkStart w:name="z223" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к заявлению для получения лицензии на экспорт диких живых животных,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отдельных дикорастущих растений и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5482,50 +6300,136 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5721,112 +6625,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="62"/>
+    <w:bookmarkStart w:name="z226" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к лицензии на экспорт диких живых животных, отдельных дикорастущих растений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z227" w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z227" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6909,112 +7813,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="64"/>
+    <w:bookmarkStart w:name="z229" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для переоформления лицензии и (или) приложения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к лицензии на экспорт диких живых животных, отдельных дикорастущих растений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7958,50 +8862,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "_" _____ 20_ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9950,68 +10950,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="66"/>
+    <w:bookmarkStart w:name="z234" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10947,68 +11947,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дикорастущих растений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и дикорастущего лекарственного сырья</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="67"/>
+    <w:bookmarkStart w:name="z236" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к лицензии на экспорт диких живых животных, отдельных дикорастущих растений и дикорастущего лекарственного сырья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13091,50 +14091,136 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Подпись и печать</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13265,92 +14351,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растений и дикорастущего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лекарственного сырья"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="68"/>
+    <w:bookmarkStart w:name="z238" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к деятельности по лицензированию</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>экспорта диких живых животных, отдельных дикорастущих растений и дикорастущего</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лекарственного сырья, документы подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14573,64 +15659,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае вывоза дикорастущих растений с территории государства не являющегося государством-членом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="69"/>
+      <w:bookmarkStart w:name="z239" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при подаче документов через веб-портал "электронного правительства" www.egov.kz документы представляются в виде электронных копий документов, удостоверенных электронной цифровой подписью услугополучателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14795,68 +15881,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растений и дикорастущего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лекарственного сырья"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="70"/>
+    <w:bookmarkStart w:name="z241" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об объеме и периоде заготовки (сбора) лекарственных растений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15918,64 +17004,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z242" w:id="71"/>
+      <w:bookmarkStart w:name="z242" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16135,51 +17221,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 августа 2020 года № 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="72"/>
+    <w:bookmarkStart w:name="z172" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на экспорт редких</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16188,108 +17274,193 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и дикорастущих растений, включенных в красную книгу Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>согласно постановлению Правительства Республики Казахстан от 31 октября 2006 года № 1034"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="73"/>
+    <w:bookmarkStart w:name="z243" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z244" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на экспорт редких и находящихся под угрозой исчезновения видов диких живых животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16304,90 +17475,268 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года № 1034" (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на экспорт редких и находящихся под угрозой исчезновения видов диких живых животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно постановлению Правительства Республики Казахстан от 31 октября 2006 года № 1034" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z245" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт  2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Комитетом рыбного хозяйства и Комитетом лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель) физическим и юридическим лицам в соответствии c настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z246" w:id="76"/>
+    <w:bookmarkStart w:name="z246" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z247" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги услугополучатель подает услугодателю заявление для получения лицензии и (или) приложения к лицензии на экспорт редких и находящихся под угрозой исчезновения видов диких живых животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16422,432 +17771,431 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z248" w:id="78"/>
+    <w:bookmarkStart w:name="z248" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов необходимых для оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z249" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z249" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для получения лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z250" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z250" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) - копия иного документа, подтверждающего намерения сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z251" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z251" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документа, подтверждающего оплату в бюджет лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "электронного правительства" (далее - ПШЭП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z252" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z252" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       электронная копия документов о соответствии квалификационным требованиям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z253" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z253" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для переоформления лицензии и (или) приложения к лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z254" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z254" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документа, подтверждающего уплату лицензионного сбора, за исключением оплаты через ПШЭП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z255" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z255" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная копия документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z256" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z256" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z257" w:id="87"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z257" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z258" w:id="88"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z258" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z259" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z259" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При сдаче услугополучателем всех необходимых документов через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z260" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z260" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z261" w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z261" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан, прием документов осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z262" w:id="92"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z262" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 1 (одного) рабочего дня с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z263" w:id="93"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z263" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов, работник ответственного подразделения в указанный срок готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя, в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z264" w:id="94"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z264" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При установлении факта полноты представленных документов, работник ответственного подразделения в течение 1 (одного) рабочего дня рассматривает их на предмет соответствия требованиям Правил и формирует лицензию на экспорт редких и находящихся под угрозой исчезновения видов диких живых животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16862,52 +18210,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года № 1034, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо выдает мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z265" w:id="95"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z265" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При переоформлении лицензии и (или) приложения к лицензии работник услугодателя в течение 1 (одного) рабочего дня с момента регистрации документов проверяет полноту представленных документов, их соответствия требованиям Правил, и переоформляет лицензию на экспорт редких и находящихся под угрозой исчезновения видов диких живых животных и дикорастущих растений, включенных в красную книгу Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16922,569 +18270,947 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года № 1034, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо выдает мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z266" w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z266" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z267" w:id="97"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z267" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z268" w:id="98"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z268" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Переоформление лицензии и (или) приложения к лицензии осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z269" w:id="99"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z269" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z270" w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z270" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z271" w:id="101"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z271" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реорганизации юридического лица-лицензиата в формах слияния, преобразования, присоединения юридического лица-лицензиата к другому юридическому лицу, выделения и разделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z272" w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z272" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования и (или) места нахождения юридического лица-лицензиата (в случае указания адреса в лицензии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z273" w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z273" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изменения адреса места нахождения объекта без его физического перемещения для лицензии, выданной по классу "разрешения, выдаваемые на объекты" или для приложений к лицензии с указанием объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z274" w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z274" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) изменения наименования вида и (или) подвида деятельности,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z275" w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z276" w:id="106"/>
+    <w:bookmarkStart w:name="z276" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переоформление лицензии и (или) приложения к лицензии не осуществляется в случаях, указанных в подпунктах 2), 4) и 5) части первой настоящего пункта Правил, если изменения юридического адреса индивидуального предпринимателя-лицензиата, адреса места нахождения юридического лица-лицензиата, адреса места нахождения объекта для лицензии, выданной по классу "разрешения, выдаваемые на объекты", или для приложений к лицензии с указанием объектов произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z277" w:id="107"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z277" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такие изменения адреса лицензиатов и объектов, указанных в приложениях к лицензиям, осуществляются посредством интеграции государственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z278" w:id="108"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z279" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр и Оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z280" w:id="110"/>
+    <w:bookmarkStart w:name="z280" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z281" w:id="111"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z281" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z282" w:id="112"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z282" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z283" w:id="113"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z283" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3-х (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z284" w:id="114"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z284" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z285" w:id="115"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z285" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z286" w:id="116"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z286" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z287" w:id="117"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z287" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17745,51 +19471,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="118"/>
+    <w:bookmarkStart w:name="z290" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии на экспорт редких</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17798,51 +19524,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и дикорастущих растений, включенных в красную книгу Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>согласно постановлению Правительства Республики Казахстан от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18891,51 +20617,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2006 года № 1034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="119"/>
+    <w:bookmarkStart w:name="z292" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к заявлению для получения лицензии на экспорт редких и находящихся</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -18944,51 +20670,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>включенных в красную книгу Республики Казахстан, согласно постановлению</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21071,50 +22797,136 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21388,51 +23200,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="120"/>
+    <w:bookmarkStart w:name="z295" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -21453,71 +23265,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, согласно постановлению Правительства Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z296" w:id="121"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z296" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22583,51 +24395,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="122"/>
+    <w:bookmarkStart w:name="z298" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление физического лица для переоформления лицензии и (или) приложения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22648,71 +24460,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, согласно постановлению Правительства Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z299" w:id="123"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z299" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23588,50 +25400,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "_" _____ 20_ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25744,51 +27652,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="124"/>
+    <w:bookmarkStart w:name="z303" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на экспорт редких и находящихся под угрозой исчезновения видов диких</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25797,51 +27705,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, согласно постановлению Правительства Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26855,51 +28763,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2006 года № 1034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="125"/>
+    <w:bookmarkStart w:name="z305" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к лицензии на экспорт редких и находящихся под угрозой исчезновения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -26908,51 +28816,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>книгу Республики Казахстан, согласно постановлению Правительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан от 31 октября 2006 года № 1034</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29034,50 +30942,136 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Подпись и печать</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29273,51 +31267,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2006 года № 1034"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="126"/>
+    <w:bookmarkStart w:name="z307" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к деятельности по лицензированию</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -29338,51 +31332,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, согласно постановлению Правительства Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 31 октября 2006 года № 1034, документы подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30605,64 +32599,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае вывоза дикорастущих растений с территории государства не являющегося государством-членом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z308" w:id="127"/>
+      <w:bookmarkStart w:name="z308" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при подаче документов через веб-портал "электронного правительства" www.egov.kz документы представляются в виде электронных копий документов, удостоверенных электронной цифровой подписью услугополучателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30905,68 +32899,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2006 года № 1034"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="128"/>
+    <w:bookmarkStart w:name="z310" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об объеме и периоде заготовки (сбора) лекарственных растений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -32028,64 +34022,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z311" w:id="129"/>
+      <w:bookmarkStart w:name="z311" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>