--- v0 (2025-11-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f98ded1" w14:textId="f98ded1">
+    <w:p w14:paraId="68079c7" w14:textId="68079c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1374,1246 +1374,1212 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аукционный зал – раздел объекта информатизации, обеспечивающий возможность ввода, хранения и обработки информации, необходимой для проведения аукциона;</w:t>
+      1) малоизученные территории – территории, в пределах которых не проводились или проводились ограниченные региональные геологические изучения, по результатам которых не были выявлены перспективные осадочные бассейны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:bookmarkStart w:name="z290" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) аукционный зал – раздел объекта информатизации, обеспечивающий возможность ввода, хранения и обработки информации, необходимой для проведения аукциона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шаг аукциона – величина, на которую увеличивается размер подписного бонуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реестр итогов аукциона – документ, автоматически формируемый объектом информатизации по итогам аукциона с указанием участников аукциона и размеров подписных бонусов, по каждому аукциону с указанием участка недр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объект аукциона (далее – объект) – право недропользования по углеводородам по участкам недр, включенных в Программу управления государственным фондом недр (далее – Программа), предоставляемого в рамках проведения аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аукционный номер – номер, присваиваемый участнику для участия в аукционе при наличии электронно-цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) геоинформационный сервис (далее – геосервис) – информационный сервис, содержащий информацию о территориях, в пределах которых участки недр предоставляются для разведки и добычи или добычи углеводородов на основании аукциона, предназначенный для внесения, сбора, обработки, анализа данных об использовании таких участков, полученных путем внесения результатов систематических наблюдений, наземных съемок, обследований, инвентаризаций, материалов государственного контроля за использованием и охраной земель, архивных данных, данных дистанционного зондирования земель, сведений, полученных из государственных информационных систем и электронных информационных ресурсов, а также других сведений о состоянии земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) победитель – участник аукциона, предложивший наиболее высокий размер подписного бонуса за объект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) гарантийный взнос – денежная сумма, вносимая заявителем для участия в аукционе, являющаяся обеспечением исполнения обязательства победителя аукциона по уплате подписного бонуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) комиссия – постоянно действующий коллегиальный орган, созданный для рассмотрения вопросов по предоставлению права недропользования по углеводородам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аукцион на предоставление права недропользования по углеводородам (далее – аукцион) – форма торгов, при которой участники заявляют свои предложения публично, проводимых с использованием объекта информатизации в электронном формате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) национальный удостоверяющий центр Республики Казахстан (далее – НУЦ РК) – удостоверяющий центр, предоставляющий средства электронной цифровой подписи и регистрационные свидетельства физическим или юридическим лицам для формирования электронных документов в государственных и негосударственных информационных системах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) взнос за участие – денежная сумма в стократном размере месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на дату размещения извещения о проведении аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) участник – физическое или юридическое лицо, зарегистрированное на объекте информатизации оператора и допущенное к участию в аукционе в установленном настоящими Правилами порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) текущий размер подписного бонуса – размер подписного бонуса, складывающийся в ходе аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) стартовый размер подписного бонуса – размер подписного бонуса, с которого начинается аукцион по объекту, устанавливаемый в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 726</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+        <w:t>статьей 761</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) окончательный размер подписного бонуса – размер подписного бонуса, установленный по итогам проведения аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) аукцион на повышение – метод аукциона, при котором стартовый размер подписного бонуса повышается с заранее объявленным шагом аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) объект информатизации оператора (далее – объект информатизации) – информационная система оператора, включающая интернет-ресурс оператора и представляющая собой организационно-упорядоченную совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенные для решения конкретных функциональных задач проведения аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами ЭЦП и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) распределенная база данных Qazchain (далее – сеть qazchain) – непрерывная последовательная цепочка блоков данных, содержащая информацию об аукционах, созданная на основе технологии blockchain. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие 01.01.2026); от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аукцион организуется компетентным органом в соответствии с Кодексом и настоящими Правилами. Аукцион проводится методом на повышение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аукцион проводится в отношении одного и (или) нескольких участков недр, географические координаты территорий которых содержатся в Программе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информация по поданным заявлениям на участие в аукционе (номер заявления, дата заявления, тип аукциона) (далее – заявление на участие), а также сведения об итогах аукциона передаются в сеть qazchain, которая размещается на вычислительных мощностях www.qazchain.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сети qazchain хранение данных по поданным заявлениям на участие в аукционе (номер заявления, дата заявления, тип аукциона) осуществляется децентрализовано с применением технологии распределенной базы данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К информации по итогам аукциона, в том числе по поданным заявлениям на участие, применяется система шифрования с использованием криптографического ключа, генерируемого для каждого аукциона в отдельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функция для проверки итогов торгов (без указания персональных данных участника торгов) становится доступной пользователям www.qazchain.kz после завершения аукциона посредством публикации криптографического ключа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный запрос подписывается ЭЦП пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения аукциона с использованием объекта информатизации оператора электронных аукционов на предоставление права недропользования по углеводородам в электронной форме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Подача и рассмотрение заявления на проведение аукциона на предоставление права недропользования по углеводородам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для формирования и подачи заявления на проведение аукциона (далее – заявление на проведение), физическим и юридическим лицам необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) иметь доступ к компьютеру или ноутбуку, подключенному к Интернету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получить ЭЦП НУЦ РК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) зарегистрироваться в объекте информатизации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пройти аутентификацию в объекте информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) перед отправкой сообщения подписать электронный документ ЭЦП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для регистрации в объекте информатизации необходимо указать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (далее – ИИН), фамилию, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер (далее – БИН), полное наименование юридического лица, фамилию, имя и отчество (при его наличии) первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реквизиты расчетного счета в банке второго уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) контактные данные (почтовый адрес, телефон, факс, электронная почта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении данных, указанных в части первой настоящего пункта, участник до регистрации заявления на проведение изменяет данные, ранее внесенные в объект информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Формирование, прием и обработка заявлений на проведение от физических и юридических лиц состоит из трех этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование и направление заявления на проведение физическим или юридическим лицом в компетентный орган в объекте информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прием и обработка компетентным органом заявления на проведение, полученного посредством объекта информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отображение статуса обработки заявления на проведение в объекте информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Лицо, заинтересованное в получении права недропользования по углеводородам, подает в формате электронного документа посредством объекта информатизации в компетентный орган сформированное заявление на проведение, удостоверенное ЭЦП, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление на проведение по каждому участку недр подается таким лицом до принятия заявления на проведение аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2650,191 +2616,501 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При приеме и обработке компетентным органом заявления на проведение объектом информатизации осуществляется форматно-логический контроль, заключающийся в проверке полноты и корректности заполнения заявления на проведение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заявление на проведение подлежит рассмотрению в течение 20 (двадцати) рабочих дней со дня его поступления в компетентный орган, а заявление на проведение по участку недр, расположенному в пределах малоизученных территорий, в течение 10 (десяти) рабочих дней со дня его поступления в компетентный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После направления заявления на проведение в компетентный орган для физического или юридического лица, направившего его, в объекте информатизации отображается текущий статус обработки заявления компетентным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...16 lines deleted...]
-      12. По результатам рассмотрения заявления на проведение компетентный орган:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам рассмотрения заявления на проведение аукциона компетентный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) не более 4 (четырех) раз в год публикует извещение о проведении в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 95</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, за исключением участков недр, расположенных в пределах малоизученных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отказывает в рассмотрении заявления на проведение в случае, если: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:bookmarkStart w:name="z294" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в течение трех лет до подачи заявления заявитель подавал другое заявление на проведение аукциона, но не зарегистрировался в качестве участника аукциона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z295" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) не более 4 (четырех) раз в год публикует извещение о проведении аукциона в соответствии со </w:t>
+      заявленный участок не соответствует требованиям части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z296" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) публикует извещение о проведении аукциона в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="71"/>
+        <w:t xml:space="preserve"> Кодекса по участку недр, расположенному в пределах малоизученных территорий, для целей разведки и добычи углеводородов в течение 5 (пяти) рабочих дней с даты истечения срока рассмотрения заявления, установленного частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Кодекса, если заявителю не было отказано в рассмотрении заявления согласно подпункту 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z297" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае опубликования извещения о проведении аукциона заявления на участие подаются в соответствии с требованиями, установленными статьей 96 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Извещение о проведении аукциона на предоставление права недропользования по углеводородам содержит сведения, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2849,51 +3125,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 95 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости компетентный орган устанавливает более высокие минимальные требования по объемам и видам работ, чем определены в Программе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2948,548 +3224,626 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случае проведения аукциона по участку недр, по которому ранее был прекращен контракт на недропользование, извещение о проведении аукциона дополнительно содержит сведения, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 95 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. До публикации извещения о проведении аукциона по каждому объекту компетентный орган обеспечивает при наличии включение через объект информатизации краткой геологической информации об объекте, а также графической информации об участке недропользования, обеспечивающей пространственное представление о местонахождении участка (при отсутствии информации в геосервисе оператора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок подачи и рассмотрения заявления на участие в аукционе на предоставление права недропользования по углеводородам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Формирование, прием и обработка заявлений на участие от физических и юридических лиц состоит из следующих этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оплата физическим или юридическим лицом гарантийного взноса и взноса за участие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование и подписание физическим или юридическим лицом заявления на участие в объекте информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z101" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прием и обработка компетентным органом заявления на участие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отображение текущего статуса обработки заявления на участие в объекте информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для формирования и подачи заявления на участие, физические и юридические лица обеспечивают соблюдение условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также оплату гарантийного взноса и взноса за участие в аукционе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приеме и обработке компетентным органом заявления на участие объектом информатизации осуществляется форматно-логический контроль, заключающийся в проверке полноты заполнения заявления на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты форматно-логического контроля включаются в заявление на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Срок, предоставляемый для подачи заявления на участие, составляет 2 (два) месяца со дня опубликования извещения о проведении аукциона. По участку недр, расположенному в пределах малоизученных территорий, срок подачи заявлений на участие устанавливается в 10 (десять) рабочих дней с даты опубликования извещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Лицо, заинтересованное в участии в аукционе, направляет в формате электронного документа посредством объекта информатизации в компетентный орган сформированное заявление на участие в аукционе по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, удостоверенное ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Размер взноса за участие в аукционе составляет 100 (стократный) размер месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на дату размещения извещения о проведении аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взнос за участие в аукционе оплачивается оператору и не подлежит возврату лицу, подавшему заявление на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор перечисляет взносы за участие в аукционе в доход государства в течение 3 (трех) рабочих дней со дня принятия объектом информатизации заявления на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Гарантийный взнос оплачивается оператору и является обеспечением исполнения обязательства победителя аукциона по уплате подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер гарантийного взноса определяется компетентным органом и составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае предоставления права недропользования на разведку и добычу углеводородов – сумму, равную двукратному размеру стартового размера подписного бонуса, определенного в соответствии с налоговым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае предоставления права недропользования на добычу углеводородов – сумму, равную однократному размеру стартового размера подписного бонуса, определенного в соответствии с налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Гарантийный взнос заявителей, в допуске к участию в аукционе которых отказано компетентным органом по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 97 Кодекса, возвращается в течение 3 (трех) рабочих дней после подачи в адрес оператора в объекте информатизации заявления на возврат гарантийного взноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3508,70 +3862,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Гарантийный взнос участников аукциона, допущенных к участию в аукционе, за исключением победителя аукциона и участника аукциона, предложившего следующий после победителя аукциона наибольший размер подписного бонуса, возвращается оператором в течение 3 (трех) рабочих дней после подачи ими в адрес оператора в объекте информатизации заявления на возврат гарантийного взноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3590,70 +3944,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Гарантийный взнос победителя аукциона, а также гарантийный взнос участника аукциона, предложившего следующий после победителя аукциона наибольший размер подписного бонуса, возвращаются им в течение 3 (трех) рабочих дней после подачи в адрес оператора в объекте информатизации заявления на возврат гарантийного взноса, при условии выполнения победителем аукциона требований, предусмотренных пунктом 61 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О выполнении победителем аукциона требований, предусмотренных пунктом 61 настоящих Правил, компетентный орган в течение 3 (трех) рабочих дней со дня получения от победителя аукциона подтверждения оплаты подписного бонуса уведомляет посредством объекта информатизации участника аукциона, предложившего следующий после победителя аукциона наибольший размер подписного бонуса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3708,70 +4062,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При невыполнении победителем аукциона требований, предусмотренных пунктом 61 настоящих Правил, внесенный им гарантийный взнос не возвращается, а обращается оператором в доход государства в течение 3 (трех) рабочих дней со дня истечения срока оплаты подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3790,70 +4144,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При невыполнении участником аукциона, предложившим следующий после победителя аукциона наибольший размер подписного бонуса, требований, предусмотренных пунктом 62 настоящих Правил, внесенный им гарантийный взнос не возвращается, а обращается оператором в доход государства в течение 3 (трех) рабочих дней со дня истечения срока оплаты подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3926,70 +4280,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Гарантийный взнос и взнос за участие вносятся заявителями отдельными платежами с указанием в назначении платежа индивидуального идентификационного номера или бизнес-идентификационного номера участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4062,592 +4416,684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. К заявлению на участие дополнительно прилагаются представляемые в электронном виде и удостоверенные ЭЦП следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z243" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z243" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обязательство заявителя обеспечить выполнение условий предоставления права недропользования, указанных в извещении о проведении аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z244" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z244" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы, подтверждающие соответствие заявителя требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z245" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z245" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) надлежащим образом засвидетельствованные документы, подтверждающие сведения, указанные в заявлении на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z246" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z246" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под надлежащим образом засвидетельствованными документами, подтверждающими сведения, указанные в заявлении на участие, понимаются загруженные на объект информатизации электронные копии соответствующих документов, полностью воспроизводящие вид и информацию (данные) подлинных документов в электронно-цифровой форме (например, сканированная копия оригинала или нотариально заверенной копии удостоверения личности руководителя заявителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z247" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z247" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения об уплате заявителем взноса за участие в аукционе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z248" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z248" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения об уплате заявителем гарантийного взноса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z249" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z249" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в случае предоставления права недропользования на участках недр, относящихся к сложным проектам, - минимальные обязательства по внутристрановой ценности в кадрах, определенные заявителем в соответствии с пунктом 5-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z250" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z250" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) удостоверенное нотариусом схематическое описание структуры контроля заявителя с указанием лиц, государств, международных организаций, контролирующих заявителя, а также лиц, государств, международных организаций, не являющихся контролирующими лицами, владеющих долями участия, акциями заявителя, с раскрытием сведений о доле и способе владения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Удостоверение осуществляется нотариусом путем засвидетельствования верности подписи первого руководителя заявителя, подписавшего прикладываемое к заявлению схематическое описание структуры контроля заявителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии надлежащим образом удостоверенного схематического описания структуры контроля заявителя, направление учредительных и/или иных документов, подтверждающих информацию и/или сведения в таком схематическом описании структуры, не требуется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) для подтверждения наличия у лица, претендующего на получение права недропользования по углеводородам, финансовых средств, достаточных для выполнения минимальных требований по объемам и видам работ на участке недр в период разведки, представляется один из следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z298" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменное подтверждение банка второго уровня или организации, осуществляющей отдельные банковские операции, о наличии и номере банковского счета лица, претендующего на получение права недропользования по углеводородам, с приложением выписки об остатке денег на таком банковском счете в размере, достаточном для выполнения минимальных требований по объемам и видам работ на участке недр в период разведки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z299" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договор о займе денег или о финансировании деятельности по разведке углеводородов лица, претендующего на получение права недропользования по углеводородам. При этом, обязательными условиями такого договора являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z300" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       целевое назначение займа в виде финансирования геологоразведочных работ на конкретном участке недр, на который лицо, претендует получить право недропользование;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z301" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размер займа достаточен для выполнения минимальных требований по объемам и видам работ на участке недр в период разведки, указанных в извещении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z302" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       срок займа не менее срока периода разведки, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 116 Кодекса.</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 116 Кодекса. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z303" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К договору займа денег или о финансировании деятельности по разведке углеводородов, для подтверждения наличия у займодателя достаточной суммы денег, дополнительно представляются документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 93 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z304" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если одно и тоже лицо, выступает в качестве займодателя по нескольким участкам недр, наличие денег у такого лица должно быть достаточным для выполнения минимальных требований по объемам и видам работ по всем участкам недр в совокупности.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z305" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае недостаточности на банковском счете лица, претендующего на получение права недропользования по углеводородам, денег, необходимых для выполнения минимальных требований по объемам и видам работ на участке недр в период разведки, дополнительно представляются документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 93 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 96 Кодекса, заявление на участие и прилагаемые к нему документы составляются на казахском и русском языках. Если заявление подается иностранцем или иностранным юридическим лицом, прилагаемые к нему документы могут быть составлены на ином языке с обязательным приложением к каждому документу перевода на казахский и русский языки, верность которого засвидетельствована нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все прилагаемые документы датируются днем не ранее даты опубликования извещения о проведении аукциона на предоставление права недропользования по углеводородам на сайте компетентного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4684,90 +5130,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. После регистрации заявления на участие объектом информатизации в течение 3 (трех) минут производится автоматическая проверка на наличие в базе данных объекта информатизации сведений о поступлении взноса за участие и гарантийного взноса по объекту, на который подано заявление на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z138" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Заявление на участие не регистрируется объектом информатизации в случае, если заявитель не зарегистрирован в объекте информатизации, согласно пункту 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4786,90 +5232,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. При наличии в базе данных объекта информатизации сведений о поступлении гарантийного взноса и взноса за участие в аукционе на расчетный счет оператора, объект информатизации осуществляет регистрацию заявления на участие для дальнейшей проверки компетентным органом соответствия требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4888,110 +5334,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. По результатам автоматической проверки объект информатизации направляет на электронную почту заявителя, электронное уведомление о регистрации заявления на участие либо причинах отказа в регистрации заявления на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Объект информатизации аннулирует аукционный номер участника, отозвавшего заявление на участие не менее чем за 5 (пять) минут до начала проведения аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Заявление на участие подлежит рассмотрению в течение 10 (десяти) рабочих дней со дня его поступления в компетентный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления на участие рассматриваются компетентным органом в строго последовательном порядке, начиная с первого поступившего заявления на участие, и в течение 10 (десяти) рабочих дней со дня поступления каждого заявления на участие в компетентный орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5046,70 +5492,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. По результатам рассмотрения заявления компетентный орган допускает заявителя к участию в аукционе, отказывает в допуске к участию в аукционе либо уведомляет о необходимости устранения выявленных несоответствий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О принятом решении посредством объекта информатизации на электронную почту заявителя направляется соответствующее электронное уведомление.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5146,397 +5592,471 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. За исключением случаев, предусмотренных подпунктами 1), 2), 3), 4), 5) и 6) пункта 37-2 настоящих Правил, если по результатам рассмотрения заявления, поданного в установленный срок, будет выявлено его несоответствие требованиям статьи 96 Кодекса, компетентный орган уведомляет об этом заявителя с указанием выявленных несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      37-1. За исключением случаев, предусмотренных подпунктами 1)-6) пункта 37-2 настоящих Правил, если по результатам рассмотрения заявления, поданного в установленный срок, будет выявлено его несоответствие требованиям </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="118"/>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 97 Кодекса заявитель вправе устранить выявленные несоответствия, указанные в уведомлении компетентного органа, в течение 3 (трех) рабочих дней с даты направления уведомления компетентным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения выявленных несоответствий заявитель повторно направляет заявление в компетентный орган. Такое заявление должно быть подано до истечения срока, установленного для устранения несоответствий, указанного в части второй настоящего пункта, но не позднее чем за 15 (пятнадцать) рабочих дней до даты проведения аукциона. Заявление, повторно поданное в соответствии с настоящей частью, подлежит рассмотрению компетентным органом в течение 5 (пяти) рабочих дней. По результатам рассмотрения заявления компетентный орган допускает заявителя к участию в аукционе либо отказывает в допуске, по основаниям, указанным в пункте 37-2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z255" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z308" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истечение срока подачи заявлений на участие в аукционе, указанного в извещении о проведении аукциона, не является основанием для отказа в подаче и рассмотрении повторного заявления в соответствии с настоящим пунктом, если оно подано в течение срока, указанного в части второй настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 37-1 в соответствии с приказом и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="120"/>
+    <w:bookmarkStart w:name="z256" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-2. Компетентный орган отказывает в допуске к участию в аукционе по следующим, одному или нескольким, основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z257" w:id="121"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z257" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявитель не устранил выявленные несоответствия заявления на участие в аукционе, указанные компетентным органом, в установленный срок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z258" w:id="122"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z258" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявление подано позже срока, предоставленного для подачи заявлений на участие в аукционе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z259" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z259" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение 3 (трех) лет до подачи заявления компетентный орган досрочно прекратил действие контракта на недропользование, заключенного с заявителем или лицом, прямо или косвенно контролирующим заявителя или находящимся под его контролем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z260" w:id="124"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z260" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) у заявителя, являющегося недропользователем, имеются неустраненные нарушения обязательств по другому контракту на недропользование, указанные в уведомлении компетентного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z261" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z261" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель ранее был определен победителем аукциона на предоставление права недропользования по углеводородам, но не уплатил подписной бонус;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z262" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предоставление заявителю права недропользования повлечет угрозу национальной безопасности страны, в том числе в случае концентрации прав в рамках контракта и (или) концентрации прав недропользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z309" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заявитель не соответствует требованиям части второй пункта 3-1 статьи 95 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 37-2 в соответствии с приказом и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -5618,1559 +6138,1909 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      40. Отказ в допуске к участию в аукционе по основаниям, предусмотренным подпунктами 4), 6), и 9) пункта 3 </w:t>
+      40. Отказ в допуске к участию в аукционе по основаниям, предусмотренным подпунктами 4), 6), 9) и 10) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, лишает заявителя права подачи повторного заявления в рамках текущего аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В отказе в приеме заявления на участие компетентным органом указывается причина отказа, за исключением случая, предусмотренного подпунктом 6) пункта 37-2 настоящих Правил, со ссылками на нормы законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="128"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Компетентный орган и оператор не разглашают информацию, имеющую отношение к участникам в течение всего периода подготовки аукциона и его проведения, за исключением случаев, предусмотренных законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 43 предусмотрен в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При наличии информационного взаимодействия объекта информатизации с государственными базами данных "Юридические лица", "Физические лица", информационной системой "Единый государственный кадастр недвижимости", информационной системой "Автоматизированная информационная система органов исполнительного производства", интегрированной информационной системой "Единая государственная система управления недропользованием Республики Казахстан", информационной системой "Централизованные унифицированные лицевые счета", информационной системой "Национальный банк данных минеральных ресурсов Республики Казахстан" и информационными системами налоговых органов, данные, указываемые участником в заявлении на участие, подлежат подтверждению посредством такого информационного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="129"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При получении данных в автоматическом режиме из указанных в пункте 43 настоящих Правил государственных баз данных и информационных систем объектом информатизации производится проверка сведений с применением форматно-логического контроля. При выявлении несоответствий в результате проверки сведений объект информатизации не регистрирует заявление на участие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 43 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="131"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. При неполучении данных в автоматическом режиме из указанных в пункте 43 настоящих Правил государственных баз данных и информационных систем, участник вносит данные самостоятельно, а также прикрепляет к заявлению на участие документы, подтверждающие внесенные данные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Проведение аукциона на предоставление права недропользования по углеводородам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В аукционе участвуют заявители, допущенные к участию в аукционе и зарегистрированные в объекте информатизации в качестве участников аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Аукцион проводится в день, указанный в извещении о проведении аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукцион по участку недр, расположенному в пределах малоизученных территорий, проводится в течение 10 (десяти) рабочих дней после дня завершения срока, предоставленного для рассмотрения заявлений на участие, указанного в пункте 36 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Регистрация участников производится со дня публикации извещения и заканчивается за 5 (пять) минут до начала аукциона, по истечении которых участники не могут отозвать поданное заявление на участие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Оператор осуществляет функции, установленные пунктом 6 статьи 99 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Участники аукциона в течение 1 (одного) часа до начала аукциона заходят в аукционный зал, используя ЭЦП и аукционный номер, присваиваемый объектом информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Аукцион проводится в период с 10:00 до 17:00 часов по времени города Астана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52. Исключен приказом и.о. Министра энергетики РК от 29.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В ходе аукциона каждое последующее значение размера подписного бонуса определяется путем увеличения текущего размера подписного бонуса на шаг аукциона в следующем процентном соотношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при текущем размере подписного бонуса до 20000-кратного размера месячного расчетного показателя шаг аукциона составляет 25% (двадцать пять процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z172" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при текущем размере подписного бонуса от 20000-кратного до 50000-кратного размера месячного расчетного показателя шаг аукциона составляет 20% (двадцать процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z173" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при текущем размере подписного бонуса от 50000-кратного до 100000-кратного размера месячного расчетного показателя шаг аукциона составляет 15% (пятнадцать процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z174" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при текущем размере подписного бонуса от 100000-кратного до 250000-кратного размера месячного расчетного показателя шаг аукциона составляет 10 % (десять процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z175" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при текущем размере подписного бонуса от 250000-кратного размера месячного расчетного показателя и выше шаг аукциона составляет 5 % (пять процентов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z176" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Аукцион проводится в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z264" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) до начала аукциона участники указывают размер предложения, который в аукционном зале будут отображаться на момент начала аукциона. Размер предложения участников по размеру подписного бонуса за участок недр является формой выражения их согласия приобрести участок недр с соблюдением условий, и на основании которых формируется текущий размер подписного бонуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z265" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер предложения составляет сумму не менее стартового размера подписного бонуса, увеличенного на один шаг, и не более 5-кратной суммы стартового размера подписного бонуса за участок недр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z266" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аукцион начинается с максимально предложенного текущего размера подписного бонуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z267" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с момента начала аукциона участнику предоставляется возможность увеличить текущий размер подписного бонуса другого участника на шаг аукциона, установленный пунктом 53 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z268" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если в течение 10 (десяти) минут с начала аукциона ни один из участников не увеличит текущий размер подписного бонуса, указанный в подпункте 2) настоящего пункта, то аукцион по данному участку недр признается несостоявшимся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z269" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если в течение 10 (десяти) минут после увеличения текущего размера подписного бонуса ни один из участников не подтвердит свое желание приобрести участок недр путем увеличения текущего размера подписного бонуса, то участник, последний подтвердивший свое желание приобрести участок недр фиксируется объектом информатизации в реестре итогов аукциона и аукцион по данному участку недр считается состоявшимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Аукцион по участку недр идет до максимально предложенного размера подписного бонуса одним из участников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если на момент завершения аукциона в 17:00 часов победитель аукциона не определен, то победителем признается участник, последний подтвердивший свое желание приобрести участок недр, и аукцион по данному участку признается состоявшимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Проведение аукциона на предоставление права недропользования по углеводородам</w:t>
-[...736 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Подведение итогов аукциона на предоставление права недропользования по углеводородам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z185" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Реестр итогов аукциона формируется объектом информатизации после завершения аукциона по форме, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и размещается на объекте информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z186" w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. На основании реестра итогов аукциона победителем аукциона признается участник, предложивший наибольший размер подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если к проведению аукциона по участку недр, расположенному в пределах малоизученных территорий, был допущен только один участник, то такой участник признается победителем аукциона при условии оплаты таким лицом стартового размера подписного бонуса.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 134</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="157"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Результаты аукциона по каждому объекту подводятся протоколом о результатах аукциона в день проведения аукциона. Электронная копия протокола направляется на электронную почту победителя, указанную в объекте информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Протокол о результатах аукциона является документом, фиксирующим результаты аукциона и обязательства победителя и компетентного органа подписать контракт на разведку и добычу или добычу углеводородов по окончательному размеру подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Результаты аукциона в течение 1 (одного) рабочего дня со дня его проведения публикуются на единой платформе недропользования на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Победитель аукциона в течение 20 (двадцати) рабочих дней со дня опубликования итогов аукциона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z191" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z191" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уплачивает подписной бонус;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z192" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z192" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) направляет в компетентный орган подтверждение оплаты подписного бонуса и подписанный со своей стороны контракт на разведку и добычу или добычу углеводородов, разработанный в соответствии с типовыми контрактами на разведку и добычу или добычу углеводородов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 11 июня 2018 года № 233 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17140).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z193" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z193" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. В случае, если победитель аукциона в течение срока, указанного в пункте 61 настоящих Правил, не уплатил подписной бонус и (или) не представил в компетентный орган подписанный со своей стороны контракт на недропользование, такое лицо лишается права на заключение контракта, при этом право на заключение контракта по соответствующему участку недр письменным уведомлением компетентного органа, направляемым в течение 3 (трех) рабочих дней после истечения срока, предусмотренного пунктом 3 статьи 100 Кодекса, передается участнику аукциона, предложившему следующий после победителя аукциона наибольший размер подписного бонуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z194" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z194" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае передачи права на заключение контракта участнику аукциона, предложившему следующий после победителя аукциона наибольший размер подписного бонуса, компетентным органом в объекте информатизации подписывается соответствующий протокол.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z195" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z195" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В течение 20 (двадцати) рабочих дней со дня направления письменного уведомления от компетентного органа участник аукциона, предложивший следующий после победителя аукциона наибольший размер подписного бонуса, выполняет требования к победителю аукциона, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7185,229 +8055,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 Кодекса. При этом подписной бонус, предусмотренный подпунктом 1) части первой пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, уплачивается участником аукциона, предложившим следующий после победителя аукциона наибольший размер подписного бонуса, в размере, предложенном таким участником аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z196" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z196" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае невыполнения в течение 20 (двадцати) рабочих дней со дня направления письменного уведомления от компетентного органа участником аукциона, предложившим следующий после победителя аукциона наибольший размер подписного бонуса, требований к победителю аукциона, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 Кодекса, такое лицо лишается права на заключение контракта, а участок недр повторно выставляется на аукцион.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z197" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z197" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Приостановление, перенос и отмена проведения аукциона на предоставление права недропользования по углеводородам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z198" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z198" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. При возникновении в ходе аукциона технического сбоя, препятствующего участию в аукционе, участник:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z199" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z199" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомляется в течение 30 (тридцати) секунд с момента отсутствия устойчивой связи в объекте информатизации путем выведения на монитор участника аукциона электронного уведомления с контактными данными оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z200" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z200" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) незамедлительно посредством телефона или электронного сообщения ставит в известность об этом по контактным данным оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z201" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z201" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Оператор фиксирует факт технического сбоя и при его наличии на стороне объекта информатизации уведомляет всех участников аукциона посредством размещения информации в объекте информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z202" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z202" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. При техническом сбое компьютерного и (или) телекоммуникационного оборудования участника аукцион продолжается. Факт сбоя оборудования участника фиксируется объектом информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z203" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z203" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. При наличии факта технического сбоя в объекте информатизации, препятствующего проведению аукциона или процедуре проведения аукциона, оператор в течение 60 (шестидесяти) минут после установления такого факта письменно уведомляет об этом компетентный орган и переносит аукцион на следующий рабочий день после дня исправления технического сбоя с обязательным предварительным уведомлением принимавших участие в аукционе участников о дате и времени продолжения данного аукциона посредством размещения информации на интернет-ресурсе компетентного органа и направления электронного сообщения на электронную почту участника, указанную в заявлении участника на участие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7426,69 +8296,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:bookmarkStart w:name="z204" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Признание аукциона на предоставление права недропользования по углеводородам несостоявшимся или недействительным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z205" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Аукцион признается несостоявшимся или недействительным по основаниям и в порядке, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7503,234 +8379,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101 Кодекса признание аукциона несостоявшимся не распространяется на аукцион, проводимый по участку недр, расположенному в пределах малоизученных территорий.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 134</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="176"/>
-[...15 lines deleted...]
-      68. Признание аукциона несостоявшимся оформляется протоколом, подписываемым всеми присутствующими членами комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Объявление о признании аукциона несостоявшимся подлежит размещению на единой платформе недропользования на казахском и русском языках в течение 1 (одного) рабочего дня со дня завершения аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Признание аукциона недействительным по требованию участника или компетентного органа осуществляется судом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z207" w:id="177"/>
-[...15 lines deleted...]
-      Объявление о признании аукциона несостоявшимся подлежит размещению на интернет-ресурсе компетентного органа на казахском и русском языках в течение 3 (трех) рабочих дней со дня оформления протокола.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Основаниями для признания аукциона недействительным являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z208" w:id="178"/>
-[...15 lines deleted...]
-      69. Признание аукциона недействительным по требованию участника или компетентного органа осуществляется судом.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарушение правил проведения аукциона, установленных Кодексом, которое повлияло на определение победителя аукциона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z209" w:id="179"/>
-[...15 lines deleted...]
-      70. Основаниями для признания аукциона недействительным являются:</w:t>
+    <w:bookmarkStart w:name="z211" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установление факта предоставления лицом, с которым по итогам аукциона заключен контракт на недропользование, компетентному органу заведомо недостоверных сведений, оказавших влияние на его решение о допуске такого лица к участию в аукционе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z210" w:id="180"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="182"/>
+    <w:bookmarkStart w:name="z212" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Участники аукциона вправе обжаловать результаты аукциона в соответствии с законодательством Республики Казахстан по основанию, указанному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7745,169 +8698,236 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 70 настоящих Правил, в течение 3 (трех) месяцев со дня опубликования его результатов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 102 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z213" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. В случае оспаривания действительности аукциона до заключения контракта срок заключения контракта приостанавливается до вынесения судом решения по существу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z214" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Признание аукциона недействительным влечет недействительность контракта, заключенного по итогам аукциона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z213" w:id="183"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="185"/>
+    <w:bookmarkStart w:name="z215" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. В случае признания аукциона недействительным по основанию, указанному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 70 настоящих Правил, лицо, которое было объявлено победителем такого аукциона, вправе требовать возврата уплаченного подписного бонуса, согласно пункту 6 статьи 102 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z216" w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z216" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Споры, возникающие в ходе организации и проведения аукциона, разрешаются в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 75 - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8103,458 +9123,458 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="188"/>
+    <w:bookmarkStart w:name="z271" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на проведение аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z272" w:id="189"/>
+      <w:bookmarkStart w:name="z272" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рассмотрев программу управления государственным фондом недр, прошу(сим)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>провести аукцион на предоставление права недропользования по углеводородам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по следующему участку недр: наименование участка, указанного в программе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управления государственным фондом недр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>географические координаты предоставляемого для разведки и добычи или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>добычи углеводородов на основании аукциона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z273" w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Подтверждаю достоверность представленной информации, осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан и даю согласие на использование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений, составляющих охраняемую законом тайну, а также на сбор, обработку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хранение, выгрузку и использование персональных данных и иной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z274" w:id="188"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Представляю(-ем) сведения о себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведения о государственной регистрации в качестве юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для физического лица:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...330 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8818,126 +9838,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="193"/>
+    <w:bookmarkStart w:name="z278" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на участие в аукционе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="194"/>
+      <w:bookmarkStart w:name="z279" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рассмотрев опубликованное извещение о проведении аукциона на предоставление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>права недропользования по углеводородам и ознакомившись с Правилами проведения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9124,64 +10144,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>недропользования по углеводородам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z280" w:id="195"/>
+      <w:bookmarkStart w:name="z280" w:id="192"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мною (нами) внесен взнос за участие в аукционе и гарантийный взнос по участку</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>недр, обозначенный в извещении о проведении аукциона (объекту):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9212,64 +10232,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>гарантийный взнос, тенге_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z281" w:id="196"/>
+      <w:bookmarkStart w:name="z281" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для подтверждения наличия финансовых средств, достаточных для выполнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>минимальных требований по объемам и видам работ на участке недр в период</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9857,917 +10877,917 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="197"/>
+      <w:bookmarkStart w:name="z282" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о юридических лицах, физических лицах, государствах и международных</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организациях, прямо или косвенно контролирующих меня (нас), а также о лицах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государствах, международных организациях, не являющихся контролирующими</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицами, владеющих долями участия, акциями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование государства ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование лица, организации __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требование настоящего пункта о предоставлении сведений о лицах, государствах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>международных организациях, владеющих долями участия, акциями заявителя,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не являющихся контролирующими лицами, не распространяется на указанных лиц,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государства, международные организации, владеющие такими долями участия,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акциями через акции и (или) ценные бумаги, обращающиеся на организованном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рынке ценных бумаг.5. Подтверждаю достоверность представленной информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и даю согласие на использование сведений, составляющих охраняемую законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>данных и иной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z283" w:id="195"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Согласен(-ы) с тем, что в случае установления факта предоставления мною (нами)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в компетентный орган заведомо недостоверных сведений, оказавших влияние</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на решения компетентного органа по допуску к участию, участию в аукционе и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>признанию победителем аукциона подписанный мной (нами) протокол о результатах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аукциона и контракт на разведку и добычу или добычу углеводородов будут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">признаны недействительными в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z284" w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае, если я (мы) буду(-ем) определен(-ы) победителем(-ями) аукциона,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимаю (-ем) на себя обязательства оплатить в течение 20 (двадцати) рабочих дней</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>со дня опубликования протокола результатов аукциона окончательный размер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подписного бонуса, направить в компетентный орган подтверждение оплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подписного бонуса и подписанный со своей стороны с ЭЦП контракт на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разработанный в соответствии с типовым контрактом на ______________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 11 июня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2018 года № 233 "Об утверждении типовых контрактов на недропользование"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(зарегистрирован в Реестре государственной регистрации нормативных правовых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">актов за № 17140), а также иные обязательства предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3 статьи 100 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z285" w:id="197"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Согласен(-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>организациях, прямо или косвенно контролирующих меня (нас), а также о лицах,</w:t>
-[...239 lines deleted...]
-      6. Согласен(-ы) с тем, что в случае установления факта предоставления мною (нами)</w:t>
+        <w:t>в случае неуплаты мною (нами) подписного бонуса в качестве победителя аукциона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или участника аукциона, предложившего следующий после победителя аукциона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наибольший размер подписного бонуса, и взноса за участие в аукционе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не возвращается и направляется оператором в доход государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z286" w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Подтверждаем, что не находимся на стадии ликвидации, реорганизации или</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в компетентный орган заведомо недостоверных сведений, оказавших влияние</w:t>
-[...106 lines deleted...]
-      7. В случае, если я (мы) буду(-ем) определен(-ы) победителем(-ями) аукциона,</w:t>
+        <w:t>банкротства (для юридических лиц).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z287" w:id="199"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Подтверждаю (-ем), что не имею (-ем) непогашенную задолженность по уплате</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>принимаю (-ем) на себя обязательства оплатить в течение 20 (двадцати) рабочих дней</w:t>
-[...218 lines deleted...]
-      8. Согласен(-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса,</w:t>
+        <w:t>налогов и других обязательных платежей в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z288" w:id="200"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Подтверждаю (-ем), что в случае получения права недропользования на разведку</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в случае неуплаты мною (нами) подписного бонуса в качестве победителя аукциона</w:t>
-[...69 lines deleted...]
-      9. Подтверждаем, что не находимся на стадии ликвидации, реорганизации или</w:t>
+        <w:t>и добычу углеводородов – имею (-ем) финансовые средства, достаточные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для выполнения минимальных требований по объемам и видам работ на участке недр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в период разведки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z289" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Представляю(-ем) сведения о себе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11843,88 +12863,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="205"/>
+    <w:bookmarkStart w:name="z241" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр итогов аукциона по предоставлению права недропользования по углеводородам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z242" w:id="206"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z242" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер аукциона: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время начала аукциона: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12626,55 +13646,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13000,31 +14020,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>