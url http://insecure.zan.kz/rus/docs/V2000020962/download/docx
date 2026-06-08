--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="558b018" w14:textId="558b018">
+    <w:p w14:paraId="51747b8" w14:textId="51747b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,50 +152,98 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящий приказ вводится в действие с 01.01.2021.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -314,50 +362,112 @@
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения Единого реестра административных производств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 1 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет) обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -888,71 +998,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единый реестр административных производств (далее – ЕРАП) – информационная система, в которой содержатся вносимые сведения об административных правонарушениях, лицах, их совершивших, принятых по ним решениях, а также осуществляется ведение дел об административных правонарушениях в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z225" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мобильное приложение ЕРАП (далее – МП ЕРАП) – компонент ЕРАП, предназначенный для возбуждения дела об административном правонарушении посредством планшетного компьютера;</w:t>
+      3) публичный сектор ЕРАП – функционал ЕРАП, позволяющий участникам производства по делам об административных правонарушениях посредством Интернета с соблюдением требований информационной безопасности и конфиденциальности получить удаленный доступ к материалам дела об административном правонарушении, производство которого осуществляется в электронной форме, а также подавать жалобы, заявления и ходатайства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z226" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) публичный сектор ЕРАП – функционал ЕРАП, позволяющий участникам производства по делам об административных правонарушениях посредством Интернета с соблюдением требований информационной безопасности и конфиденциальности получить удаленный доступ к материалам дела об административном правонарушении, производство которого осуществляется в электронной форме, а также подавать жалобы, заявления и ходатайства;</w:t>
+      4) мобильное приложение ЕРАП (далее – МП ЕРАП) – компонент ЕРАП, предназначенный для возбуждения дела об административном правонарушении посредством планшетного компьютера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z227" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пользователь ЕРАП (далее – пользователь) – орган (должностное лицо), который в пределах своей компетенции использует ЕРАП для выполнения конкретных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z228" w:id="17"/>
     <w:p>
@@ -1137,71 +1247,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Генерального Прокурора РК от 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказами Генерального Прокурора РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1657,51 +1787,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с приказом Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z241" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2010,54 +2160,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Файловые документы и медиа-файлы, относящиеся к делу и (или) являющиеся вещественными доказательствами вкладываются в ЕРАП, а в случае невозможности приобщаются к материалам дела с указанием в протоколе в соответствии с законодательством об административных правонарушениях. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Приобщенные к материалам дела вещественные и иные доказательства представляются для рассмотрения административного дела по существу нарочно. До этого времени орган (должностное лицо) обеспечивает их сохранность.</w:t>
+      Приобщенные к материалам дела вещественные и иные доказательства представляются для рассмотрения дела об административном правонарушении по существу нарочно. До этого времени орган (должностное лицо) обеспечивает их сохранность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Удостоверение процессуальных и иных документов, составленных в электронной форме, в том числе направлений для освидетельствования на состояние опьянения, схем дорожно-транспортных происшествий, осуществляется участниками административного производства путем заверения ЭЦП или посредством планшета подписи. При ведении административного производства в МП ЕРАП подписание осуществляется с использованием программного обеспечения планшетного компьютера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2704,74 +2916,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Производство по делу об административном правонарушении не подлежит началу, если принятыми мерами установлено, что административное правонарушение совершено транспортным средством под управлением лица, неподлежащего к административной ответственности. Одновременно принимаются меры по недопущению управления транспортными средствами такими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z262" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11-4. При выявлении укрытого административного правонарушения путем необоснованного перевода в категорию неустановленных, отказа в начале производства, а также незаконного прекращения производства по административному делу, незамедлительно принимаются меры к возбуждению производства по нему с учетом положений, предусмотренных </w:t>
+      11-4. При выявлении укрытого административного правонарушения путем необоснованного перевода в категорию неустановленных, отказа в начале производства, а также незаконного прекращения производства по делу об административном правонарушении, незамедлительно принимаются меры к возбуждению производства по нему с учетом положений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> КоАП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11-4 – в редакци приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z263" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-5. В соответствии с частью 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2808,624 +3082,806 @@
         <w:t>
       неверном определении сертифицированными специальными контрольно-измерительными техническими средствами и приборами, работающими в автоматическом режиме, регистрационного номерного знака транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z265" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматическом формировании предписания о необходимости уплаты штрафа, после поступления заявления от лица, кому оно было направлено.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 11-5 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z266" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Публичный сектор ЕРАП</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z267" w:id="65"/>
+    <w:bookmarkStart w:name="z269" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. ЕРАП посредством публичного сектора предоставляет участникам производства по делам об административных правонарушениях в электронной форме, с момента приобретения ими процессуального статуса, доступ к соответствующим материалам административного дела, а также к подаче ходатайства, жалобы, заявления и получению на них ответы в электронной форме.</w:t>
+      12. Участникам производства по делам об административных правонарушениях в электронной форме с момента приобретения процессуального статуса посредством публичного сектора ЕРАП предоставляется удаленный доступ к материалам дела об административном правонарушении, а также к подаче жалоб, заявлений, ходатайств и получению ответов на них в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z268" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Доступ к материалам административного дела, производство которого осуществляется в электронной форме, предоставляется лицом, ведущим производство по делу об административном правонарушении в объеме, который не противоречит интересам государства и не связан с нарушением прав и законных интересов других лиц.</w:t>
+      Доступ к материалам дела об административном правонарушении, производство по которому осуществляется в электронной форме, предоставляется лицом, ведущим производство по делу об административном правонарушении, в объеме, который не противоречит интересам государства и не связан с нарушением прав и законных интересов других лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии ЭЦП и (или) подключения к сети Интернет участники производства знакомятся с материалами дела об административном правонарушении, производство по которому осуществляется в электронной форме, путем воспроизведения или предоставления (для личного ознакомления) органом (должностным лицом), ведущим производство по делу об административном правонарушении в электронной форме соответствующих материалов, с возможностью получения электронной копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакци приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Особенности ведения ЕРАП при рассмотрении дел об административном правонарушении и исполнения административного взыскания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z269" w:id="67"/>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При отсутствии ЭЦП и (или) подключения к сети Интернет участники производства знакомятся с материалами административного дела, производство которого осуществляется в электронной форме, путем воспроизведения или предоставления (для личного ознакомления) органом (должностном лицом), ведущим производство по делу об административных правонарушениях в электронной форме соответствующих материалов, с возможностью получения электронной копии.</w:t>
+        <w:t xml:space="preserve">
+      13. Привлекаемые в рамках рассмотрения дела об административном правонарушении в электронной форме эксперты и специалисты составляют заключение в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 773</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z47" w:id="68"/>
+    <w:bookmarkStart w:name="z49" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозможности составить заключение в форме электронного документа, бумажный вариант заключения переводится лицом, ведущим административный процесс, в PDF-документ и прикладывается к материалам дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="71"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жалоба и (или) протест, поступившие в орган (должностному лицу), ведущему производство по делу об административных правонарушениях в бумажной форме подлежат переводу в PDF-документ с последующим вложением в ЕРАП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z51" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z51" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аналогичный порядок распространяется на поступившие в бумажной форме заявления о пересмотре дел (по вступившим в законную силу постановлениям и предписаниям) и жалобы на действия (бездействия) и решения органа (должностного лица). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z52" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z52" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Данный порядок действий применяется при ведении дела в электронной форме, а также в случаях вложении материалов дела в ЕРАП в виде PDF-документов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z53" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В течении десяти суток после истечения срока добровольной уплаты штрафа и при не поступлении сведений о произведенной оплате, орган (должностное лицо) направляет на принудительное исполнение в электронной форме справку из ЕРАП об отсутствии сведений о произведенной оплате, постановление о наложении штрафа или предписание о необходимости уплаты штрафа государственным судебным исполнителям или региональным палатам частных судебных исполнителей или администрации организации, где лицо, привлеченное к ответственности, работает либо получает вознаграждение, пенсию, стипендию для удержания суммы штрафа в принудительном порядке из его заработной платы или иных доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Особенности выставления, редактирования, удаления и хранения ИУД</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z53" w:id="74"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="76"/>
+    <w:bookmarkStart w:name="z55" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. ИУД формы 1-АВ заполняется на каждое дело об административном правонарушении при его возбуждении. При совершении лицом нескольких административных правонарушений ИУД выставляется на каждое правонарушение с присвоением отдельного номера.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z56" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ИУД формы 1-АП заполняется только после выставления ИУД формы 1-АВ по результатам принятия следующих решений по возбужденному делу об административном правонарушении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z57" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о передаче материала (протокола);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z56" w:id="77"/>
+    <w:bookmarkStart w:name="z58" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. ИУД формы 1-АП заполняется только после выставления ИУД формы 1-АВ по результатам принятия следующих решений по возбужденному делу об административном правонарушении:</w:t>
+      2) об объединении материалов (протоколов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z57" w:id="78"/>
+    <w:bookmarkStart w:name="z59" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) о передаче материала (протокола);</w:t>
+      3) о рассмотрении материала (протокола) с вынесением постановления о наложении взыскания или прекращении/освобождении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z58" w:id="79"/>
+    <w:bookmarkStart w:name="z60" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) об объединении материалов (протоколов);</w:t>
+      4) о передаче материала на принудительное исполнение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z59" w:id="80"/>
+    <w:bookmarkStart w:name="z61" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) о рассмотрении материала (протокола) с вынесением постановления о наложении взыскания или прекращении/освобождении;</w:t>
+      5) об исполнении взыскания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z60" w:id="81"/>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) о передаче материала на принудительное исполнение;</w:t>
+      6) об отсрочке исполнения взыскания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z61" w:id="82"/>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) об исполнении взыскания;</w:t>
+      7) об обжаловании (опротестовании) постановления по делу об административном правонарушении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z62" w:id="83"/>
+    <w:bookmarkStart w:name="z64" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) об отсрочке исполнения взыскания;</w:t>
+      При этом на каждое принятое решение заводится отдельный ИУД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z63" w:id="84"/>
+    <w:bookmarkStart w:name="z65" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) об обжаловании (опротестовании) постановления по делу об административном правонарушении.</w:t>
+      18. При установлении фактов несоответствия внесенной в ЕРАП информации материалам дела об административном правонарушении принимаются меры по устранению выявленных нарушений путем редактирования сведений или удаления ИУД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z64" w:id="85"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Редактирование сведений заключается в изменении и (или) дополнении данных реквизитов ИУД в ЕРАП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3557,503 +4013,769 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Генерального Прокурора РК от 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказами Генерального Прокурора РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="87"/>
+    <w:bookmarkStart w:name="z68" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Анкетные данные лиц, привлеченных к административной ответственности, подлежат заполнению в ЕРАП на языке документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z69" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z69" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Сведения о лицах, привлеченных к административной ответственности, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> КоАП находятся на учете в течение одного года с момента окончания исполнения постановления о наложении административного взыскания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z70" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сведения о несовершеннолетних, привлеченных к административной ответственности, хранятся в течение шести месяцев с момента исполнения постановления о наложении административного взыскания (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z71" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сведения о лицах, привлеченных к административной ответственности за совершение административных коррупционных правонарушений, хранятся в течение трех лет со дня окончания исполнения постановления о наложении административного взыскания (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан").</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z70" w:id="89"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> КоАП).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакци приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Разграничение полномочий при ведении ЕРАП</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z71" w:id="90"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:bookmarkStart w:name="z74" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="93"/>
+        <w:t>
+      23. Органам (должностным лицам), ведущим производство по делу об административных правонарушениях, предоставляется доступ к находящимся у них в производстве электронным делам об административных правонарушениях, либо находящимся в производстве подчиненных им лиц, ведущих административное производство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прокурор обладает доступом к административным делам, по которым им осуществляется надзор.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="94"/>
+      Прокурор обладает доступом к делам об административных правонарушениях, по которым им осуществляется надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакци приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="95"/>
+        <w:t>
+      24. Органами (должностными лицами), ведущими производство по делам об административных правонарушениях, определяется перечень пользователей ЕРАП, их полномочия и уровень доступа к делам об административных правонарушениях в электронной форме по конкретным территориальным и структурным подразделениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z76" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании указанного перечня уполномоченным органом определяются права доступа пользователей ЕРАП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z77" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными приказом Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. В целях обеспечения законности производства по делам об административных правонарушениях и ведомственного контроля обеспечивается доступ в ЕРАП к электронным административным делам руководителей центральных, областных (и приравненных к ним), городских (районных и приравненных к ним) органов, ведущих производство по делу об административном правонарушении, их заместителей, начальникам управлений и отделов, работникам центральных и областных аппаратов органов, осуществляющих ведомственный зональный контроль (кураторство), по подчиненным и нижестоящим структурным подразделениям.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="97"/>
+      25. В целях обеспечения законности производства по делам об административных правонарушениях и ведомственного контроля обеспечивается доступ в ЕРАП к делам об административных правонарушениях в электронной форме руководителей центральных, областных (и приравненных к ним), городских (районных и приравненных к ним) органов, ведущих производство по делу об административном правонарушении, их заместителей, начальникам управлений и отделов, работникам центральных и областных аппаратов органов, осуществляющих ведомственный зональный контроль (кураторство), по подчиненным и нижестоящим структурным подразделениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакци приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Органы (должностные лица), ведущие производство по делам об административных правонарушениях обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z79" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) достоверность вводимой в ЕРАП информации в соответствии с обстоятельствами и материалами дела об административном правонарушении; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z80" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z80" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) своевременность заполнения ИУД в ЕРАП; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z81" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неразглашение данных, полученных в ходе ведения административного производства, в соответствии с действующим</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z82" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Вопросы обеспечения информационной безопасности реализуются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4197,136 +4919,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="102"/>
+    <w:bookmarkStart w:name="z271" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информационный учетный документ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"О возбуждении дела об административном правонарушении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Генерального Прокурора РК от 08.07.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказами Генерального Прокурора РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4339,87 +5081,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. _____________________________________________________________________________________</w:t>
+1. _______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование органа, выявившего правонарушение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1. Повод к возбуждению административного дела: непосредственное обнаружение (1); результат проверки / профилактического контроля и надзора (2); материалы, поступившие из государственных органов (3); сообщения или заявления (4); показания автоматизированных технических средств и приборов наблюдения (5); показания контрольно-измерительной аппаратуры и (или) средств радиотехнического контроля (6)</w:t>
+1.1. Повод к возбуждению дела об административном правонарушении: непосредственное обнаружение (1); результат проверки / профилактического контроля и надзора (2); материалы, поступившие из государственных органов (3); сообщения или заявления (4); показания автоматизированных технических средств и приборов наблюдения (5); показания контрольно-измерительной аппаратуры и (или) средств радиотехнического контроля (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.______________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4470,51 +5212,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Номер административного дела /_/_/_/_/_/_/_/_/_/_/_/_/_/_/_/ дата заведения "___" ________20__года</w:t>
+3. Номер дела об административном правонарушении /_/_/_/_/_/_/_/_/_/_/_/_/_/_/_/ дата заведения "__" ________20__года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1. Номер протокола /_/_/_/_/_/_/_/_/_/_/_/_/_/_/ дата составления "___" ________20__года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6788,68 +7530,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="103"/>
+    <w:bookmarkStart w:name="z172" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информационный учетный документ "О ходе движения, рассмотрения дела об административном правонарушении и о порядке исполнения административного взыскания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6899,138 +7641,158 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="104"/>
+          <w:bookmarkStart w:name="z173" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Уполномоченный орган, принявший решение по материалу /протоколу/ делу ________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Номер административного дела /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
+              <w:t>2. Номер дела об административном правонарушении /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7146,114 +7908,114 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.4 Номер основного административного дела /_/_/_/_/_/_/_/_/_/_/_/_/_/_/ </w:t>
-[...17 lines deleted...]
-2.5 Номера объединенных административных дел: _______________________________;</w:t>
+              <w:t>2.4 Номер основного дела об административном правонарушении /_/_/_/_/_/_/_/_/_/_/_/_/_/_/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5 Номера объединенных дел об административных правонарушениях: _______________________________;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="105"/>
+          <w:bookmarkStart w:name="z180" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Фамилия, имя и отчество (при его наличии) (далее – Ф.И.О.), должность, лица, принявшего решение: _______________________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7372,70 +8134,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="106"/>
+          <w:bookmarkStart w:name="z184" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Квалификация правонарушения статья ____часть _____пункт _______ КоАП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7539,158 +8301,158 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.2 Участвующие в деле лица _________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z190" w:id="107"/>
+          <w:bookmarkStart w:name="z190" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
-[...7 lines deleted...]
-          <w:bookmarkStart w:name="z191" w:id="108"/>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z191" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный индетификационный номер, место жительства, контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="109"/>
+          <w:bookmarkStart w:name="z192" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8.Материал передан </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7736,51 +8498,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="110"/>
+          <w:bookmarkStart w:name="z194" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Административные меры взыскания (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7795,106 +8557,93 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> КоАП):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
-[...54 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1 основные: предупреждение (01), административный штраф (02), административный арест (03), лишение специального права (04), лишение разрешения либо приостановление его действия, а также исключение из реестра (05), приостановление/запрещение деятельности или отдельных ее видов (06), административное выдворение за пределы Республики Казахстан иностранцев или лиц без гражданства (07), общественные работы (08).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На срок до "___" ___________20__года; на "___" часов (для общественных работ).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8049,94 +8798,108 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9.6 Размер наложенного штрафа в порядке сокращенного производства / части 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 897</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> КоАП _________________________________тенге</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="111"/>
+          <w:bookmarkStart w:name="z202" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10. Основания прекращения: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8538,70 +9301,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="112"/>
+          <w:bookmarkStart w:name="z206" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Взыскание штрафа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8655,70 +9418,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="113"/>
+          <w:bookmarkStart w:name="z209" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Исполнение постановления отсрочено/рассрочено;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8744,164 +9507,244 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="114"/>
+          <w:bookmarkStart w:name="z211" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 13. Обжалование/опротестование </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">13.1 Обжаловано в порядке </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 830</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> КоАП (01), внесено апелляционное ходатайство прокурора в порядке статьи 830 КоАП (02), внесено представление в порядке </w:t>
+              <w:t xml:space="preserve"> КоАП (01), внесено апелляционное ходатайство прокурора в порядке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КоАП (02), внесено представление в порядке </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 848</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> КоАП (03), опротестовано в порядке статьи 848 КоАП (04), </w:t>
+              <w:t xml:space="preserve"> КоАП (03), опротестовано в порядке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КоАП (04), внесено представление в порядке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 851-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КоАП (05), опротестовано в порядке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 851-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КоАП (06).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13.2 Результат рассмотрения жалобы/ходатайства/протеста: постановление оставлено без изменения, а жалоба/ходатайство/протест без удовлетворения (01), постановление изменено (02), постановление отменено с прекращением административного дела (03), постановление отменено с вынесением нового постановления (04), постановление отменено с направлением по подведомственности (05).</w:t>
+              <w:t>13.2 Результат рассмотрения жалобы/ходатайства/протеста: постановление оставлено без изменения, а жалоба/ходатайство/протест без удовлетворения (01), постановление изменено (02), постановление отменено с прекращением дела об административном правонарушении (03), постановление отменено с вынесением нового постановления (04), постановление отменено с направлением по подведомственности (05).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8929,70 +9772,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="115"/>
+          <w:bookmarkStart w:name="z215" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14. Пересмотр постановлений по вновь открывшимся обстоятельствам;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9122,70 +9965,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="116"/>
+          <w:bookmarkStart w:name="z220" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15. Признан: банкротом (01), лжепредприятием (02).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9419,80 +10262,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="117"/>
+    <w:bookmarkStart w:name="z274" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информационный учетный документ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"О лишении права управления транспортными средствами и приостановления действия водительского удостоверения"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Генерального Прокурора РК от 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10337,55 +11180,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10711,31 +11554,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>