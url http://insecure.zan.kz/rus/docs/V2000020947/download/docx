--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44f7a01" w14:textId="44f7a01">
+    <w:p w14:paraId="6d42194" w14:textId="6d42194">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -112,130 +77,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра культуры и спорта Республики Казахстан от 8 июля 2020 года № 195. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 июля 2020 года № 20947.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1042,202 +1007,202 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью казино" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на занятие деятельностью казино" (далее – государственная услуга).</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью казино" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на занятие деятельностью казино" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается Комитетом индустрии туризма Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      2. Государственная услуга оказывается Комитетом по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1310,130 +1275,308 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для получения государственной услуги услугополучатель обращается к услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги и результат оказания государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z318" w:id="22"/>
+    <w:bookmarkStart w:name="z318" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1451,71 +1594,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель в течение двух рабочих дней с момента получения документов проверяет полноту представленных документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, в случаях представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услугополучателем полного пакета документов услугодателем подготавливается, визируется/подписывается приказ на выдачу лицензии в течение 10 (десяти) рабочих дней, переоформления лицензии – 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1605,91 +1824,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере игорного бизнеса направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства" в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1726,88 +2021,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1952,90 +2247,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой в суд в установленном законодательством Республики Казахстан порядке или в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2138,102 +2433,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью казино"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 342</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования); от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4327,88 +4708,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на получение лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5109,68 +5566,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии здания (части здания, строения, сооружения) на праве собственности или ином законном основании в гостиничном комплексе категории не ниже трех звезд, в котором осуществляется деятельность казино, соответствующего санитарно-эпидемиологическим и противопожарным нормам, установленным законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра туризма и спорта РК от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6133,68 +6590,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="32"/>
+    <w:bookmarkStart w:name="z310" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии игорного оборудования на праве собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7930,68 +8387,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии договоров с юридическими лицами, получившими в установленном законодательством Республики Казахстан порядке лицензию на осуществление охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения - в редакции приказа Министра культуры и спорта РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8731,88 +9188,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="34"/>
+    <w:bookmarkStart w:name="z87" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на переоформление лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9883,310 +10340,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:bookmarkStart w:name="z90" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью зала игровых автоматов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z91" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z92" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью зала игровых автоматов" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью зала игровых автоматов" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на занятие деятельностью зала игровых автоматов" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:bookmarkStart w:name="z93" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается Комитетом индустрии туризма Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      2. Государственная услуга оказывается Комитетом по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:bookmarkStart w:name="z94" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. К услугополучателю для получения лицензии предъявляются квалификационные требования, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об игорном бизнесе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10205,148 +10662,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:bookmarkStart w:name="z95" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель направляет услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z97" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги и результат оказания государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z320" w:id="44"/>
+    <w:bookmarkStart w:name="z320" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10364,71 +10999,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z98" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель в течение двух рабочих дней с момента получения документов проверяет полноту представленных документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, в случаях представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услугополучателем полного пакета документов услугодателем подготавливается, визируется/подписывается приказ на выдачу лицензии в течение 10 (десяти) рабочих дней, переоформления лицензии – 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10518,91 +11229,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z100" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере игорного бизнеса направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства" в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10639,88 +11426,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="47"/>
+    <w:bookmarkStart w:name="z101" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z102" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z102" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10865,90 +11652,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="49"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой в суд в установленном законодательством Республики Казахстан порядке или в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z111" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11064,102 +11851,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>автоматов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 342</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования); от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13258,88 +14131,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление юридического лица на получение лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z145" w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z145" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14053,68 +15002,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="53"/>
+    <w:bookmarkStart w:name="z148" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии здания (части здания, строения, сооружения) на праве собственности или ином законном основании в гостиничном комплексе категории не ниже трех звезд, в котором осуществляется деятельность казино, соответствующего санитарно-эпидемиологическим и противопожарным нормам, установленным законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра туризма и спорта РК от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15090,68 +16039,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="54"/>
+    <w:bookmarkStart w:name="z311" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии игорного оборудования на праве собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16900,68 +17849,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="55"/>
+    <w:bookmarkStart w:name="z155" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии договоров с юридическими лицами, получившими в установленном законодательством Республики Казахстан порядке лицензию на осуществление охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения - в редакции приказа Министра культуры и спорта РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17735,88 +18684,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="56"/>
+    <w:bookmarkStart w:name="z158" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на переоформление лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z159" w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18904,310 +19853,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="58"/>
+    <w:bookmarkStart w:name="z161" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью букмекерской конторы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z162" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z162" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z163" w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z163" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью букмекерской конторы" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью букмекерской конторы" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на занятие деятельностью букмекерской конторы" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="61"/>
+    <w:bookmarkStart w:name="z164" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается Комитетом индустрии туризма Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+      2. Государственная услуга оказывается Комитетом по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="62"/>
+    <w:bookmarkStart w:name="z165" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. К услугополучателю для получения лицензии предъявляются квалификационные требования, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об игорном бизнесе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19226,148 +20175,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="63"/>
+    <w:bookmarkStart w:name="z166" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z167" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель обращается к услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z168" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги и результат оказания государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z322" w:id="66"/>
+    <w:bookmarkStart w:name="z322" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19385,71 +20512,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z169" w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель в течение двух рабочих дней с момента получения документов проверяет полноту представленных документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, в случаях представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услугополучателем полного пакета документов услугодателем подготавливается, визируется/подписывается приказ на выдачу лицензии в течение 10 (десяти) рабочих дней, переоформления лицензии – 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19539,91 +20742,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z171" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере игорного бизнеса направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства" в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19660,88 +20939,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="69"/>
+    <w:bookmarkStart w:name="z172" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z173" w:id="70"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z173" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19886,90 +21165,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="71"/>
+    <w:bookmarkStart w:name="z181" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой в суд в установленном законодательством Республики Казахстан порядке или в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z182" w:id="72"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z182" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20085,102 +21364,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>конторы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 342</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования); от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22235,88 +23600,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на полученея лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z215" w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23030,68 +24471,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="75"/>
+    <w:bookmarkStart w:name="z218" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии здания (части здания, строения, сооружения) на праве собственности, соответствующего санитарно-эпидемиологическим и противопожарным нормам, установленным законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра туризма и спорта РК от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24054,68 +25495,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="76"/>
+    <w:bookmarkStart w:name="z314" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии игорного оборудования на праве собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25864,68 +27305,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="77"/>
+    <w:bookmarkStart w:name="z225" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии договоров с юридическими лицами, получившими в установленном законодательством Республики Казахстан порядке лицензию на осуществление охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения - в редакции приказа Министра культуры и спорта РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26678,88 +28119,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="78"/>
+    <w:bookmarkStart w:name="z228" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на переоформление лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z229" w:id="79"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z229" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27847,310 +29288,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="80"/>
+    <w:bookmarkStart w:name="z231" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью тотализатора"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z232" w:id="81"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z232" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z233" w:id="82"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z233" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью тотализатора" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью тотализатора" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача лицензии на занятие деятельностью тотализатора" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="83"/>
+    <w:bookmarkStart w:name="z234" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается Комитетом индустрии туризма Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+      2. Государственная услуга оказывается Комитетом по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="84"/>
+    <w:bookmarkStart w:name="z235" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. К услугополучателю для получения лицензии предъявляются квалификационные требования, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Об игорном бизнесе Закона Республики Казахстан "Об игорном бизнесе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28169,128 +29610,306 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="85"/>
+    <w:bookmarkStart w:name="z236" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z237" w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель обращается к услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z238" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги и результат оказания государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z324" w:id="88"/>
+    <w:bookmarkStart w:name="z324" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28308,71 +29927,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z239" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель в течение двух рабочих дней с момента получения документов проверяет полноту представленных документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, в случаях представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услугополучателем полного пакета документов услугодателем подготавливается, визируется/подписывается приказ на выдачу лицензии в течение 10 (десяти) рабочих дней, переоформления лицензии – 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28462,91 +30157,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z241" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере игорного бизнеса направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства" в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -28583,88 +30354,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="91"/>
+    <w:bookmarkStart w:name="z242" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z243" w:id="92"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z243" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28809,90 +30580,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="93"/>
+    <w:bookmarkStart w:name="z251" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае несогласия с результатами оказанной государственной услуги услугополучатель обращается с жалобой в суд в установленном законодательством Республики Казахстан порядке или в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z252" w:id="94"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z252" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28995,102 +30766,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью тотализатора"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и спорта РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 342</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня их первого официального опубликования); от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31183,88 +33040,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление юридического лица на получение лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z284" w:id="96"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z284" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31978,68 +33911,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="97"/>
+    <w:bookmarkStart w:name="z287" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии здания (части здания, строения, сооружения) на праве собственности, соответствующего санитарно-эпидемиологическим и противопожарным нормам, установленным законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра туризма и спорта РК от 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33002,68 +34935,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="98"/>
+    <w:bookmarkStart w:name="z316" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии игорного оборудования на праве собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра туризма и спорта РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34812,68 +36745,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="99"/>
+    <w:bookmarkStart w:name="z294" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии договоров с юридическими лицами, получившими в установленном законодательством Республики Казахстан порядке лицензию на осуществление охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения - в редакции приказа Министра культуры и спорта РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35647,88 +37580,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="100"/>
+    <w:bookmarkStart w:name="z297" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление юридического лица на переоформление лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z298" w:id="101"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z298" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -36816,442 +38749,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 июля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="102"/>
+    <w:bookmarkStart w:name="z300" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра культуры и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z301" w:id="103"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z301" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 17 апреля 2015 года № 140 "Об утверждении стандартов государственных услуг в сфере игорного бизнеса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11307, опубликован в информационно-правовой системе "Әділет" 9 июля 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z302" w:id="104"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z302" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 14 мая 2015 года № 181 "Об утверждении регламентов государственных услуг в сфере лотерейной деятельности и игорного бизнеса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11446, опубликован в информационно-правовой системе "Әділет" 14 июля 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z303" w:id="105"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z303" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра культуры и спорта Республики Казахстан от 28 января 2016 года № 19 "О внесении изменений в некоторые приказы Министра культуры и спорта Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13402, опубликован в информационно-правовой системе "Әділет" 17 марта 2016 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z304" w:id="106"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z304" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра культуры и спорта Республики Казахстан от 26 февраля 2016 года № 57 "О внесении изменений в некоторые приказы Министра культуры и спорта Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13545, опубликован в информационно-правовой системе "Әділет" 4 апреля 2016 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z305" w:id="107"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z305" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра культуры и спорта Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра культуры и спорта Республики Казахстан от 3 июля 2017 года № 203 "О внесении изменений и дополнений в некоторые приказы Министра культуры и спорта Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15611, опубликован в Эталонном контрольном банке нормативных правовых актов Республики Казахстан 13 сентября 2017 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z306" w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z306" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра культуры и спорта Республики Казахстан от 11 октября 2017 года № 273 "О внесении изменений и дополнения в некоторые приказы Министра культуры и спорта Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15945, опубликован в Эталонном контрольном банке нормативных правовых актов Республики Казахстан 6 ноября 2017 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z307" w:id="109"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z307" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 декабря 2018 года № 374 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 17 апреля 2015 года № 140 "Об утверждении стандартов государственных услуг в сфере лотерейной деятельности и игорного бизнеса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18056, опубликован в Эталонном контрольном банке нормативных правовых актов Республики Казахстан 4 января 2019 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z308" w:id="110"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z308" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 22 июля 2019 года № 207 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 17 апреля 2015 года № 140 "Об утверждении стандартов государственных услуг в сфере игорного бизнеса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19077, опубликован в Эталонном контрольном банке нормативных правовых актов Республики Казахстан 2 августа 2019 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37573,35 +39506,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>