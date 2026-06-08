--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af320eb" w14:textId="af320eb">
+    <w:p w14:paraId="59875d8" w14:textId="59875d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1057,51 +1057,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1273,51 +1273,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1671,51 +1671,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2281,148 +2281,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13 в соответствии с приказом Министра культуры и спорта РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2537,138 +2439,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научно-реставрационных работ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на памятниках истории</w:t>
+              <w:t>на памятниках истории и культуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и культуры и (или)</w:t>
-[...12 lines deleted...]
-              <w:t>археологических работ"</w:t>
+              <w:t>и (или) археологических работ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции приказа Министра культуры и информации РК от 15.04.2025 </w:t>
+      Сноска. Приложение - в редакции приказа Министра культуры и информации РК от 14.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 169-НҚ</w:t>
+        <w:t>№ 557-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3529,72 +3418,90 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Государственная услуга оказывается на платной основе услугополучателям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается на платной основе услугополучателям. Ставки лицензионного сбора за оказание государственной услуги в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) составляют:</w:t>
+Ставки лицензионного сбора за оказание государственной услуги в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 616 Налогового Кодекса Республики Казахстан составляют:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) за право занятия видом деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры и (или) археологических работ – 10 (десять) месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3775,51 +3682,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал работает круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+Портал работает круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3906,51 +3831,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения лицензии или переоформления лицензии при реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-по подвиду государственной услуги: осуществление научно-реставрационных работ на памятниках истории и культуры:</w:t>
+по подвиду государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осуществление научно-реставрационных работ на памятниках истории и культуры:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя, согласно приложению к настоящему Перечню;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3998,51 +3941,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 19 мая 2020 года № 132 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20666) (далее – Квалификационные требования). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По подвиду государственной услуги: осуществление археологических работ:</w:t>
+По подвиду государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осуществление археологических работ:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя, согласно приложению к настоящему Перечню;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4624,51 +4585,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Особенности оказания государственной услуги услугополучателям с ограниченными возможностями: на портале доступна версия для слабовидящих. Адреса мест оказания государственной услуги размещены на:</w:t>
+Особенности оказания государственной услуги услугополучателям с ограниченными возможностями: на портале доступна версия для слабовидящих.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) интернет-ресурсе Министерства – www.mam.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4695,52 +4674,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсах услугодателя www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+              <w:t xml:space="preserve">
+Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсах услугодателя www.mam.gov.kz, в разделе "Государственные услуги". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -4797,1620 +4776,568 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к Перечню</w:t>
-[...389 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>Приложение к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="39"/>
+    <w:bookmarkStart w:name="z104" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Заявление</w:t>
+        <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства культуры и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...623 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="51"/>
+    <w:bookmarkStart w:name="z105" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 22 апреля 2015 года № 146 "Об утверждении стандартов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11238, опубликован 24 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z106" w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z106" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 191 "Об утверждении регламентов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11447, опубликован 14 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z107" w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z107" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 января 2016 года № 12 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 22 апреля 2015 года № 146 "Об утверждении стандартов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13186, опубликован 24 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z108" w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 19 февраля 2016 года № 50 "О внесении изменения в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 191 "Об утверждении регламентов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13495, опубликован 30 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z109" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня приказов в сфере культуры, в которые вносятся изменения и дополнения, утвержденного приказом Министра культуры и спорта Республики Казахстан от 2 марта 2017 года № 53 "О внесении изменений и дополнений в некоторые приказы в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15223, опубликован 26 июня 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z110" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 21 июля 2017 года № 212 "О внесении изменений в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 191 "Об утверждении регламентов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15578, опубликован 13 сентября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z111" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z111" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и спорта Республики Казахстан от 12 января 2018 года № 15 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 22 апреля 2015 года № 146 "Об утверждении стандартов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16617, опубликован 26 марта 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z112" w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z112" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 15 мая 2018 года № 109 "О внесении изменения в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 191 "Об утверждении регламентов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16988, опубликован 21 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z113" w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z113" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов в сфере культуры, в которые вносятся изменения, утвержденного приказом исполняющего обязанности Министра культуры и спорта Республики Казахстан от 13 сентября 2018 года № 256 "О внесении изменений в некоторые приказы в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17507, опубликован 12 октября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z114" w:id="60"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z114" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 17 мая 2019 года № 139 "О внесении изменений и дополнений в приказ Министра культуры и спорта Республики Казахстан от 22 апреля 2015 года № 146 "Об утверждении стандартов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18693, опубликован 29 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z115" w:id="61"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z115" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 19 июля 2019 года № 205 "О внесении изменений в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 191 "Об утверждении регламентов государственных услуг в сфере культуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19062, опубликован 26 июля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6736,31 +5663,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>