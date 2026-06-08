--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b2136e" w14:textId="2b2136e">
+    <w:p w14:paraId="72d311b" w14:textId="72d311b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,96 +100,177 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственной услуги "Заключение уполномоченного органа государств - членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра экологии, геологии и природных ресурсов Республики Казахстан от 15 июня 2020 года № 145. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 июня 2020 года № 20875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -208,310 +289,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 27 декабря 2017 года № 478 "Об утверждении стандарта государственной услуги "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16301, опубликован 21 февраля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 9 апреля 2018 года № 116 "Об утверждении регламента государственной услуги "Заключение уполномоченного органа государств - членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16837, опубликован 5 мая 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту государственной политики в управлении отходами Министерства экологии, геологии и природных ресурсов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства экологии, геологии и природных ресурсов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства экологии, геологии и природных ресурсов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра экологии, геологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -612,118 +693,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Брекешев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство национальной </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">экономики Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство цифрового развития, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -879,164 +960,245 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 июня 2020 года № 145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Заключение уполномоченного органа государств - членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 05.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие до истечения шестидесяти календарных дней после дня их первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1. Правила оказания государственной услуги "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза" (далее – Правила), разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1055,2380 +1217,2715 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Министерством экологии и природных ресурсов Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услуга оказывается физическим и (или) юридическим лицам (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Услуга оказывается физическим и (или) юридическим лицам (далее – услугополучатель).</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги услугополучатель подают услугодателю заявление о транзите отходов через Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или веб-портал "электронного правительства" www.egov.kz (далее – портал) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов необходимых для оказания государственной услуги при обращении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Государственную корпорацию (на бумажном носителе):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации) (либо его представителя по доверенности) и заявление о транзите отходов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию контракта (договора) купли-продажи отходов или иного договора отчуждения между участниками внешнеторговой сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию договора между экспортером и производителем или импортером и потребителем товара, когда заявитель выступает посредником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) согласие в письменном виде компетентного органа государства, на территорию которого ввозятся отходы в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 10 февраля 2003 года "О присоединении Республики Казахстан к Базельской конвенции о контроле за трансграничной перевозкой опасных отходов и их удалением" (далее – Базельская конвенция);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии контракта (договора) на перевозку и контракта между экспортером и лицом, отвечающим за удаление отходов, в котором оговаривается экологически безопасное использование этих отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) электронная копия документа о перевозке отходов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уведомление о заключении договора об обязательном экологическом страховании заявителя (экспортера, производителя отходов), либо импортера (потребителя) отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) копию плана действий при чрезвычайных аварийных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) паспорт опасных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) уведомление о трансграничной перевозке опасных отходов (в 3 экземплярах) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление в форме электронного документа, удостоверенное электронной цифровой подписью (далее – ЭЦП) услугополучателя по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронная копия контракта (договора) купли-продажи отходов или договора отчуждения между участниками внешнеторговой сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронная копия договора между экспортером и производителем или импортером и потребителем товара, когда заявитель выступает посредником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) электронная копия компетентного органа государства, на территорию которого ввозятся отходы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная копия контракта (договора) на перевозку и контракта между экспортером и лицом, отвечающим за удаление отходов, в котором оговаривается экологически безопасное использование этих отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) электронная копия документа о перевозке отходов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронная копия страхового полиса по обязательному экологическому страхованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная копия плана действий при чрезвычайных аварийных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронная копия паспорта опасных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) электронная копия уведомления о трансграничной перевозке опасных отходов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель и работник Государственной корпорации (для передачи услугодателю) получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза" приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сдаче услугополучателем всех необходимых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Государственную корпорацию – подтверждением принятия заявления на бумажном носителе является расписка о приеме соответствующих документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги услугополучатель подают услугодателю заявление о транзите отходов через Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или веб-портал "электронного правительства" www.egov.kz (далее – портал) по форме согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      5. При представлении услугополучателем неполного пакета документов согласно перечню, указанному в пункте 4 настоящих Правил, и (или) документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень документов необходимых для оказания государственной услуги при обращении:</w:t>
+      День обращения услугополучателя в Государственную корпорацию не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в Государственную корпорацию (на бумажном носителе):</w:t>
+      Государственная корпорация осуществляет подготовку в день их поступления и обеспечивает направление документов услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      6. Услугодатель в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) копию контракта (договора) купли-продажи отходов или иного договора отчуждения между участниками внешнеторговой сделки;</w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) копию договора между экспортером и производителем или импортером и потребителем товара, когда заявитель выступает посредником;</w:t>
+      7. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет на полноту представленные документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 10 февраля 2003 года "О присоединении Республики Казахстан к Базельской конвенции о контроле за трансграничной перевозкой опасных отходов и их удалением" (далее – Базельская конвенция);</w:t>
+        <w:t>
+      При обращении через портал, при установления факта неполноты представленных документов согласно перечню, указанному в пункте 4 настоящих Правил, и (или) документов с истекшим сроком действия, услугодатель в указанный срок готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанного ЭЦП уполномоченного лица услугодателя и направляет заявителю в личный кабинет портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      При предоставлении услугополучателем полного пакета документов работник ответственного подразделения услугодателя в течение 8 (восьми) рабочих дней рассматривает документы на соответствие требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Базельской конвенцией, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ввоза на территорию Республики Казахстан, вывоза с территории Республики Казахстан и транзита опасных и других отходов по территории Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 17 марта 2022 года № 135, приложениями 1.2 и 2.3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 21 апреля 2015 года "О мерах нетарифного регулирования" (далее – Решения коллегии ЕЭК), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экологического кодекса Республики Казахстан от 2 января 2021 года (далее – Кодекс), настоящими Правилами, по результатам которого формирует заключение по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      5) копии контракта (договора) на перевозку и контракта между экспортером и лицом, отвечающим за удаление отходов, в котором оговаривается экологически безопасное использование этих отходов;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      8. Основаниями для отказа в оказании государственной услуги, являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уведомление о заключении договора об обязательном экологическом страховании заявителя (экспортера, производителя отходов), либо импортера (потребителя) отходов;</w:t>
+      1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) копию плана действий при чрезвычайных аварийных ситуациях;</w:t>
+        <w:t xml:space="preserve">
+      2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Базельской конвенции, разделами 2 и 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ввоза, вывоза и транзита, приложениями 1.2 и 2.3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коллегии ЕЭК, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) паспорт опасных отходов;</w:t>
+      3) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На портал:</w:t>
+      9. Выдача результата оказания государственной услуги Государственной корпорацией осуществляется при предъявлении документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации) услугополучателя (либо его представителя по доверенности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      10. Государственная корпорация обеспечивает хранение готовых документов в течение одного месяца, после чего передает их услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      11. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) электронная копия контракта (договора) купли-продажи отходов или договора отчуждения между участниками внешнеторговой сделки;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11-1 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронная копия договора между экспортером и производителем или импортером и потребителем товара, когда заявитель выступает посредником;</w:t>
+      11-1. Уполномоченный орган в области охраны окружающей среды Республики Казахстан в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт –центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 11-1 в соответствии с приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) ее работников по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) электронная копия компетентного органа государства, на территорию которого ввозятся отходы в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+      12. Для обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг услугополучатель вправе по своему выбору подать иск суд в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона и (или) жалобу на имя руководства услугодателя по адресу, указанному в пункте 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) электронная копия контракта (договора) на перевозку и контракта между экспортером и лицом, отвечающим за удаление отходов, в котором оговаривается экологически безопасное использование этих отходов;</w:t>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течении 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги;</w:t>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течении 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электронная копия страхового полиса по обязательному экологическому страхованию;</w:t>
+      12-1. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг в соответствии со статьей 92 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК) жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электронная копия плана действий при чрезвычайных аварийных ситуациях;</w:t>
+      1) в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z105" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9) электронная копия паспорта опасных отходов;</w:t>
+        <w:t xml:space="preserve">
+      2) на имя руководства услугодателя по адресу, указанному в пункте 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложения 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) электронная копия уведомления о трансграничной перевозке опасных отходов по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z107" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель и работник Государственной корпорации (для передачи услугодателю) получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      1) услугодателем, непосредственно оказывающим государственную услугу в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z108" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      2) уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z110" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При сдаче услугополучателем всех необходимых документов:</w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в Государственную корпорацию – подтверждением принятия заявления на бумажном носителе является расписка о приеме соответствующих документов;</w:t>
+      2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      В случае поступления жалобы услугополучателя в соответствии с пунктом 4 статьи 91 АППК услугодателем направляется в орган, рассматривающий жалобу в течение 3 (трех) рабочих дней со дня ее поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z113" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения жалобы органом, рассматривающим жалобу, составляет 20 (двадцать) рабочих дней со дня поступления жалобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z114" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае несогласия с решением органа, рассматривающего жалобу, услугополучатель обращается в другой орган, рассматривающий жалобу или в суд в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 100 АППК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 12-1 в соответствии с приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      13. Порядок обжалования решения, действий (бездействия) Государственной корпорации и (или) ее работников с учетом рекомендации, согласно пункту 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...185 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...762 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3806,51 +4303,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адрес:_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тел._________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="83"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление о транзите отходов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3859,265 +4356,265 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ф.И.О. (при его наличии) или полное наименование юридического лица, должность </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя,  отчество (при его наличии) руководителя либо представителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z80" w:id="84"/>
+      <w:bookmarkStart w:name="z80" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в лице__________________________ _________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="85"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу оказать государственную услугу "Заключение уполномоченного органа государств – членов Евразийского экономического союза на транзит опасных отходов через таможенную территорию Евразийского экономического союза".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z82" w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен(-а) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z83" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата: "__"___________ 20___года Подпись : ________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z84" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z85" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z86" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (при его наличии) – фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z87" w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П. – Место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z88" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН – Индивидуальный идентификационный номер/бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4313,68 +4810,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ о перевозке отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12233,68 +12730,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о трансграничной перевозке опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17317,50 +17814,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код D – Операции по удалению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код R – Операции, которые могут привести к рекуперации, рециркуляции, утилизации, прямому повторному или альтернативному использованию</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17528,50 +18111,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19861,581 +20451,123 @@
               <w:t>
 4) Контактные телефоны справочных служб по вопросам оказания государственной услуги: 8 (7172) 58 00 58, 119 и Единого контакт-центра: 1414, 88000807777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Услугополучателям, имеющим нарушения здоровья со стойким расстройством функций организма, ограничивающих его жизнедеятельность, в случае необходимости прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства, посредством обращения через Единый контакт-центр 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...238 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...50 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование отсутствующих документов:</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ____________________________________</w:t>
-[...200 lines deleted...]
-      Ф.И.О. (при его наличии) – фамилия, имя, отчество (при его наличии) </w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20471,51 +20603,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 6 к Правилам </w:t>
+              <w:t xml:space="preserve">Приложение 5 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оказания государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20633,92 +20765,625 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">                          Расписка об отказе в приеме заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", Государственная корпорация "Правительство для граждан" (указать адрес) отказывает в приеме заявления на оказание государственной услуги __________________________________ ввиду представления Вами неполного пакета документов согласно перечню, и (или) документов с истекшим сроком действия предусмотренному Правилами, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Ф.И.О. (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работника Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Получил: _____________________________________ / ________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Ф.И.О. (при его наличии) / подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ф.И.О. (при его наличии) – фамилия, имя, отчество (при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 6 к Правилам </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Заключение уполномоченного органа </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">государств –членов </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийского экономического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">союза на транзит опасных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отходов через таможенную территорию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийского экономического союза"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                ЗАКЛЮЧЕНИЕ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (разрешительный документ)  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               № _________ /20 /_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>