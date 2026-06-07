--- v0 (2025-11-13)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9eb4ec" w14:textId="f9eb4ec">
+    <w:p w14:paraId="f9165c0" w14:textId="f9165c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики расчета стоимости переподготовки и повышения квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 10 июня 2020 года № 96. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 июня 2020 года № 20862</w:t>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 10 июня 2020 года № 96. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 июня 2020 года № 20862.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -289,137 +289,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства Республики Казахстан </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по делам государственной службы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2121,150 +2140,244 @@
         <w:t>
       1) затраты на коммунальные услуги, услуги связи, транспорта, банков, затраты на прочие услуги, потребляемые услугодателем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) затраты на содержание недвижимого и особо ценного движимого имущества, в том числе затраты на охрану (обслуживание систем видеонаблюдения, тревожных кнопок, контроля доступа в здание), затраты на противопожарную безопасность (обслуживание оборудования, систем охранно-пожарной сигнализации), затраты на текущий ремонт по видам основных средств, затраты на содержание прилегающей территории, затраты на арендную плату за пользование имуществом (в случае, если аренда необходима для оказания услуги), затраты на уборку помещений, на содержание транспорта, приобретение топлива для котельных, санитарную обработку помещений и т.д.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Затраты по информационно-технической поддержке образовательного процесса включают в себя затраты на техническую поддержку, сопровождение, модернизацию информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Сумма начисленной амортизации имущества определяется исходя из балансовой стоимости оборудования и годовой нормы его износа. Расчет накладных затрат производится по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Расчет цены на услуги переподготовки повышения квалификации производится по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2421,2540 +2534,2254 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет затрат на оплату труда персонала,  непосредственно участвующего в процессе переподготовки и повышения квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="297"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1638"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средний должностной оклад в месяц, (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Месячный фонд рабочего времени (час)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 *Норма времени на оказание услуги (час)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты на оплату труда персонала (тенге) (6)=(2)х3/(4)х(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальный налог, тенге (7)=(6) х(0,1)х (СТАВКА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2350" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальные отчисления, тенге (8)=(6)х(0,1)х (СТАВКА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОСМС, тенге (9)=(6)х (СТАВКА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2350" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="297" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Норма рабочего времени на одного человека определяется путем умножения рабочих дней в году на долю слушателей от всего количества слушателей в году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5111,206 +4938,207 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет затрат на оплату услуг привлеченных физических лиц, участвующих в процессе переподготовки и повышения квалификации государственных служащих </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="870"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4308"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата услуг за 1 ак.час, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4557" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норма времени на оказание услуги (ак.час) (продолжительность семинаров/курсов х количество семинаров/курсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5346,1027 +5174,908 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (4)=(2)х(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4557" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4557" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4308" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6527,108 +6236,109 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет затрат на командировки основного персонала,  связанные с предоставлением услуги, и на повышение квалификации основного персонала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="400"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6989,51 +6699,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 расчет на 1 человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7095,187 +6805,187 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 маршрут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 стоимость проезда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 норматив*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кол-во суток с учетом даты выбытия и прибытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7322,51 +7032,51 @@
               <w:t>
 кол-во суток с учетом даты выбытия и прибытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7432,51 +7142,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7505,87 +7215,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7614,51 +7324,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7687,970 +7397,816 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8660,110 +8216,103 @@
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8773,109 +8322,102 @@
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="293" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8885,73 +8427,66 @@
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="748" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8980,85 +8515,78 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9216,51 +8744,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого в тенге на кол-во чел. (15)=(14)х(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9629,51 +9157,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9762,591 +9290,493 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10404,113 +9834,99 @@
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1882" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10520,172 +9936,158 @@
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * норматив согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 мая 2018 года № 256 "Об утверждении Правил возмещения расходов на служебные командировки за счет бюджетных средств, в том числе в иностранные государства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10842,1244 +10244,1133 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет затрат на материальные запасы,  потребляемые в процессе переподготовки и повышения квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2209"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5925"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование материальных запасов, (прочих затрат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расход (в ед. измерения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена за единицу, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего затрат, тенге  (5) =(3) х (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2209" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5925" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12240,1088 +11531,1047 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет накладных затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="590"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6901"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз затрат на персонал услугодателя, непосредственно не участвующий в процессе оказания услуги (затраты административно-управленческого персонала), тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз затрат на приобретение материальных запасов, оплату услуг связи, транспортных услуг, коммунальных услуг, обслуживание, ремонт объектов и прочие (общехозяйственные затраты), тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз затрат по информационно-технической поддержке образовательного процесса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прогноз суммы начисленной амортизации имущества, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Прогноз суммарного фонда оплаты труда персонала услугодателя, непосредственно участвующего в процессе оказания услуги, тенге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент накладных затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (6)={(1)+(2)+(3)+(4)}/(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты на персонал услугодателя, непосредственно участвующий в процессе оказания услуги, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4809" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого накладные затраты, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6901" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13513,1009 +12763,961 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет цены на услуги переподготовки и повышения квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1358"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="584"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты на оплату труда персонала, непосредственно участвующего в процессе оказания услуги, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Затраты на материальные запасы, непосредственно потребляемые в процессе оказания услуги, тенге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие затраты, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накладные затраты, относимые на услугу, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого затрат, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество слушателей на основании отчетных данных за предшествующий период и прогнозируемых изменений в плановом периоде, человеко - часы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость одного человеко-часа повышения квалификации/переподготовки, тенге (7)=(5)/(6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -14546,55 +13748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14920,31 +14122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>