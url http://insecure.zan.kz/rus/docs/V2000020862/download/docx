--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9165c0" w14:textId="f9165c0">
+    <w:p w14:paraId="e6018f3" w14:textId="e6018f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2219,51 +2219,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13748,55 +13748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14122,31 +14122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>