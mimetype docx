--- v0 (2025-11-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="353d71d" w14:textId="353d71d">
+    <w:p w14:paraId="ff6c0a6" w14:textId="ff6c0a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4966,367 +4966,281 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной регистрации актов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданского состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Государственная регистрация рождения ребенка за рубежом"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В перечне предусматривается изменение приказом </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министра иностранных дел РК</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>"Государственная регистрация рождения ребенка за рубежом"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="152"/>
+          <w:bookmarkStart w:name="z160" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация рождения ребенка за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="153"/>
+          <w:bookmarkStart w:name="z163" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5378,80 +5292,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="154"/>
+          <w:bookmarkStart w:name="z167" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5462,141 +5376,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="155"/>
+          <w:bookmarkStart w:name="z169" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал) – при регистрации рождения ребенка, родители которого являются гражданами Республики Казахстан, имеющие свидетельство о заключении брака казахстанского образца.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="156"/>
+          <w:bookmarkStart w:name="z172" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5607,141 +5521,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="157"/>
+          <w:bookmarkStart w:name="z174" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Со дня сдачи физическими лицами (далее - услугополучатель) пакета документов услугодателю – 5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении на портал – 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="158"/>
+          <w:bookmarkStart w:name="z177" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5793,80 +5707,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="159"/>
+          <w:bookmarkStart w:name="z181" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5918,80 +5832,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="160"/>
+          <w:bookmarkStart w:name="z185" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6002,174 +5916,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Республики "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируются в соответствии Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7550,367 +7432,281 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z235" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Государственная регистрация заключения брака (супружества) за рубежом"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В перечне предусматривается изменение приказом </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министра иностранных дел РК</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>"Государственная регистрация заключения брака (супружества) за рубежом"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="170"/>
+          <w:bookmarkStart w:name="z236" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация заключения брака (супружества) за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="171"/>
+          <w:bookmarkStart w:name="z239" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7962,80 +7758,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="172"/>
+          <w:bookmarkStart w:name="z243" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8046,141 +7842,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="173"/>
+          <w:bookmarkStart w:name="z245" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал) – при первичной регистрации брака между гражданами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="174"/>
+          <w:bookmarkStart w:name="z248" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8191,70 +7987,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="175"/>
+          <w:bookmarkStart w:name="z250" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) срок оказания с момента сдачи физическими лицами (далее - услугополучатель) пакета документов услугодателю – по истечении пятнадцати календарных дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8280,80 +8076,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="176"/>
+          <w:bookmarkStart w:name="z254" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8405,80 +8201,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="177"/>
+          <w:bookmarkStart w:name="z258" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8530,80 +8326,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="178"/>
+          <w:bookmarkStart w:name="z262" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8614,174 +8410,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Республики "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируются в соответствии Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10134,405 +9898,301 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация расторжения брака (супружества) за рубежом"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/575</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="187"/>
+          <w:bookmarkStart w:name="z311" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация расторжения брака (супружества) за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="188"/>
+          <w:bookmarkStart w:name="z314" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10584,80 +10244,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="189"/>
+          <w:bookmarkStart w:name="z318" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10668,141 +10328,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="190"/>
+          <w:bookmarkStart w:name="z320" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал) – при регистрации расторжения брака (супружества) по взаимному согласию супругов, граждан РК, не имеющих несовершеннолетних детей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="191"/>
+          <w:bookmarkStart w:name="z323" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10908,80 +10568,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="192"/>
+          <w:bookmarkStart w:name="z329" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11033,80 +10693,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="193"/>
+          <w:bookmarkStart w:name="z333" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11158,80 +10818,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="194"/>
+          <w:bookmarkStart w:name="z337" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11242,174 +10902,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="195"/>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Республики "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируются в соответствии Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12041,71 +11669,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Для регистрации расторжения брака (супружества) на основании постановления органа уголовного преследования об объявлении в международный розыск по истечении трех лет, со дня санкционирования его судом:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление о государственной регистрации расторжения брака (супружества) одного из супругов на основании постановления органа уголовного преследования об объявлении супруга (супруги) в международный розыск по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам; </w:t>
+1) заявление о государственной регистрации расторжения брака (супружества) одного из супругов на основании постановления органа уголовного преследования об объявлении супруга (супруги) в международный розыск по форме согласно приложению 15-1 к Правилам; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) документ, удостоверяющий личность услугополучателя (для сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14750,296 +14358,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z447" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В перечне предусматривается изменение приказом </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министра иностранных дел РК</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>"Выдача повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z448" w:id="218"/>
+          <w:bookmarkStart w:name="z448" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги: "Выдача повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15289,80 +14811,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="219"/>
+          <w:bookmarkStart w:name="z460" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15414,80 +14936,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="220"/>
+          <w:bookmarkStart w:name="z464" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15539,80 +15061,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="221"/>
+          <w:bookmarkStart w:name="z468" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15623,141 +15145,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z470" w:id="222"/>
+          <w:bookmarkStart w:name="z470" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания со дня сдачи пакета документов физическим лицом (далее – услугополучатель) услугодателю – в течение 3 (трех) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При отсутствии в ИС ЗАГС актовой записи срок оказания услуги продлевается не более чем на 20 (двадцать) календарных дней, с уведомлением услугополучателя в течение 3 (трех) календарных дней (при продлении срока рассмотрения заявления).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="223"/>
+          <w:bookmarkStart w:name="z473" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15809,80 +15331,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z477" w:id="224"/>
+          <w:bookmarkStart w:name="z477" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15934,80 +15456,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="225"/>
+          <w:bookmarkStart w:name="z481" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16018,174 +15540,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z483" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="226"/>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Республики "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируются в соответствии Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -47797,55 +47287,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>