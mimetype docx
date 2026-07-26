--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff6c0a6" w14:textId="ff6c0a6">
+    <w:p w14:paraId="5cc3539" w14:textId="5cc3539">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5051,51 +5051,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6414,645 +6434,447 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Для регистрации рождения ребенка в течение двух месяцев, а в случае рождения мертвого ребенка – не позднее пяти суток с момента родов, необходимо предоставить:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+1. При обращении к услугодателю достигшие брачного возраста лица представляют:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>услугодателю:</w:t>
+1) заявление о вступлении в брак (супружество) согласно приложению 10 к Правилам оказания государственных услуг в сфере государственной регистрации актов гражданского состояния, а также выдачи повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом (далее - Правила);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) заявление о государственной регистрации рождения ребенка согласно приложению 5 к Правилам оказания государственных услуг в сфере государственной регистрации актов гражданского состояния, а также выдачи повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом (далее - Правила);</w:t>
+2) документы, удостоверяющие личности, либо электронный документ из сервиса цифровых документов вступающих в брак (супружество) (для сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) документы, удостоверяющие личность родителей либо электронный документ из сервиса цифровых документов родителей или представителя по нотариально удостоверенной доверенности (для сверки);</w:t>
+3) при регистрации брака гражданина Республики Казахстан и иностранного гражданина, наряду с предъявлением документа, удостоверяющего личность иностранного гражданина, предоставляется нотариально засвидетельствованный перевод текста документа на казахском или русском языках;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) нотариально удостоверенная доверенность, в случае обращения представителя услугополучателя;</w:t>
+4) справки о брачной правоспособности вступающих в брак (супружество) (не требуется при наличии сведений о заявителях в ИС ЗАГС);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4) если один из родителей ребенка является гражданином иностранного государства, нотариально заверенное согласие на получение свидетельства казахстанского образца;</w:t>
+5) документ, подтверждающий прекращение прежнего брака (при наличии): свидетельство о расторжении брака (супружества) или решение суда о расторжении брака (супружества) с отметкой о вступлении в законную силу, свидетельство о смерти супруга либо решение суда о признании брака недействительным, объявления одного из супругов умершим или признания безвестно отсутствующим (для сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>5) если один из родителей является гражданином иностранного государства, нотариально заверенный перевод документа на государственный, либо русский язык;</w:t>
+6) оригинал документа, подтверждающего оплату консульского сбора;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>6) копия свидетельства о заключении брака (супружества) родителей (для сверки);</w:t>
+7) при необходимости сокращения или продления срока регистрации брака (супружества), установленного законодательством Республики Казахстан дополнительно представляется документ, подтверждающий основания сокращения или продления срока: справка врачебно-квалификационной комиссии о беременности, справка о состоянии здоровья, копия свидетельства о рождении ребенка, документы, подтверждающие другие особые обстоятельства.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>7) медицинское свидетельство о рождении или решение суда об установлении факта рождения ребенка, либо оригинал свидетельства о рождении ребенка (для сверки), либо копия актовой записи о рождении ребенка;</w:t>
+2. Если в брак (супружество) вступают лица, не достигшие брачного возраста, дополнительно представляются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>8) оригинал документа, подтверждающего оплату консульского сбора.</w:t>
+1) заявление о снижении брачного (супружеского) возраста по форме, согласно приложению 11 к Правилам подается родителями, либо опекунами (попечителями) с указанием причин, вызывающих необходимость снижения брачного (супружеского) возраста и приложением необходимых документов, указанных в настоящем перечне основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>При нарушении срока регистрации рождения ребенка дополнительно представляется письменная объяснительная родителей, составленная в произвольной форме.</w:t>
+2) документы, подтверждающие причины снижения брачного (супружеского) возраста (справка врачебно-квалификационной комиссии о беременности, копия свидетельства о рождении ребенка, копия свидетельства о рождении несовершеннолетнего родителя, копия свидетельства о заключении брака/ расторжении брака родителей несовершеннолетнего, документы, удостоверяющие личность родителей несовершеннолетнего и самих несовершеннолетних граждан);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. При необходимости внесения изменений, дополнений в актовую запись о рождении в связи с установлением отцовства:</w:t>
+3) согласие законных представителей лиц, вступающих в брак (супружество);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) заявление о внесении изменений, дополнений в актовую запись о государственной регистрации рождения в связи с установлением отцовства согласно приложению 9 к Правилам;</w:t>
+4) свидетельство о рождении несовершеннолетнего родителя, свидетельство о заключении брака/ расторжении брака родителей несовершеннолетнего, документы, удостоверяющие личность родителей несовершеннолетнего и самих несовершеннолетних граждан) (для сверки).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">2) оригинал документа, подтверждающего оплату консульского сбора. </w:t>
+3. На портал (при первичной регистрации брака между гражданами Республики Казахстан):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. На портал (при регистрации рождения ребенка, родители которого являются гражданами Республики Казахстан, имеющие свидетельство о заключении брака казахстанского образца):</w:t>
+1) электронное заявление о вступлении в брак (супружество), удостоверенное электронной цифровой подписью услугополучателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...93 lines deleted...]
-              <w:t>Документы, которые выданы или засвидетельствованы компетентным учреждением иностранного государства либо специально на то уполномоченным лицом, в пределах его компетенции и по установленной форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры специального удостоверения (легализации либо апостилирования) (не требуется для стран-участниц Конвенции о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, совершенной в городе Минск 22 января 1993 года, ратифицированной постановлением Верховного Совета Республики Казахстан от 31 марта 1993 года и Конвенции о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, совершенной в городе Кишинев 7 октября 2002 года, ратифицированной Законом Республики Казахстан).</w:t>
+2) электронная копия документа, подтверждающего оплату консульского сбора.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документы, которые выданы или засвидетельствованы компетентным учреждением иностранного государства либо специально на то уполномоченным лицом, в пределах его компетенции и по установленной форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры специального удостоверения (легализации либо апостилирования (не требуется для стран-участниц Конвенции о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, совершенной в городе Минск 22 января 1993 года, ратифицированной постановлением Верховного Совета Республики Казахстан от 31 марта 1993 года и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конвенции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, совершенной в городе Кишинев 7 октября 2002 года, ратифицированной Законом Республики Казахстан).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, выданные за пределами Республики Казахстан, на языке соответствующего иностранного государства подлежат переводу на государственный или русский язык.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="166"/>
+          <w:bookmarkStart w:name="z223" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7063,70 +6885,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="167"/>
+          <w:bookmarkStart w:name="z225" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7172,80 +6994,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="168"/>
+          <w:bookmarkStart w:name="z229" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7256,70 +7078,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="169"/>
+          <w:bookmarkStart w:name="z231" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет ресурсе www.gov.kz раздел "Государственные услуги", единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -7432,80 +7254,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="170"/>
+    <w:bookmarkStart w:name="z235" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация заключения брака (супружества) за рубежом"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7562,151 +7384,151 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="171"/>
+          <w:bookmarkStart w:name="z236" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация заключения брака (супружества) за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="172"/>
+          <w:bookmarkStart w:name="z239" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7758,80 +7580,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="173"/>
+          <w:bookmarkStart w:name="z243" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7842,141 +7664,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="174"/>
+          <w:bookmarkStart w:name="z245" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал) – при первичной регистрации брака между гражданами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="175"/>
+          <w:bookmarkStart w:name="z248" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7987,70 +7809,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="176"/>
+          <w:bookmarkStart w:name="z250" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) срок оказания с момента сдачи физическими лицами (далее - услугополучатель) пакета документов услугодателю – по истечении пятнадцати календарных дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8076,80 +7898,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="177"/>
+          <w:bookmarkStart w:name="z254" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8201,80 +8023,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="178"/>
+          <w:bookmarkStart w:name="z258" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8326,80 +8148,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="179"/>
+          <w:bookmarkStart w:name="z262" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8527,80 +8349,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="180"/>
+          <w:bookmarkStart w:name="z268" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8611,90 +8433,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="181"/>
+          <w:bookmarkStart w:name="z270" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8824,80 +8646,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="182"/>
+          <w:bookmarkStart w:name="z277" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8908,70 +8730,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="183"/>
+          <w:bookmarkStart w:name="z279" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При обращении к услугодателю достигшие брачного возраста лица представляют:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9417,80 +9239,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="184"/>
+          <w:bookmarkStart w:name="z298" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9501,70 +9323,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="185"/>
+          <w:bookmarkStart w:name="z300" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9658,80 +9480,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="186"/>
+          <w:bookmarkStart w:name="z305" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9898,80 +9720,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="187"/>
+    <w:bookmarkStart w:name="z310" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация расторжения брака (супружества) за рубежом"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10048,151 +9870,151 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="188"/>
+          <w:bookmarkStart w:name="z311" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация расторжения брака (супружества) за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="189"/>
+          <w:bookmarkStart w:name="z314" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10244,80 +10066,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="190"/>
+          <w:bookmarkStart w:name="z318" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10328,141 +10150,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="191"/>
+          <w:bookmarkStart w:name="z320" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал) – при регистрации расторжения брака (супружества) по взаимному согласию супругов, граждан РК, не имеющих несовершеннолетних детей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="192"/>
+          <w:bookmarkStart w:name="z323" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10568,80 +10390,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="193"/>
+          <w:bookmarkStart w:name="z329" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10693,80 +10515,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="194"/>
+          <w:bookmarkStart w:name="z333" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10818,80 +10640,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="195"/>
+          <w:bookmarkStart w:name="z337" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11019,80 +10841,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="196"/>
+          <w:bookmarkStart w:name="z343" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11103,90 +10925,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="197"/>
+          <w:bookmarkStart w:name="z345" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11296,80 +11118,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z352" w:id="198"/>
+          <w:bookmarkStart w:name="z352" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11857,80 +11679,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="199"/>
+          <w:bookmarkStart w:name="z372" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11941,70 +11763,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z374" w:id="200"/>
+          <w:bookmarkStart w:name="z374" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12050,80 +11872,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="201"/>
+          <w:bookmarkStart w:name="z378" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12290,223 +12112,223 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z383" w:id="202"/>
+    <w:bookmarkStart w:name="z383" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация смерти за рубежом"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="203"/>
+          <w:bookmarkStart w:name="z384" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Государственная регистрация смерти за рубежом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z387" w:id="204"/>
+          <w:bookmarkStart w:name="z387" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12558,80 +12380,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="205"/>
+          <w:bookmarkStart w:name="z391" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12642,141 +12464,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги (каналы доступа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="206"/>
+          <w:bookmarkStart w:name="z393" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="207"/>
+          <w:bookmarkStart w:name="z396" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12828,80 +12650,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="208"/>
+          <w:bookmarkStart w:name="z400" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12953,80 +12775,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="209"/>
+          <w:bookmarkStart w:name="z404" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13078,80 +12900,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="210"/>
+          <w:bookmarkStart w:name="z408" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13203,80 +13025,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z412" w:id="211"/>
+          <w:bookmarkStart w:name="z412" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13287,90 +13109,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="212"/>
+          <w:bookmarkStart w:name="z414" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя - с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13500,80 +13322,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z421" w:id="213"/>
+          <w:bookmarkStart w:name="z421" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13584,70 +13406,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="214"/>
+          <w:bookmarkStart w:name="z423" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугодателю:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13925,80 +13747,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z436" w:id="215"/>
+          <w:bookmarkStart w:name="z436" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14009,70 +13831,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="216"/>
+          <w:bookmarkStart w:name="z438" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14118,80 +13940,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z442" w:id="217"/>
+          <w:bookmarkStart w:name="z442" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14358,80 +14180,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации актов гражданского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="218"/>
+    <w:bookmarkStart w:name="z447" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14488,80 +14310,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z448" w:id="219"/>
+          <w:bookmarkStart w:name="z448" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги: "Выдача повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14811,80 +14633,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="220"/>
+          <w:bookmarkStart w:name="z460" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14936,80 +14758,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="221"/>
+          <w:bookmarkStart w:name="z464" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15061,80 +14883,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="222"/>
+          <w:bookmarkStart w:name="z468" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15145,141 +14967,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z470" w:id="223"/>
+          <w:bookmarkStart w:name="z470" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания со дня сдачи пакета документов физическим лицом (далее – услугополучатель) услугодателю – в течение 3 (трех) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При отсутствии в ИС ЗАГС актовой записи срок оказания услуги продлевается не более чем на 20 (двадцать) календарных дней, с уведомлением услугополучателя в течение 3 (трех) календарных дней (при продлении срока рассмотрения заявления).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="224"/>
+          <w:bookmarkStart w:name="z473" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15331,80 +15153,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z477" w:id="225"/>
+          <w:bookmarkStart w:name="z477" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15456,80 +15278,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="226"/>
+          <w:bookmarkStart w:name="z481" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15657,80 +15479,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z487" w:id="227"/>
+          <w:bookmarkStart w:name="z487" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15741,90 +15563,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z489" w:id="228"/>
+          <w:bookmarkStart w:name="z489" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Услугодателя - с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15906,80 +15728,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="229"/>
+          <w:bookmarkStart w:name="z495" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15990,70 +15812,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z497" w:id="230"/>
+          <w:bookmarkStart w:name="z497" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление о выдаче повторного свидетельства (справки) о рождении, заключении брака (супружества), расторжении брака (супружества), смерти и о брачной правоспособности по форме согласно приложению 17 к Правилам оказания государственных услуг в сфере государственной регистрации актов гражданского состояния, а также выдачи повторных свидетельств и справок о регистрации актов гражданского состояния за рубежом (далее – Правила);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16247,80 +16069,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z507" w:id="231"/>
+          <w:bookmarkStart w:name="z507" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16331,70 +16153,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z509" w:id="232"/>
+          <w:bookmarkStart w:name="z509" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16440,80 +16262,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="233"/>
+          <w:bookmarkStart w:name="z513" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16966,88 +16788,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z520" w:id="234"/>
+    <w:bookmarkStart w:name="z520" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о государственной регистрации рождении ребенка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z521" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z521" w:id="234"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о ребенке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Имя ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17788,179 +17610,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z522" w:id="236"/>
+      <w:bookmarkStart w:name="z522" w:id="235"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z523" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(имя, отчество (при его наличии), фамилия должностного лица, принявшего заявление)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>номер по журналу ____</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(линия отрыва)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"____" __________ 20___года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...94 lines deleted...]
-      <w:bookmarkStart w:name="z524" w:id="238"/>
+      <w:bookmarkStart w:name="z524" w:id="237"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принято на рассмотрение заявление о регистрации рождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Результаты рассмотрения будут сообщены "___" __________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18168,145 +17990,145 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z527" w:id="239"/>
+    <w:bookmarkStart w:name="z527" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета заявлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="240"/>
+          <w:bookmarkStart w:name="z528" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18574,80 +18396,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z538" w:id="241"/>
+          <w:bookmarkStart w:name="z538" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19518,88 +19340,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" __________ 20 __ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z561" w:id="242"/>
+    <w:bookmarkStart w:name="z561" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о государственной регистрации рождения ребенка достигшего возраста одного года и более</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z562" w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z562" w:id="242"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование загранучреждения Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20558,146 +20380,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z565" w:id="244"/>
+    <w:bookmarkStart w:name="z565" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета выдачи гербовых бланков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z566" w:id="245"/>
+          <w:bookmarkStart w:name="z566" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21001,80 +20823,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z577" w:id="246"/>
+          <w:bookmarkStart w:name="z577" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22169,100 +21991,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z602" w:id="247"/>
+    <w:bookmarkStart w:name="z602" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о внесении изменений, дополнений в актовую запись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации о рождения в связи с установлением отцовства (материнства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z603" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z603" w:id="247"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(имя, отчество (при его наличии), фамилия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23265,64 +23087,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мать ребенка ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z604" w:id="249"/>
+      <w:bookmarkStart w:name="z604" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" ______________20__ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -23587,140 +23409,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на "___" _________ 20__ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Подпись ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z607" w:id="250"/>
+    <w:bookmarkStart w:name="z607" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о вступлении в брак (супружество)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z608" w:id="251"/>
+          <w:bookmarkStart w:name="z608" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23804,80 +23626,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="252"/>
+          <w:bookmarkStart w:name="z613" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23957,80 +23779,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z618" w:id="253"/>
+          <w:bookmarkStart w:name="z618" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24110,80 +23932,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z623" w:id="254"/>
+          <w:bookmarkStart w:name="z623" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24263,80 +24085,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="255"/>
+          <w:bookmarkStart w:name="z628" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24424,80 +24246,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="256"/>
+          <w:bookmarkStart w:name="z633" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24577,80 +24399,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z638" w:id="257"/>
+          <w:bookmarkStart w:name="z638" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24730,80 +24552,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z643" w:id="258"/>
+          <w:bookmarkStart w:name="z643" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24883,80 +24705,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z648" w:id="259"/>
+          <w:bookmarkStart w:name="z648" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25036,80 +24858,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z653" w:id="260"/>
+          <w:bookmarkStart w:name="z653" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25189,80 +25011,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z658" w:id="261"/>
+          <w:bookmarkStart w:name="z658" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25342,80 +25164,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z663" w:id="262"/>
+          <w:bookmarkStart w:name="z663" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25495,80 +25317,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z668" w:id="263"/>
+          <w:bookmarkStart w:name="z668" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25648,80 +25470,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z673" w:id="264"/>
+          <w:bookmarkStart w:name="z673" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25801,80 +25623,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z678" w:id="265"/>
+          <w:bookmarkStart w:name="z678" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25954,80 +25776,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z683" w:id="266"/>
+          <w:bookmarkStart w:name="z683" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26093,64 +25915,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z688" w:id="267"/>
+      <w:bookmarkStart w:name="z688" w:id="266"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Препятствий к заключению брака (супружества) не имеется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>После регистрации брака (супружества) желаем носить фамилии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27173,88 +26995,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z692" w:id="268"/>
+    <w:bookmarkStart w:name="z692" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о снижении брачного (супружеского) возраста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z693" w:id="269"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z693" w:id="268"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Просим Вас снизить брачный (супружеский) возраст дочери/сына/ _</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27925,88 +27747,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" _______ 20 __ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z697" w:id="270"/>
+    <w:bookmarkStart w:name="z697" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о снижении брачного (супружеского) возраста либо об отказе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z698" w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z698" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование загранучреждения Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29161,88 +28983,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z702" w:id="272"/>
+    <w:bookmarkStart w:name="z702" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о государственной регистрации расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z703" w:id="273"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z703" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы нижеподписавшиеся, по взаимному согласию просим расторгнуть брак (супружество). Несовершеннолетних детей и споров в связи с разделом имущества не имеется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29349,80 +29171,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z708" w:id="274"/>
+          <w:bookmarkStart w:name="z708" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Имя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29466,80 +29288,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z712" w:id="275"/>
+          <w:bookmarkStart w:name="z712" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29583,80 +29405,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z716" w:id="276"/>
+          <w:bookmarkStart w:name="z716" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Фамилия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29700,80 +29522,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z720" w:id="277"/>
+          <w:bookmarkStart w:name="z720" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Дата рождения, возраст</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29825,80 +29647,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z724" w:id="278"/>
+          <w:bookmarkStart w:name="z724" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Гражданство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29942,80 +29764,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z728" w:id="279"/>
+          <w:bookmarkStart w:name="z728" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. Место рождения (город, селение, район, область, край, республика)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30059,80 +29881,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z732" w:id="280"/>
+          <w:bookmarkStart w:name="z732" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7. Национальность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30176,80 +29998,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z736" w:id="281"/>
+          <w:bookmarkStart w:name="z736" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8. Образование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30293,80 +30115,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z740" w:id="282"/>
+          <w:bookmarkStart w:name="z740" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9. Где и кем работает (если не работает, то указать источник существования)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30410,80 +30232,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z744" w:id="283"/>
+          <w:bookmarkStart w:name="z744" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10. В каком по счету браке состояли</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30527,80 +30349,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z748" w:id="284"/>
+          <w:bookmarkStart w:name="z748" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Где заключен расторгаемый брак (супружество), номер и дата акта о заключении брака</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30644,80 +30466,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z752" w:id="285"/>
+          <w:bookmarkStart w:name="z752" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12. Какую фамилию желает носить после расторжения брака (супружества) (добрачную или принятую при регистрации брака)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30761,80 +30583,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z756" w:id="286"/>
+          <w:bookmarkStart w:name="z756" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13. Причина расторжения брака (супружества)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30878,80 +30700,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="287"/>
+          <w:bookmarkStart w:name="z760" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14. Данные документа, удостоверяющего личность (номер, когда и кем выдано)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -30981,363 +30803,363 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z764" w:id="288"/>
+      <w:bookmarkStart w:name="z764" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С условиями и порядком расторжения брака (супружества) ознакомлены.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осведомлены о необходимости обмена документов, удостоверяющих личность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в течение месяца после регистрации расторжения брака (супружества)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(для лиц, желающих изменить фамилию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мы предупреждены о том, что за нарушением правил записи актов гражданского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состояния в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 491</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об административных правонарушениях" налагается административное взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на доступ к персональным данным ограниченного доступа, которые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">требуются для оказания государственной услуги в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписи лиц, расторгающих брак (супружество):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Он ______________________________ (имя, отчество (при его наличии), фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Она _____________________________ (имя, отчество (при его наличии), фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _______________ 20___года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z765" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ------------------------------------------------------------------------------------------- линия отрыва</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...278 lines deleted...]
-      <w:bookmarkStart w:name="z766" w:id="290"/>
+      <w:bookmarkStart w:name="z766" w:id="289"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" _________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приняты к рассмотрению ___________ документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32085,138 +31907,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z770" w:id="291"/>
+    <w:bookmarkStart w:name="z770" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации расторжения брака (супружества) одного из супругов на основании вступившего в законную силу решения суда Республики Казахстан о признании супруга (супруги) безвестно отсутствующим(ей), недееспособным(ой) или ограниченно дееспособным(ой), а также приговора суда Республики Казахстан об осуждении супруга (супруги) за совершение преступления к лишению свободы на срок не менее трех лет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень – в редакции приказа Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z857" w:id="292"/>
+      <w:bookmarkStart w:name="z857" w:id="291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу расторгнуть брак (супружество) с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35218,126 +35040,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z912" w:id="293"/>
+    <w:bookmarkStart w:name="z912" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о государственной регистрации расторжения брака (супружества) одного из супругов на основании постановления органа уголовного преследования об объявлении супруга (супруги) в международный розыск</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 15-1 в соответствии с приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z913" w:id="294"/>
+      <w:bookmarkStart w:name="z913" w:id="293"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу расторгнуть брак (супружество) с ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (имя, отчество (при его наличии), фамилия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35345,142 +35167,142 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на основании постановления органа уголовного преследования об объявлении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в международный розыск от "____" _________ 20__ года №__________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z914" w:id="295"/>
+    <w:bookmarkStart w:name="z914" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак (супружество):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z915" w:id="296"/>
+          <w:bookmarkStart w:name="z915" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -35564,80 +35386,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z920" w:id="297"/>
+          <w:bookmarkStart w:name="z920" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35717,80 +35539,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z925" w:id="298"/>
+          <w:bookmarkStart w:name="z925" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35870,80 +35692,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z930" w:id="299"/>
+          <w:bookmarkStart w:name="z930" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36023,80 +35845,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z935" w:id="300"/>
+          <w:bookmarkStart w:name="z935" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36176,80 +35998,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z940" w:id="301"/>
+          <w:bookmarkStart w:name="z940" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36260,197 +36082,197 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения, возраст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z942" w:id="302"/>
+          <w:bookmarkStart w:name="z942" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____" ________ года исполнилось</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____ лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z944" w:id="303"/>
+          <w:bookmarkStart w:name="z944" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____" ________ года исполнилось</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____ лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z947" w:id="304"/>
+          <w:bookmarkStart w:name="z947" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36530,80 +36352,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z952" w:id="305"/>
+          <w:bookmarkStart w:name="z952" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36683,80 +36505,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z957" w:id="306"/>
+          <w:bookmarkStart w:name="z957" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36836,80 +36658,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z962" w:id="307"/>
+          <w:bookmarkStart w:name="z962" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36989,80 +36811,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z967" w:id="308"/>
+          <w:bookmarkStart w:name="z967" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37142,80 +36964,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z972" w:id="309"/>
+          <w:bookmarkStart w:name="z972" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37295,80 +37117,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z977" w:id="310"/>
+          <w:bookmarkStart w:name="z977" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37448,80 +37270,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z982" w:id="311"/>
+          <w:bookmarkStart w:name="z982" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37601,80 +37423,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z987" w:id="312"/>
+          <w:bookmarkStart w:name="z987" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37754,80 +37576,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z992" w:id="313"/>
+          <w:bookmarkStart w:name="z992" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37907,80 +37729,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z997" w:id="314"/>
+          <w:bookmarkStart w:name="z997" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38040,287 +37862,287 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1002" w:id="315"/>
+    <w:bookmarkStart w:name="z1002" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осведомлен(а) о необходимости обмена документов, удостоверяющих личность в течении месяца после регистрации расторжения брака (супружества) (для лиц, желающих изменить фамилию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1003" w:id="316"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1003" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаю: __________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1004" w:id="317"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1004" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предупрежден(а) о том, что за сообщение ложных сведений согласно статье 491 Кодекса Республики Казахстан "Об административных правонарушениях" налагается административное взыскание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1005" w:id="318"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1005" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1006" w:id="319"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1006" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________                   "____" _____________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1007" w:id="320"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1007" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1008" w:id="321"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1008" w:id="320"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (линия отрыва)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1009" w:id="322"/>
+    <w:bookmarkStart w:name="z1009" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________20__ года принято на рассмотрение заявление о государственной регистрации расторжения брака (супружества).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1010" w:id="323"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1010" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты рассмотрения будут сообщены: "____" ___________ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1011" w:id="324"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1011" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) сотрудника, принявшего документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1012" w:id="325"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1012" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38685,529 +38507,529 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z861" w:id="326"/>
+    <w:bookmarkStart w:name="z861" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о государственной регистрации смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z862" w:id="327"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z862" w:id="326"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу произвести государственную регистрацию смерти</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(имя, отчество (при его наличии) фамилия умершего,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН, дата рождения умершего,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>последнее место жительство умершего,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>семейное положение умершего,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата смерти умершего,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>причина смерти умершего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагаю _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на доступ к персональным данным ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>которые требуются для оказания государственной услуги в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z863" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(имя, отчество (при его наличии), фамилия должностного лица,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>принявшего заявление) номер по журналу __</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(линия отрыва)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"____" __________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...420 lines deleted...]
-      <w:bookmarkStart w:name="z864" w:id="329"/>
+      <w:bookmarkStart w:name="z864" w:id="328"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принято на рассмотрение заявление о регистрации смерти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Результаты рассмотрения будут сообщены "___" __________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -39636,88 +39458,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z868" w:id="330"/>
+    <w:bookmarkStart w:name="z868" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче повторного свидетельства (справки) о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z869" w:id="331"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z869" w:id="330"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать (выслать) повторное свидетельство (справку) о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О себе сообщаю следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40485,88 +40307,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z872" w:id="332"/>
+    <w:bookmarkStart w:name="z872" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче повторного свидетельства (справки) о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z873" w:id="333"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z873" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать (выслать) повторное свидетельство (справку) о заключении брака.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О себе сообщаю следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -41228,88 +41050,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z876" w:id="334"/>
+    <w:bookmarkStart w:name="z876" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче повторного свидетельства (справки) о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z877" w:id="335"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z877" w:id="334"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать (выслать) повторное свидетельство (справку) о расторжении брака (супружества).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О себе сообщаю следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -41971,88 +41793,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z880" w:id="336"/>
+    <w:bookmarkStart w:name="z880" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче повторного свидетельства (справки) о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z881" w:id="337"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z881" w:id="336"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать (выслать) повторное свидетельство (справку) о смерти:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42663,88 +42485,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z884" w:id="338"/>
+    <w:bookmarkStart w:name="z884" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче справки о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z885" w:id="339"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z885" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать (выслать) справку о брачной правоспособности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О себе сообщаю следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -43363,88 +43185,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z888" w:id="340"/>
+    <w:bookmarkStart w:name="z888" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z889" w:id="341"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z889" w:id="340"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -44164,88 +43986,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z891" w:id="342"/>
+    <w:bookmarkStart w:name="z891" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z892" w:id="343"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z892" w:id="342"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -45084,88 +44906,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z894" w:id="344"/>
+    <w:bookmarkStart w:name="z894" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z895" w:id="345"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z895" w:id="344"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -46055,88 +45877,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z897" w:id="346"/>
+    <w:bookmarkStart w:name="z897" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z898" w:id="347"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z898" w:id="346"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка)________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -46743,68 +46565,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в компетентные органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иностранного государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z901" w:id="348"/>
+    <w:bookmarkStart w:name="z901" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -46937,64 +46759,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z908" w:id="349"/>
+      <w:bookmarkStart w:name="z908" w:id="348"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дана _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -47287,55 +47109,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47661,31 +47483,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>