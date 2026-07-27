--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b880e55" w14:textId="b880e55">
+    <w:p w14:paraId="b008c55" w14:textId="b008c55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -782,329 +782,413 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) административный орган – национальный административный орган, назначенный в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      1. Правила выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (далее – Правила), разработаны в соответствии с подпунктом 18-4) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лесного кодекса Республики Казахстан от 8 июля 2003 года, подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заявитель – физическое или юридическое лицо, филиал или представительство юридического лица, лицензиат, владелец разрешения второй категории, обратившиеся в соответствующий разрешительный орган для прохождения лицензирования или разрешительной процедуры или направившие уведомление;</w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) Конвенция – Конвенция о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения к которой Республика Казахстан присоединилась в соответствии с Законом Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+        <w:t xml:space="preserve">
+      1) административный орган – национальный административный орган, назначенный в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей IХ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) научный орган – национальный научный орган, назначенный в соответствии со статьей IХ Закона Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      2) заявитель – физическое или юридическое лицо, филиал или представительство юридического лица, лицензиат, владелец разрешения второй категории, обратившиеся в соответствующий разрешительный орган для прохождения лицензирования или разрешительной процедуры или направившие уведомление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) образец – любое включенное в приложения 1, 2, 3 Конвенции животное, живое или мертвое или его любая легко опознаваемая часть или его дериват;</w:t>
+      3) Конвенция – Конвенция о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения к которой Республика Казахстан присоединилась в соответствии с Законом Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разрешение – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      4) научный орган – национальный научный орган, назначенный в соответствии со статьей IХ Закона Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5) образец – любое включенное в приложения 1, 2, 3 Конвенции животное, живое или мертвое или его любая легко опознаваемая часть или его дериват;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрешение – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7) сторона – государство, для которого Конвенция вступила в силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Одним из оснований для получения разрешения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, является заключение научного органа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1119,291 +1203,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конвенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения заключения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения заявитель в бумажной форме направляет в научный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление на получение заключения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при импорте образцов на территорию Республики Казахстан копию разрешения на экспорт или сертификат на реэкспорт в случае, если образец включен в приложения I, II, III Конвенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию лесного билета, в случае изъятия объектов растительного мира, их частей и дериватов, из природной среды произрастания на территории государственного лесного фонда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при импорте на территорию и экспорт с территории Республики Казахстан образцов копию контракта или договора между экспортером и импортером, подтверждающего намерения о совершении данного действия, а также документ, в котором представлены сведения о количестве и объеме импортируемой, экспортируемой и (или) реэкспортируемой продукции, вид продукции и его описание (живая, икебана)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Научный орган в течение 3 (трех) рабочих дней с момента поступления заявления на получение заключения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, рассматривает его и выдает заключение, либо отказывает в выдаче заключения в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представления заявления на получение заключения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения не по установленной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличия в представленных документах недостоверных сведений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) если импорт и экспорт образцов угрожает их сохранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заключение оформляется на фирменном бланке научного органа, подписывается уполномоченным должностным лицом научного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственная услуга "Выдача административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения" (далее – государственная услуга) оказывается Комитетом лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан, территориальными подразделениями Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1421,529 +1505,983 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для получения государственной услуги физические и (или) юридические лица (далее – услугополучатель) подают услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал),следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление на получение разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения в форме электронного документа, удостоверенное электронной цифровой подписью (далее – ЭЦП) заявителя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронную копию заключения научного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При подаче документов услугополучателю в "личный кабинет" через портал направляется статус о принятии запроса для оказания государственной услуги с указанием даты выдачи результата. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о лесном билете, оплаты в бюджет государственной пошлины за выдачу разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель в день поступления документов осуществляет прием и регистрацию поступившего заявления на получение разрешения и прилагаемый к нему документ и передает на исполнение в ответственное структурное подразделение услугодателя (при обращении услугополучателя после 17.00 часов или в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 13 декабря 2001 года "О праздниках в РеспубликеКазахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственное структурное подразделение услугодателя в течение 1 (одного) рабочего дня с момента получения документов проверяет полноту представленных документов. В случае представления услугополучателем неполного пакета документов согласно перечня, предусмотренного пунктом 7 настоящих Правил, и (или) документов с истекшим сроком действия услугодатель формирует мотивированный отказ в дальнейшем рассмотрении заявления и направляет его в форме электронного документа, подписанного ЭПЦ уполномоченного лица услугодателя в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При полном пакете документов ответственное структурное подразделение услугодателя в течение 1 (одного) рабочего дня рассматривает на соответствие Конвенции представленных данных и выносит решение о выдаче разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портал в "личный кабинет" услугополучателя направляется уведомление о месте выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Разрешение выдается заявителю (либо представителю по доверенности) под роспись в журнале выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение  5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях несогласия с результатами оказания государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2516,108 +3054,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(бизнес-идентификационный </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер/индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение заключения на импорт на территорию Республики Казахстан и экспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной  торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать заключение на импорт и экспорт образцов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3249,165 +3787,261 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата подачи заявления "___" __________ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="58"/>
+      <w:bookmarkStart w:name="z68" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись, место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3668,50 +4302,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра экологии и природных ресурсов РК от 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5234,50 +5875,135 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа по средством "личного кабинета" в портале, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе услугодателя. Единый контакт-центр 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5967,146 +6693,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер/ индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра экологии и природных ресурсов РК от 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать разрешение на импорт, экспорт и (или) реэкспорт образцов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7200,64 +7926,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z135" w:id="62"/>
+      <w:bookmarkStart w:name="z135" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7654,68 +8380,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:bookmarkStart w:name="z97" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7757,70 +8483,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конвенция о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (СИТЕС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="64"/>
+          <w:bookmarkStart w:name="z98" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОРИГИНАЛ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7857,107 +8583,107 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="65"/>
+          <w:bookmarkStart w:name="z99" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Экология, геология және табиғи ресурстар министрлігі Министерство Экологии, геологии и природных ресурсов Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ministry of Еcology, geology and natural resources of the Republic of Kazakhstan</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:name="z101" w:id="66"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkStart w:name="z101" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3606800" cy="3073400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -8126,70 +8852,70 @@
               </w:rPr>
               <w:t>
 Экспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="67"/>
+          <w:bookmarkStart w:name="z102" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасындағы СИТЕС әкімшілік органы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8256,59 +8982,59 @@
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkStart w:name="z105" w:id="68"/>
+                <w:bookmarkStart w:name="z105" w:id="63"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
-                <w:bookmarkEnd w:id="68"/>
+                <w:bookmarkEnd w:id="63"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2095500" cy="2108200"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId6"/>
                                 <a:stretch>
@@ -8658,70 +9384,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="69"/>
+          <w:bookmarkStart w:name="z106" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -8735,127 +9461,127 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="70"/>
+          <w:bookmarkStart w:name="z107" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспортер / Реэкспортер:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Exporter / Re-exporter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="71"/>
+          <w:bookmarkStart w:name="z108" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение №:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8868,595 +9594,595 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="72"/>
+          <w:bookmarkStart w:name="z109" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Действительно до:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Validuntil:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="73"/>
+          <w:bookmarkStart w:name="z110" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Импортер:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Importer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="74"/>
+          <w:bookmarkStart w:name="z111" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Особые условия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Special conditions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="75"/>
+          <w:bookmarkStart w:name="z112" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для живых растений данное разрешение действительно только, если условия транспортировки соответствуют рекомендациям СИТЕС, а в случае авиаперевозки правилам ИАТА</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For live plants this permit is only valid if the transport conditions conform to the CITES Guidelines for Transport of Live or, in the case of air transport, to the IATA Live Animal Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="76"/>
+          <w:bookmarkStart w:name="z113" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Русское и латинское название растений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Russian and scientific name of plants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="77"/>
+          <w:bookmarkStart w:name="z114" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание образца, включая метки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Description of specimens, including identifying marks or numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="78"/>
+          <w:bookmarkStart w:name="z115" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Appendix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="79"/>
+          <w:bookmarkStart w:name="z116" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Sourcе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="80"/>
+          <w:bookmarkStart w:name="z117" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цель</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Purposе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="81"/>
+          <w:bookmarkStart w:name="z118" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество экземпляров или вес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Quantity: number of specimens or weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9688,126 +10414,126 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="82"/>
+          <w:bookmarkStart w:name="z119" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Country of origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="83"/>
+          <w:bookmarkStart w:name="z120" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер разрешения и дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit № and date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10039,188 +10765,188 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="84"/>
+          <w:bookmarkStart w:name="z121" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Country of origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="85"/>
+          <w:bookmarkStart w:name="z122" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер разрешения и дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Permit № and date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="86"/>
+          <w:bookmarkStart w:name="z123" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Настоящее разрешение выдано:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10285,70 +11011,70 @@
               </w:rPr>
               <w:t>
 Подтверждение экспорта / реэкспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="87"/>
+          <w:bookmarkStart w:name="z125" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заполняется в пункте пересечения таможенной границы Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11348,68 +12074,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал выдачи административным органом разрешения на импорт на территорию  Республики Казахстан, экспорт и (или) реэкспорт с территории Республики  Казахстан объектов растительного мира, их частей и дериватов, подпадающих  под действие Конвенции о международной торговле видами дикой фауны и  флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12570,55 +13296,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>