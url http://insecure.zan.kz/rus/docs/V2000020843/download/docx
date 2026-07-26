--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0cbded0" w14:textId="0cbded0">
+    <w:p w14:paraId="d335124" w14:textId="d335124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -966,830 +966,1290 @@
         <w:t>
       3. В настоящих Правилах используются следующие основные понятия и термины:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z157" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) квалификационные требования – совокупность количественных и качественных нормативов и показателей, характеризующих способность заявителя и лицензиата заниматься отдельным лицензируемым видом деятельности и (или) подвидом лицензируемого вида деятельности, предъявляемых как при выдаче лицензии и (или) приложения к лицензии, так и на протяжении всего периода времени ее действительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z158" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z159" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z159" w:id="17"/>
-[...15 lines deleted...]
-      3) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z160" w:id="18"/>
-[...15 lines deleted...]
-      4) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицензия – разрешение первой категории, выдаваемое лицензиаром физическому или юридическому лицу на осуществление лицензируемого вида деятельности либо подвида лицензируемого вида деятельности, связанного с высоким уровнем опасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z161" w:id="19"/>
-[...15 lines deleted...]
-      5) лицензия – разрешение первой категории, выдаваемое лицензиаром физическому или юридическому лицу на осуществление лицензируемого вида деятельности либо подвида лицензируемого вида деятельности, связанного с высоким уровнем опасности;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z162" w:id="20"/>
-[...15 lines deleted...]
-      6) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) информационная система мониторинга оказания государственных услуг – информационная система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорацию "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган по оценке и контролю за качеством оказания государственных услуг – центральный государственный орган, осуществляющий в пределах своей компетенции деятельность по оценке и контролю за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z163" w:id="21"/>
-[...15 lines deleted...]
-      7) информационная система мониторинга оказания государственных услуг – информационная система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорацию "Правительство для граждан";</w:t>
+    <w:bookmarkStart w:name="z165" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган – государственный орган, осуществляющий руководство в сферах естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z164" w:id="22"/>
-[...15 lines deleted...]
-      8) уполномоченный орган по оценке и контролю за качеством оказания государственных услуг – центральный государственный орган, осуществляющий в пределах своей компетенции деятельность по оценке и контролю за качеством оказания государственных услуг;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z165" w:id="23"/>
-[...15 lines deleted...]
-      9) уполномоченный орган – государственный орган, осуществляющий руководство в сферах естественных монополий;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z166" w:id="24"/>
-[...43 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Услугополучатель для получения или переоформления лицензии обращается услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал) и предоставляет документы изложенные в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по покупке электрической энергии в целях энергоснабжения" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 15.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 15.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При обращении услугополучателя с заявлением, услугодатель в день поступления документов осуществляет их прием и регистрацию (в случае поступления после 18:00 часов, заявление регистрируется на следующий рабочий день, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем) и передает на исполнение в ответственное структурное подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При выдаче лицензии на деятельность по покупке электрической энергии в целях энергоснабжения общий срок оказания государственной услуги не превышает 10 (десять) рабочих дней с момента регистрации представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 15.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основанием для переоформления лицензии являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z169" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...131 lines deleted...]
-      6. При обращении услугополучателя с заявлением, услугодатель в день поступления документов осуществляет их прием и регистрацию (в случае поступления после 18:00 часов, заявление регистрируется на следующий рабочий день, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем) и передает на исполнение в ответственное структурное подразделение.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="33"/>
+    <w:bookmarkStart w:name="z171" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) реорганизации юридического лица-лицензиата в соответствии с порядком, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z172" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z172" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования и (или) места нахождения юридического лица-лицензиата (в случае указания адреса в лицензии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z173" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z173" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z174" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Действия подпунктов 2) и 4) части первой настоящего пункта не распространяются на случаи, когда изменения юридического адреса индивидуального предпринимателя-лицензиата произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан". Такие изменения адреса лицензиатов и объекта лицензии осуществляются посредством интеграции государственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1808,91 +2268,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При переоформлении лицензии на деятельность по покупке электрической энергии в целях энергоснабжения общий срок оказания государственной услуги не превышает 3 (трех) рабочих дней с момента регистрации представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги направляется в электронной форме подписанный ЭЦП руководителя услугодателя в "личный кабинет" услугополучателя на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае переоформления лицензии и (или) приложения к лицензии услугодатель не проверяет на соответствие услугополучателя квалификационным требованиям, если иное не установлено законами Республики Казахстан, за исключением переоформления по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1907,51 +2367,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1970,70 +2430,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов и сведений на получение и переоформление лицензии, проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления заявителем неполного пакета документов, услугодатель готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет его заявителю через портал в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2068,50 +2528,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятая предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, услугодателем направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2164,110 +2710,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="41"/>
+    <w:bookmarkStart w:name="z184" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. Для получения согласования территориального подразделения ведомства уполномоченного органа в области электроэнергетики на предмет соответствия услугополучателя требованиям о наличии электрических сетей (кабельных или воздушных линий электропередачи) не менее четырех классов напряжения (220, 110, 35, 20, 10, 6, 0,4 киловольт) с непосредственной технологической связью с национальной электрической сетью ответственный исполнитель услугодателя в течение двух рабочих дней со дня регистрации документов услугополучателя на получение лицензии направляет в территориальное подразделение ведомства уполномоченного органа в области электроэнергетики запрос и документы, предусмотренные в подпунктах 5) и 6) пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по покупке электрической энергии в целях энергоснабжения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z185" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z185" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Территориальное подразделение ведомства уполномоченного органа в области электроэнергетики на основании запроса разрешительного органа рассматривает заявку и представленные документы услугополучателя в течении 5 рабочих дней путем проведения разрешительного контроля в порядке посещения и (или) вызова услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона Республики Казахстан "О разрешениях и уведомлениях" с представлением услугодателю заключения о соответствии или несоответствии заявителя квалификационным или разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2286,670 +2832,886 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="44"/>
+    <w:bookmarkStart w:name="z187" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Территориальное подразделение ведомства уполномоченного органа в области электроэнергетики на основании запроса разрешительного органа рассматривает заявку и представленные документы услугополучателя в течении 5 рабочих дней путем проведения разрешительного контроля в порядке посещения и (или) вызова услугополучателя в соответствии с </w:t>
+      11-2. Для получения согласования территориального подразделения ведомства уполномоченного органа в области электроэнергетики на предмет соответствия услугополучателя требованиям о наличие не менее тридцати тысяч непосредственно присоединенных потребителей электрической энергии, в том числе через общедомовые сети, за исключением юридических лиц, сто процентов акций (долей участия в уставном капитале) которых принадлежат государству, находящихся в коммунальной собственности и осуществляющих одновременно деятельность согласно подпунктам 3), 4) и 14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О естественных монополиях", для которых наличие двенадцати тысяч непосредственно присоединенных потребителей электрической энергии является достаточным, ответственный исполнитель услугодателя в течение двух рабочих дней со дня регистрации документов услугополучателя на получение лицензии направляет в территориальное подразделение ведомства уполномоченного органа в области электроэнергетики запрос и документы, предусмотренные в подпунктах 5) и 6) пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по покупке электрической энергии в целях энергоснабжения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Территориальное подразделение ведомства уполномоченного органа в области электроэнергетики на основании запроса разрешительного органа рассматривает заявку и представленные документы услугополучателя в течении 5 рабочих дней путем проведения разрешительного контроля в порядке посещения и (или) вызова услугополучателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона Республики Казахстан "О разрешениях и уведомлениях" с представлением услугодателю заключения о соответствии или несоответствии заявителя квалификационным или разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 11-2 в соответствии с приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 15.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 11-2 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для получения лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрет законами Республики Казахстан на занятие видом деятельности для данной категории физических или юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не внесение лицензионного сбора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) не соответствие заявителя </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>квалификационным требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и перечню документов, подтверждающих соответствие им, для деятельности по покупке электрической энергии в целях энергоснабжения, эксплуатации магистральных газопроводов, нефтепроводов, нефтепродуктопроводов, утвержденным приказом Министра национальной экономики Республики Казахстан от 29 января 2015 года № 60 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 10598);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) временный запрет суда на выдачу заявителю-должнику лицензии на основании представления судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) установление недостоверности документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для переоформления лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не внесение лицензионного сбора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не предоставление или ненадлежащее оформление копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных информационных системах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не предоставление или ненадлежащее оформление иных документов, представление которых предусмотрено законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несоответствие заявителя квалификационным требованиям, в случае проверки предусмотренной законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
-[...15 lines deleted...]
-      4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
-[...15 lines deleted...]
-      5) временный запрет суда на выдачу заявителю-должнику лицензии на основании представления судебного исполнителя;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сферах естественных монополий, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случаях несогласия с результатами оказания государственной услуги услугополучатель может обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3132,51 +3894,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="67"/>
+    <w:bookmarkStart w:name="z176" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3185,51 +3947,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   к лицензии на деятельность по покупке электрической энергии в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     целях энергоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4274,50 +5036,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4489,51 +5347,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="68"/>
+    <w:bookmarkStart w:name="z178" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4542,51 +5400,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             лицензии на деятельность по покупке электрической энергии в целях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     энергоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5813,100 +6671,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkStart w:name="z96" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Форма сведений для получения лицензии на осуществление вида</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             деятельности по покупке электрической энергии в целях энергоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z97" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информацию о наличии приказа о создании службы обеспечивающего работу с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      потребителями – абонентские службы, участки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5929,50 +6787,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) дата подписания приказа _____________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) Ф.И.О. ответственного _______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6157,51 +7111,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="71"/>
+    <w:bookmarkStart w:name="z180" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6210,51 +7164,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             к лицензии на деятельность по покупке электрической энергии в целях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     энергоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7405,50 +8359,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7633,51 +8683,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="72"/>
+    <w:bookmarkStart w:name="z182" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7686,51 +8736,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             лицензии на деятельность по покупке электрической энергии в целях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     энергоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра национальной экономики РК от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8756,50 +9806,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8919,90 +10065,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электрической энергии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в целях энергоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="73"/>
+    <w:bookmarkStart w:name="z183" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 15.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11146,722 +12292,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 июня 2020 года № 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="74"/>
+    <w:bookmarkStart w:name="z140" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказов Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z141" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z141" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11019, опубликован 20 мая 2015 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z142" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z142" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11214, опубликован 22 июня 2015 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z143" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z143" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 января 2016 года № 38 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13293, опубликован 9 марта 2016 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z144" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z144" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 24 февраля 2016 года № 96 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13518, опубликован 5 апреля 2016 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z145" w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z145" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 июня 2016 года № 299 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14031, опубликован 12 августа 2016 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z146" w:id="80"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z146" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 сентября 2016 года № 422 "О внесении изменений и дополнения в приказ Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован  в Реестре государственной регистрации нормативных правовых актов за № 14361, опубликован 10 ноября 2016 года в Информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z147" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z147" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 15 марта 2017 года № 117 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15019, опубликован 28 апреля 2017 года в Эталонном контрольном банке  нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z148" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z148" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан  от 11 июля 2017 года № 275 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 20 марта  2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15480, опубликован 24 августа 2017 года в Эталонном контрольном банке  нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z149" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z149" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 25 сентября 2017 года № 341 "О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан  от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован  в Реестре государственной регистрации нормативных правовых актов за № 15868, опубликован 19 октября 2017 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z150" w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z150" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 апреля 2018 года № 166 "О внесении дополнений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16889, опубликован 23 мая  2018 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z151" w:id="85"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z151" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 13 июня 2018 года № 215 "О внесении дополнений в приказ Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17120, опубликован 9 июля  2018 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z152" w:id="86"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z152" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 ноября 2018 года № 87 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17835, опубликован 7 декабря 2018 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z153" w:id="87"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z153" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 17 января 2019 года № 8 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18218, опубликован 23 января 2019 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z154" w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z154" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 6 мая 2019 года № 35 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 245 "Об утверждении стандартов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18650, опубликован 20 мая 2019 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z155" w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z155" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 29 июля 2019 года № 71 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 апреля 2015 года № 362 "Об утверждении Регламентов государственных услуг в сфере регулирования естественных монополий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19153, опубликован 7 августа 2019 года в Эталонном контрольном банке нормативно-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12187,31 +13333,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>