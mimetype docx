--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18c2a86" w14:textId="18c2a86">
+    <w:p w14:paraId="aa4cb3f" w14:textId="aa4cb3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -793,1582 +793,1824 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя"</w:t>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z422" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z423" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
+      1. Настоящие Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2. Государственная услуга оказывается территориальными органами юстиции областей, городов республиканского значения и столицы (далее – услугодатель).</w:t>
+    <w:bookmarkStart w:name="z424" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается территориальными органами юстиции областей, городов республиканского значения и столицы (далее – услугодатель) путем проведения аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя (далее – аттестация).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z425" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Принцип "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z426" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4. Услугодатель размещает на своем интернет-ресурсе объявление о дате, времени и месте проведения аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя (далее – аттестация).</w:t>
+    <w:bookmarkStart w:name="z427" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная услуга оказывается лицам, претендующим на право занятия деятельностью частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z396" w:id="19"/>
-[...15 lines deleted...]
-      Физическое лицо (далее – услугополучатель) для получения государственной услуги не позднее пяти рабочих дней до дня проведения аттестации направляет услугодателю заявление через веб-портал "электронного правительства" www.egov.kz.</w:t>
+    <w:bookmarkStart w:name="z428" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги/форму представления результата оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z397" w:id="20"/>
+    <w:bookmarkStart w:name="z429" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое лицо (далее – услугополучатель) для получения государственной услуги направляет услугодателю заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z430" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z431" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем заявления посредством портала в "личный кабинет" направляется статус о принятии заявления на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z432" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения о документе, удостоверяющем личность услугополучателя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, о наличии инвалидности, услугодатель получает из государственных информационных систем посредством шлюза "электронного Правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z433" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение одного рабочего дня с момента поступления документов осуществляет их прием и регистрацию. Посредством портала услугополучателю в "личный кабинет" направляется статус о принятии заявления на государственную услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z434" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно </w:t>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявления и оказание государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z435" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z399" w:id="27"/>
+    <w:bookmarkStart w:name="z436" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неполноты сведений в заявлении, услугодатель в срок не позднее двух рабочих дней со дня их поступления, дает мотивированный отказ в дальнейшем рассмотрении заявления. Отказ выдается в форме электронного документа, подписывается электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя и направляется в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z437" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления услугополучателем полного пакета документов услугодатель проверяет документы на соответствие квалификационным требованиям и перечню документов, подтверждающих соответствие им для осуществления деятельности частного судебного исполнителя, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 января 2015 года № 32 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10308).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z438" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Документы услугополучателя о допуске к аттестации рассматриваются услугодателем в течение пяти рабочих дней с момента регистрации документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z439" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Основания для отказа в оказании государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z440" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z400" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z441" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличие ограничений, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 140 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="29"/>
+        <w:t xml:space="preserve"> статьи 140 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z442" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в </w:t>
+      3) несоответствие услугополучателя и (или) представленных документов и материалов, необходимых для оказания государственной услуги, требованиям, установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 26 ноября 2019 года №561 "Об утверждении Правил прохождения стажировки у частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19669).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 26 ноября 2019 года № 561 "Об утверждении Правил прохождения стажировки у частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19669).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z443" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z444" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Услугополучатель представляет или высказывает возражение к предварительному решению услугодателя в срок не позднее двух рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z445" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам заслушивания услугодатель выносит мотивированное решение о допуске либо об отказе в допуске претендента к аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z446" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение об отказе в допуске к аттестации направляется услугодателем услугополучателю посредством передачи на его абонентский номер короткого текстового сообщения или посредством портала в "личный кабинет" не позднее пятнадцати рабочих дней с момента регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z447" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугополучатель допущенный к аттестации, уведомляется услугодателем о месте, дате, времени, порядке проведения аттестации посредством передачи на его абонентский номер короткого текстового сообщения или посредством портала в "личный кабинет" в течение одного рабочего дня с момента решения о допуске к аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z448" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Услугодатель в течение одного рабочего дня с момента решения о допуске к аттестации направляет оператору, обеспечивающему организацию процедур тестирования и техническое сопровождение информационной системы "Программное обеспечение для проведения комплексного тестирования на право занятия профессиональной деятельностью и присвоения квалификации в автоматизированном режиме" (далее – Оператор тестирования) список лиц, допущенных к аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z449" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестация проводится в технически оснащенных залах тестирования Оператора тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z450" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестация состоит из двух этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z451" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) комплексного компьютерного тестирования на знание законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей – 100 вопросов: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" – 45, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданский кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан – 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданский процессуальный кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан – 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовный кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальный кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан – 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях – 5, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административный процедурно-процессуальный кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан – 15, Кодекс Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О браке (супружестве) и семье</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" – 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z452" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компьютерного тестирования на проверку должного уровня практических навыков (3 ситуационные задачи по 12 вопросов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z453" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Вопросы на знание норм законодательства Республики Казахстан содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z454" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы на проверку должного уровня практических навыков содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z455" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При явке на аттестацию услугополучателю необходимо иметь при себе документ, удостоверяющий его личность либо цифровое удостоверение личности из сервиса цифровых документов (для идентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z456" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Перед прохождением аттестации Оператор тестирования информирует услугополучателя о порядке проведения этапов аттестации и их продолжительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z457" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Услугополучатель по своему выбору проходит аттестацию на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z458" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При проведении аттестации не допускается использование услугополучателем справочной, специальной и прочей литературы на бумажных, электронных и иных носителях, принимающих-передающих электронных устройств (в том числе мобильных телефонов и иных электронных оборудований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z459" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Такие устройства на время проведения тестирования помещаются на хранение в специальные шкафы с ячейками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z460" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения указанных требований Оператором тестирования составляется акт о нарушении с отстранением услугополучателя от текущей аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z461" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Услугополучатель, отстраненный от аттестации, повторно подает заявление о допуске к аттестации по истечении трех месяцев со дня вынесения решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z462" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При невозможности продолжения тестирования вследствие непреодолимой силы (стихийные явления, военные действия), а также по причине технических неполадок тестирование приостанавливается и оформляется акт о приостановлении процедуры тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z463" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае услугополучатель повторно проходит аттестацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z464" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Аттестация претендентов из числа лиц с ограниченными возможностями проводится с обеспечением необходимых условий, учитывающих их индивидуальные особенности и ограничения жизнедеятельности, при соблюдении принципов равенства, доступности, не дискриминации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z465" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицам с ограниченными возможностями создаются специальные условия для прохождения аттестации, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z466" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) увеличение продолжительности времени, отведенного на прохождения тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z467" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление дополнительных перерывов в процессе тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z468" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование технических и (или) вспомогательных средств, включая средства альтернативной коммуникации, не дающих преимуществ по содержанию оцениваемых знаний и навыков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z469" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) допуск ассистента (сопровождающего лица), не вмешивающегося в процесс выполнения тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z470" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время тестирования на знание законодательства для лиц с ограниченными возможностями (при необходимости) составляет – 120 (сто двадцать) минут, тестирования на проверку должного уровня практических навыков – 60 (шестьдесят) минут, (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z471" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Общее время, отведенное на выполнение комплексного компьютерного тестирования на знание законодательства - 90 (девяносто) минут (100 вопросов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z472" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время, отведенное на выполнение компьютерного тестирования на проверку должного уровня практических навыков - 30 (тридцать) минут (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z473" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Услугополучатель считается прошедшим комплексное компьютерное тестирование на знание законодательства, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов, и допускается ко второму этапу компьютерного тестирования на проверку должного уровня практических навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z474" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается прошедшим компьютерное тестирование на проверку должного уровня практических навыков, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z475" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается прошедшим аттестацию, при положительном прохождении двух этапов аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z476" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидаты, получившие результаты аттестации ниже установленных значений, допускаются к повторной аттестации не ранее чем через тридцать календарных дней со дня прохождения тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z477" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Результаты прохождения каждого этапа аттестации направляются Оператором тестирования услугодателю в течение одного рабочего дня после прохождения услугополучателем последнего этапа аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z478" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Результатом оказания государственной услуги является мотивированное решение об аттестации/неаттестации по форме, согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z479" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги оформляется в электронной форме, заверяется ЭЦП уполномоченного лица услугодателя и направляется в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z480" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Услугополучатель, не явившийся на аттестацию по уважительной причине (болезнь, смерть близкого родственника и обстоятельства непреодолимой силы), при представлении заявления и подтверждающих документов может пройти тестирование в другой день. При этом заявление должно быть предоставлено не позднее пяти рабочих дней со дня проведенного тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z481" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю, не явившемуся на аттестацию без уважительной причины отказывается в оказании государственной услуги. В этом случае услугополучатель повторно подает заявление о допуске к аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z482" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Решение об аттестации является действительным в течение трех лет со дня его вынесения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z483" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Иные требования с учетом особенностей оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z484" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z485" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о прохождении аттестации лицом, претендующим на право занятия деятельностью частного судебного исполнителя, направляется в Министерство юстиции Республики Казахстан для дальнейшего оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z486" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные услуги по принципу "одного заявления" оказываются с учетом требований настоящих Правил и Правил оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z487" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z488" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору информационно-коммуникационной инфраструктуры "электронного Правительства", в "Единый контакт-центр", услугодателю информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z489" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае сбоя информационной системы услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z490" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z491" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц жалоба подается на имя руководителя услугодателя, в Министерство юстиции Республики Казахстан либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z492" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При проведении аттестации ведется протокол заседания Комиссии по аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя по форме согласно </w:t>
-[...773 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+      37. Жалоба услугополучателя, поступившая в адрес услугодателя либо в Министерство юстиции Республики Казахстан, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z493" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z494" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В случае несогласия с решением, принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2454,259 +2696,207 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Проведение аттестации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>претендующих на занятие</w:t>
+              <w:t>претендующих на право занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судебного исполнителя"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z496" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя" (далее – Перечень).</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее – Перечень).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z498" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2758,68 +2948,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z502" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2871,68 +3073,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2957,95 +3171,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 рабочих дней со дня окончания приема документов. </w:t>
+              <w:t>
+15 рабочих дней с момента регистрации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z510" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3071,94 +3297,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная) /оказываемая по принципу "одного заявления.</w:t>
+Электронная (частично автоматизированная) /оказываемая по принципу "одного заявления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z514" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3184,112 +3422,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Решение о прохождении аттестации лицами, претендующими на занятие деятельностью частного судебного исполнителя.</w:t>
-[...17 lines deleted...]
- </w:t>
+Решение об аттестации/неаттестации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z518" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3341,68 +3573,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z522" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3413,511 +3657,567 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="60"/>
+          <w:bookmarkStart w:name="z524" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) услугодателя – с понедельника по пятницу включительно, с 9-00 до 18-30 часов, с перерывом на обед с 13-00 до 14-30 часов, за исключением выходных и праздничных дней;</w:t>
+              <w:t>1) услугодателя – с понедельника по пятницу включительно, с 9-00 до 18-30 часов, с перерывом на обед с 13-00 до 14-30 часов, за исключением выходных и праздничных дней; прием заявлений – с 9.00 до 17.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудового кодекса</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года и </w:t>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закона</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z528" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень документов, необходимый для оказания государственной услуги </w:t>
+              <w:t>
+Перечень документов, необходимый для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z530" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам. </w:t>
+              <w:t>
+Заявление на проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя, в форме электронного документа согласно приложению 2 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность услугополучателя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, о наличии инвалидности услугодатель получает из государственных информационных систем посредством шлюза "электронного Правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z533" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Основания для отказа в оказании государственной услуги </w:t>
+              <w:t>
+Основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="61"/>
+          <w:bookmarkStart w:name="z535" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) наличие ограничений, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 140 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-2) наличие ограничений, установленных </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 140 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+3) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 26 ноября 2019 года № 561 "Об утверждении Правил прохождения стажировки у частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19669).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z539" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3928,102 +4228,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z541" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса услугодателя размещены на официальном интернет-ресурсе услугодателя – www.adilet.gov.kz. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсах услугодателей, Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсах услугодателей, Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление через веб-портал "электронного правительства" www.egov.kz. в форме электронного документа.</w:t>
+Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на право занятие деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление через веб-портал "электронного Правительства" www.egov.kz. в форме электронного документа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4114,51 +4426,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Проведение аттестации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>претендующих на занятие</w:t>
+              <w:t>претендующих на право занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4211,696 +4523,694 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkStart w:name="z547" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Заявление на аттестацию лиц, претендующих на занятие деятельностью</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+        <w:t xml:space="preserve"> Заявление на аттестацию лиц, претендующих на право занятия деятельностью частного судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z548" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В территориальный орган юстиции областей, городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и столицы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия имя отчество (при его наличии) физического лица, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z549" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельностью частного судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о дипломе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...86 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z551" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование высшего учебного заведения _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z552" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шифр специальности_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z553" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Номер диплома ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z554" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата выдачи диплома _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z555" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Документ, подтверждающий прохождение процедуры нострификации или</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">признания в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия и номер _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Заключение о прохождении стажировки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z557" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата утверждения заключения о прохождении стажировки _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z558" w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Региональная палата частных судебных исполнителей _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>области/города</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
-[...272 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z559" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель стажировки ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z560" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.Дата начала стажировки ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z561" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата окончания стажировки __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z562" w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес местожительства физического лица ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронная почта ____________________ контактный телефон _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам допуска или отказа к прохождению аттестации, а также по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Все данные, указанные в настоящем заявлении, соответствуют действительности, за предоставление которых несу персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на отправку электронного запроса в организации здравоохранения для получения справок с диспансерных учетов – "Регистр наркологических больных" и "Регистр психических больных" и направление результатов услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ЭЦП) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: "___"_____ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4986,51 +5296,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Проведение аттестации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>претендующих на занятие</w:t>
+              <w:t>претендующих на право занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5083,715 +5393,223 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
-[...663 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z565" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение об аттестации/неаттестации на право занятия деятельностью частного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город_____ дата___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Признать ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошедшим/непрошедшим аттестацию на право занятия деятельностью частного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5877,64 +5695,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Проведение аттестации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>претендующих на занятие</w:t>
+              <w:t>претендующих на право</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельностью частного</w:t>
+              <w:t>занятия деятельностью частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судебного исполнителя"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5974,338 +5792,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:bookmarkStart w:name="z568" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        Протокол  заседания Комиссии по аттестации лиц, претендующих на занятие</w:t>
+        <w:t xml:space="preserve"> Заявление на аттестацию лиц, претендующих на право занятия деятельностью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             деятельностью частного судебного исполнителя (далее – Комиссия) </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>частного судебного исполнителя и выдачу лицензии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Департамента юстиции ______________ Министерства юстиции Республики Казахстан</w:t>
-[...59 lines deleted...]
-      Проведена аттестация лиц, претендующих на занятие деятельностью частного судебного исполнителя, по итогам принято решение:</w:t>
+        <w:t>на занятие деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z143" w:id="119"/>
-[...15 lines deleted...]
-      1. Считать прошедшими аттестацию: ___________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z569" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В территориальный орган юстиции областей, городов республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
-[...15 lines deleted...]
-      2. Считать не прошедшими аттестацию: ________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и столицы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия имя отчество (при его наличии) физического лица, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z570" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z145" w:id="121"/>
-[...15 lines deleted...]
-      3. На аттестацию не явились: _________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельностью частного судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z571" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о дипломе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...15 lines deleted...]
-      Председатель Комиссии ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z572" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование высшего учебного заведения _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...98 lines deleted...]
-        <w:t>"____" ____________20___года</w:t>
+    <w:bookmarkStart w:name="z573" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шифр специальности___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z574" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Номер диплома ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z575" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата выдачи диплома ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z576" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Документ, подтверждающий прохождение процедуры нострификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или признания в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия и номер ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z577" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Заключение о прохождении стажировки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z578" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата утверждения заключения о прохождении стажировки ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z579" w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Региональная палата частных судебных исполнителей _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области/города</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z580" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель стажировки _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z581" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата начала стажировки _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z582" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата окончания стажировки ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z583" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оплата лицензионного сбора за право занятия отдельными видами деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z584" w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прошу выдать лицензию на право занятия деятельностью частного судебного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес местожительства физического лица ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронная почта ___________________ контактный телефон _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам допуска или отказа к прохождению аттестации, а также по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Все данные, указанные в настоящем заявлении, соответствуют действительности, за предоставление которых несу персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на отправку электронного запроса в организации здравоохранения для получения справок с диспансерных учетов – "Регистр наркологических больных" и "Регистр психических больных" и направление их результатов услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Физическое лицо _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ЭЦП) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: "___"_____ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6386,264 +6653,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Выдачи лицензии на занятие деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Министерством юстиции Республики Казахстан (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z152" w:id="127"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Принцип "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физическое лицо (далее – услугополучатель) для получения лицензии на занятие деятельностью частного судебного исполнителя направляет услугодателю заявление через веб-портал "электронного правительства" www.egov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z155" w:id="130"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При сдаче услугополучателем заявления в "личный кабинет" направляется статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z156" w:id="131"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6716,70 +6983,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сведения о документе, удостоверяющем личность, о совершенных коррупционных правонарушениях и преступлениях, о судимости, об отсутствии сведений о ранее уволенных по отрицательным мотивам с государственной, воинской службы, из правоохранительных и специальных государственных органов, судов и органов юстиции, о лишении лица лицензии на право занятия деятельностью частного судебного исполнителя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, услугодатель получает из государственных информационных систем через шлюз "Электронного Правительства". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6816,71 +7083,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель в день поступления документов на получение государственной услуги регистрирует их и передает на исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6895,111 +7162,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z165" w:id="135"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Услугодатель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z166" w:id="136"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в указанные сроки отказывает в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При отрицательном ответе согласующего государственного органа либо выявлении иных оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2-х рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7054,348 +7321,348 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="138"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
         12. Отказ в выдаче лицензии осуществляется в случаях, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не внесен лицензионный сбор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявитель не соответствует квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z172" w:id="142"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицензиаром получен ответ от соответствующего согласующего государственного органа о несоответствии заявителя предъявляемым при лицензировании требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) судом на основании представления судебного исполнителя временно запрещено выдавать заявителю-должнику лицензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z175" w:id="145"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z176" w:id="146"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок переоформления лицензии на занятие деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z177" w:id="147"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заявление физического лица для переоформления лицензии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подается через веб-портал "электронного правительства" в форме электронного документа, подписанного ЭЦП в течение 30 (тридцати) календарных дней с момента замены документа, удостоверяющего личность услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z405" w:id="148"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z405" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о смене фамилии, имени, отчества (при его наличии) услугодатель получает из государственной базы данных "Физические лица" через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z406" w:id="149"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z406" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия сведений о смене фамилии, имени, отчества (при его наличии) процесс формирования электронного заявления завершается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z407" w:id="150"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z407" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Веб-портал "электронного правительства" полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в рабочий день в течение 20 (двадцати) минут без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z408" w:id="151"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z408" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью веб-портала "электронного правительства" по форме согласно приложению 5 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7576,168 +7843,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Иные требования с учетом особенностей оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z187" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя и выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление на оказание двух государственных услуг через веб-портал "электронного правительства" www.egov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z188" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги "Решение о прохождении аттестации лицами, претендующими на занятие деятельностью частного судебного исполнителя" и документы для лицензии направляются в Министерство юстиции Республики Казахстан для дальнейшего оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z189" w:id="155"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z189" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные услуги по принципу "одного заявления" оказываются с учетом требований настоящих Правил и Правил оказания государственной услуги "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z190" w:id="156"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z190" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z410" w:id="157"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z410" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в "Единый контакт-центр", информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7756,168 +8023,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="158"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        19. В случае сбоя информационной системы, услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z192" w:id="159"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z193" w:id="160"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц жалоба подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z194" w:id="161"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя, поступившая в адрес услугодателя, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z195" w:id="162"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z196" w:id="163"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае несогласия с решением принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8766,70 +9033,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Результат оказания государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="164"/>
+          <w:bookmarkStart w:name="z200" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача, переоформление лицензии на занятие деятельностью частного судебного исполнителя либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9111,70 +9378,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="165"/>
+          <w:bookmarkStart w:name="z205" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9689,70 +9956,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Основания для отказа в оказании государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="166"/>
+          <w:bookmarkStart w:name="z215" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9954,126 +10221,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="167"/>
+          <w:bookmarkStart w:name="z222" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="168"/>
+          <w:bookmarkStart w:name="z223" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10279,399 +10546,399 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="169"/>
+    <w:bookmarkStart w:name="z227" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление физического лица для получения лицензии и (или) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z228" w:id="170"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z228" w:id="182"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z229" w:id="171"/>
+      <w:bookmarkStart w:name="z229" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия имя отчество (в случае наличия) физического лица, индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="172"/>
+    <w:bookmarkStart w:name="z230" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z231" w:id="173"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z231" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать полное наименование вида деятельности и (или) подвида(ов) деятельности) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на бумажном носителе _____ (поставить знак Х в случае, если необходимо получить лицензию на бумажном носителе) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z232" w:id="174"/>
+      <w:bookmarkStart w:name="z232" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес местожительства физического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="175"/>
+    <w:bookmarkStart w:name="z233" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z234" w:id="176"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z234" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z235" w:id="177"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z235" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z236" w:id="178"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z236" w:id="190"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z237" w:id="179"/>
+      <w:bookmarkStart w:name="z237" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес объекта осуществления деятельности или действий (операций)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10679,264 +10946,264 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z239" w:id="181"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z239" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z240" w:id="182"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z240" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z241" w:id="183"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z241" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z242" w:id="184"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z242" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z243" w:id="185"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z243" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z244" w:id="186"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z244" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на удостоверение заявления электронной цифровой подписью работника центра обслуживания населения (в случае обращения через центр обслуживания населения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z245" w:id="187"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физическое лицо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (электронно-цифровая подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11093,68 +11360,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="189"/>
+    <w:bookmarkStart w:name="z249" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии требованиям для осуществления деятельности частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11327,110 +11594,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с Законом "Об образовании"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="190"/>
+    <w:bookmarkStart w:name="z250" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимо выбрать только одно основание для получения лицензии и его заполнить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z251" w:id="191"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z251" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) трудовая деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z252" w:id="192"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z252" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решение о прохождение аттестации на занятие деятельностью частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12337,126 +12604,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="193"/>
+    <w:bookmarkStart w:name="z255" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление физического лица для переоформления лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z256" w:id="194"/>
+      <w:bookmarkStart w:name="z256" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование лицензиара)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12936,70 +13203,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра юстиции РК от 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="195"/>
+    <w:bookmarkStart w:name="z413" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2730500" cy="2082800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -13021,88 +13288,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="196"/>
+    <w:bookmarkStart w:name="z414" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z415" w:id="197"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z415" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20 ___ года № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдана _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13614,266 +13881,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="198"/>
+    <w:bookmarkStart w:name="z297" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z298" w:id="199"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z298" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z299" w:id="200"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z299" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Законом Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z300" w:id="201"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z300" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z301" w:id="202"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z301" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z302" w:id="203"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z302" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z303" w:id="204"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z303" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z304" w:id="205"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z304" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) веб-портал "электронного правительства" www.egov.kz, (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z305" w:id="206"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z305" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13892,168 +14159,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="207"/>
+    <w:bookmarkStart w:name="z306" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z307" w:id="208"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z307" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается территориальными органами юстиции (далее – услугодатель) по месту совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z308" w:id="209"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z308" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физическое или юридическое лицо (далее – услугополучатель) для получения государственной услуги направляет заявление и документы, установленные пунктом 8 Перечня основных требований к оказанию государственной услуги через:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z417" w:id="210"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z417" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z418" w:id="211"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z418" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - государственная корпорация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z419" w:id="212"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z419" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14072,251 +14339,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="213"/>
+    <w:bookmarkStart w:name="z312" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Описание порядка оказания государственной услуги через услугодателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z313" w:id="214"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z313" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель направляет услугодателю документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z314" w:id="215"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z314" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в Автоматизированной информационной системе органов исполнительного производства (далее – АИСОИП) и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z315" w:id="216"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z315" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z316" w:id="217"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z316" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Описание порядка оказания государственной услуги через государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z317" w:id="218"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z317" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель подает в Государственную корпорацию документы, которые перенаправляются услугодателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z318" w:id="219"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z318" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в АИСОИП и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z319" w:id="220"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z319" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется в Государственную корпорацию и услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z320" w:id="221"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z320" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Описание порядка оказания государственной услуги через портал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z321" w:id="222"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z321" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель направляет документы через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z322" w:id="223"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z322" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14331,171 +14598,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z323" w:id="224"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z323" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в АИСОИП и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z324" w:id="225"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z324" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z325" w:id="226"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z325" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случае предоставления услугополучателем неполного пакета документов, Государственная корпорация или услугодатель отказывает в приеме заявления и выдает об этом расписку по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z326" w:id="227"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z326" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z421" w:id="228"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z421" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в "Единый контакт-центр", услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14514,168 +14781,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="229"/>
+    <w:bookmarkStart w:name="z327" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае сбоя информационной системы, услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z328" w:id="230"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z328" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, государственной корпорации и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z329" w:id="231"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z329" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае обжалования решений, действий (бездействия) услугодателя, государственной корпорации и (или) их должностных лиц жалоба подается на имя руководителя услугодателя, государственной корпорации, в Министерство юстиции Республики Казахстан либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z330" w:id="232"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z330" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жалоба услугополучателя, поступившая в адрес услугодателя, государственной корпорации либо в Министерство юстиции Республики Казахстан, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z331" w:id="233"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z331" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z332" w:id="234"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z332" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае несогласия с результатами оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15157,70 +15424,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="235"/>
+          <w:bookmarkStart w:name="z334" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием заявления и выдача результата оказания государственной услуги осуществляется через:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16280,70 +16547,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="236"/>
+          <w:bookmarkStart w:name="z345" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) несоответствие представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным статьей 38 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16750,88 +17017,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="237"/>
+    <w:bookmarkStart w:name="z353" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о возбуждении исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z354" w:id="238"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование услугодателя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16958,167 +17225,167 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   наименование улицы, номер дома/здания)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="239"/>
+    <w:bookmarkStart w:name="z355" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _______________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z356" w:id="240"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z356" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z357" w:id="241"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z357" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что: все указанные данные являются официальными контактами, и на них может быть направлена любая информация по вопросам исполнения исполнительного документа; все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z358" w:id="242"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z359" w:id="243"/>
+    <w:bookmarkStart w:name="z359" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах "___"___20__г. (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17301,100 +17568,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="244"/>
+    <w:bookmarkStart w:name="z362" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о выписке, направлении исполнительного документа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       на принудительное исполнение и возбуждении исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z363" w:id="245"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z363" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17521,187 +17788,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         наименование улицы, номер дома/здания)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="246"/>
+    <w:bookmarkStart w:name="z364" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта___________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z365" w:id="247"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z365" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны___________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z366" w:id="248"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z366" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что: все указанные данные являются официальными контактами, и на них может быть направлена любая информация по вопросам исполнения исполнительного документа; все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z367" w:id="249"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z367" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="250"/>
+    <w:bookmarkStart w:name="z368" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z369" w:id="251"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z369" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ (подпись) "___"___20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17884,51 +18151,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="252"/>
+    <w:bookmarkStart w:name="z372" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  __________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17949,70 +18216,70 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (адрес услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z373" w:id="253"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z373" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z374" w:id="254"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z374" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18027,251 +18294,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", Вам отказывается в приеме документов на оказание государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" ввиду представления Вами неполного пакета документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z375" w:id="255"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z375" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z376" w:id="256"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z376" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z377" w:id="257"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z377" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ....</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z378" w:id="258"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z378" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и (или) документов с истекшим сроком действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z379" w:id="259"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z379" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z380" w:id="260"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z380" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (работник) (подпись).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z381" w:id="261"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z381" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель: Ф.И.О. (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z382" w:id="262"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z382" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z383" w:id="263"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z383" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получил: Ф.И.О. (при его наличии)/подпись услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z384" w:id="264"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z384" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"_________ 20__ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18350,388 +18617,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z386" w:id="265"/>
+    <w:bookmarkStart w:name="z386" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов  Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z387" w:id="266"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z387" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 апреля 2015 года № 221 "Об утверждении стандарта государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10963, опубликован 13 мая 2015 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z388" w:id="267"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z388" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 29 мая 2015 года № 307 "Об утверждении регламента государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11287, опубликован 12 июня 2015 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z389" w:id="268"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z389" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 ноября 2015 года № 605 "О некоторых вопросах тестирования и аттестации лиц, прошедших стажировку и претендующих на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12588, опубликован 13 января 2016 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z390" w:id="269"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z390" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 11 января 2018 года № 61 "Об утверждении стандартов государственных услуг "Проведение аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16309, опубликован 15 февраля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z391" w:id="270"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z391" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 1 февраля 2018 года № 170 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 ноября 2015 года № 605 "О некоторых вопросах тестирования и аттестации лиц, прошедших стажировку и претендующих на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16372, опубликован 26 февраля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z392" w:id="271"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z392" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 марта 2018 года № 446 "Об утверждении регламентов государственных услуг "Проведение аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16976, опубликован 8 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z393" w:id="272"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z393" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 17 апреля 2019 года № 211 "О внесении изменения в приказ Министра юстиции Республики Казахстан от 20 апреля 2015 года № 221 "Об утверждении стандарта государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18571, опубликован 3 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z394" w:id="273"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z394" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 9 июля 2019 года №385 "О внесении изменения в приказ исполняющего обязанности Министра юстиции Республики Казахстан от 29 мая 2015 года № 307 "Об утверждении регламента государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19053, опубликован 29 июля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>