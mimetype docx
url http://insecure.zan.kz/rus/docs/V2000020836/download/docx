--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa4cb3f" w14:textId="aa4cb3f">
+    <w:p w14:paraId="0bff542" w14:textId="0bff542">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,84 +103,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 29 мая 2020 года № 69. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июня 2020 года № 20836.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z585" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -853,289 +935,797 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z422" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z423" w:id="14"/>
+    <w:bookmarkStart w:name="z586" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
+      1. Настоящие Правила оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z424" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается территориальными органами юстиции областей, городов республиканского значения и столицы (далее – услугодатель) путем проведения аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя (далее – аттестация).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z425" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Принцип "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z426" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z426" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная услуга оказывается лицам, претендующим на право занятия деятельностью частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z428" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги/форму представления результата оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z429" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое лицо (далее – услугополучатель) для получения государственной услуги направляет услугодателю заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги/форму представления результата оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно приложению 1 к настоящим Правилам.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем заявления посредством портала в "личный кабинет" направляется статус о принятии заявления на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z429" w:id="20"/>
-[...15 lines deleted...]
-      Физическое лицо (далее – услугополучатель) для получения государственной услуги направляет услугодателю заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 2 к настоящим Правилам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения о документе, удостоверяющем личность услугополучателя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, о наличии инвалидности, услугодатель получает из государственных информационных систем посредством шлюза "электронного Правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение одного рабочего дня с момента поступления документов осуществляет их прием и регистрацию. Посредством портала услугополучателю в "личный кабинет" направляется статус о принятии заявления на государственную услугу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z430" w:id="21"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="25"/>
+    <w:bookmarkStart w:name="z434" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1150,432 +1740,494 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием заявления и оказание государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z435" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z435" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z436" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z436" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неполноты сведений в заявлении, услугодатель в срок не позднее двух рабочих дней со дня их поступления, дает мотивированный отказ в дальнейшем рассмотрении заявления. Отказ выдается в форме электронного документа, подписывается электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя и направляется в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z437" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z437" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем полного пакета документов услугодатель проверяет документы на соответствие квалификационным требованиям и перечню документов, подтверждающих соответствие им для осуществления деятельности частного судебного исполнителя, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 22 января 2015 года № 32 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10308).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z438" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z438" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Документы услугополучателя о допуске к аттестации рассматриваются услугодателем в течение пяти рабочих дней с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z439" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z439" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основания для отказа в оказании государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z440" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z440" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z441" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z441" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличие ограничений, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 140 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z442" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z442" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) несоответствие услугополучателя и (или) представленных документов и материалов, необходимых для оказания государственной услуги, требованиям, установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 26 ноября 2019 года № 561 "Об утверждении Правил прохождения стажировки у частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19669).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z443" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z444" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Услугополучатель представляет или высказывает возражение к предварительному решению услугодателя в срок не позднее двух рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z445" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам заслушивания услугодатель выносит мотивированное решение о допуске либо об отказе в допуске претендента к аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z446" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение об отказе в допуске к аттестации направляется услугодателем услугополучателю посредством передачи на его абонентский номер короткого текстового сообщения или посредством портала в "личный кабинет" не позднее пятнадцати рабочих дней с момента регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z443" w:id="34"/>
-[...15 lines deleted...]
-      10. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугополучатель допущенный к аттестации, уведомляется услугодателем о месте, дате, времени, порядке проведения аттестации посредством передачи на его абонентский номер короткого текстового сообщения или посредством портала в "личный кабинет" в течение одного рабочего дня с момента решения о допуске к аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z444" w:id="35"/>
-[...15 lines deleted...]
-      11. Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Услугополучатель представляет или высказывает возражение к предварительному решению услугодателя в срок не позднее двух рабочих дней со дня его получения.</w:t>
+    <w:bookmarkStart w:name="z587" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.Услугодатель в течение одного рабочего дня с момента решения о допуске к аттестации направляет оператору, обеспечивающему организацию процедур тестирования и техническое сопровождение цифровой системы "Программное обеспечение для проведения комплексного тестирования на право занятия профессиональной деятельностью и присвоения квалификации в автоматизированном режиме" (далее – Оператор тестирования) список лиц, допущенных к аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z445" w:id="36"/>
-[...15 lines deleted...]
-      12. По результатам заслушивания услугодатель выносит мотивированное решение о допуске либо об отказе в допуске претендента к аттестации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестация проводится в технически оснащенных залах тестирования Оператора тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z446" w:id="37"/>
-[...15 lines deleted...]
-      13. Решение об отказе в допуске к аттестации направляется услугодателем услугополучателю посредством передачи на его абонентский номер короткого текстового сообщения или посредством портала в "личный кабинет" не позднее пятнадцати рабочих дней с момента регистрации заявления.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестация состоит из двух этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z447" w:id="38"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z451" w:id="42"/>
+    <w:bookmarkStart w:name="z451" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) комплексного компьютерного тестирования на знание законодательства Республики Казахстан об исполнительном производстве и статусе судебных исполнителей – 100 вопросов: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1710,907 +2362,1355 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан – 15, Кодекс Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О браке (супружестве) и семье</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" – 5;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z452" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компьютерного тестирования на проверку должного уровня практических навыков (3 ситуационные задачи по 12 вопросов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z453" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Вопросы на знание норм законодательства Республики Казахстан содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z454" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы на проверку должного уровня практических навыков содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z455" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При явке на аттестацию услугополучателю необходимо иметь при себе документ, удостоверяющий его личность либо цифровое удостоверение личности из сервиса цифровых документов (для идентификации).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z452" w:id="43"/>
-[...15 lines deleted...]
-      2) компьютерного тестирования на проверку должного уровня практических навыков (3 ситуационные задачи по 12 вопросов).</w:t>
+    <w:bookmarkStart w:name="z456" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Перед прохождением аттестации Оператор тестирования информирует услугополучателя о порядке проведения этапов аттестации и их продолжительности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z453" w:id="44"/>
-[...15 lines deleted...]
-      18. Вопросы на знание норм законодательства Республики Казахстан содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+    <w:bookmarkStart w:name="z457" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Услугополучатель по своему выбору проходит аттестацию на казахском или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z454" w:id="45"/>
-[...15 lines deleted...]
-      Вопросы на проверку должного уровня практических навыков содержат не менее четырех вариантов ответа с одним правильным.</w:t>
+    <w:bookmarkStart w:name="z458" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При проведении аттестации не допускается использование услугополучателем справочной, специальной и прочей литературы на бумажных, электронных и иных носителях, принимающих-передающих электронных устройств (в том числе мобильных телефонов и иных электронных оборудований).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z455" w:id="46"/>
-[...15 lines deleted...]
-      19. При явке на аттестацию услугополучателю необходимо иметь при себе документ, удостоверяющий его личность либо цифровое удостоверение личности из сервиса цифровых документов (для идентификации).</w:t>
+    <w:bookmarkStart w:name="z459" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Такие устройства на время проведения тестирования помещаются на хранение в специальные шкафы с ячейками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z456" w:id="47"/>
-[...15 lines deleted...]
-      20. Перед прохождением аттестации Оператор тестирования информирует услугополучателя о порядке проведения этапов аттестации и их продолжительности.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения указанных требований Оператором тестирования составляется акт о нарушении с отстранением услугополучателя от текущей аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z457" w:id="48"/>
-[...15 lines deleted...]
-      21. Услугополучатель по своему выбору проходит аттестацию на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Услугополучатель, отстраненный от аттестации, повторно подает заявление о допуске к аттестации по истечении трех месяцев со дня вынесения решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z458" w:id="49"/>
-[...15 lines deleted...]
-      22. При проведении аттестации не допускается использование услугополучателем справочной, специальной и прочей литературы на бумажных, электронных и иных носителях, принимающих-передающих электронных устройств (в том числе мобильных телефонов и иных электронных оборудований).</w:t>
+    <w:bookmarkStart w:name="z462" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При невозможности продолжения тестирования вследствие непреодолимой силы (стихийные явления, военные действия), а также по причине технических неполадок тестирование приостанавливается и оформляется акт о приостановлении процедуры тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z459" w:id="50"/>
-[...15 lines deleted...]
-      Такие устройства на время проведения тестирования помещаются на хранение в специальные шкафы с ячейками.</w:t>
+    <w:bookmarkStart w:name="z463" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае услугополучатель повторно проходит аттестацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z460" w:id="51"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z464" w:id="55"/>
+    <w:bookmarkStart w:name="z464" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Аттестация претендентов из числа лиц с ограниченными возможностями проводится с обеспечением необходимых условий, учитывающих их индивидуальные особенности и ограничения жизнедеятельности, при соблюдении принципов равенства, доступности, не дискриминации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z465" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицам с ограниченными возможностями создаются специальные условия для прохождения аттестации, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z466" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) увеличение продолжительности времени, отведенного на прохождения тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z467" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление дополнительных перерывов в процессе тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z468" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование технических и (или) вспомогательных средств, включая средства альтернативной коммуникации, не дающих преимуществ по содержанию оцениваемых знаний и навыков;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z465" w:id="56"/>
-[...15 lines deleted...]
-      Лицам с ограниченными возможностями создаются специальные условия для прохождения аттестации, включая:</w:t>
+    <w:bookmarkStart w:name="z469" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) допуск ассистента (сопровождающего лица), не вмешивающегося в процесс выполнения тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z466" w:id="57"/>
-[...15 lines deleted...]
-      1) увеличение продолжительности времени, отведенного на прохождения тестирования;</w:t>
+    <w:bookmarkStart w:name="z470" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время тестирования на знание законодательства для лиц с ограниченными возможностями (при необходимости) составляет – 120 (сто двадцать) минут, тестирования на проверку должного уровня практических навыков – 60 (шестьдесят) минут, (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z467" w:id="58"/>
-[...15 lines deleted...]
-      2) предоставление дополнительных перерывов в процессе тестирования;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Общее время, отведенное на выполнение комплексного компьютерного тестирования на знание законодательства - 90 (девяносто) минут (100 вопросов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z468" w:id="59"/>
-[...15 lines deleted...]
-      3) использование технических и (или) вспомогательных средств, включая средства альтернативной коммуникации, не дающих преимуществ по содержанию оцениваемых знаний и навыков;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время, отведенное на выполнение компьютерного тестирования на проверку должного уровня практических навыков - 30 (тридцать) минут (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z469" w:id="60"/>
-[...15 lines deleted...]
-      4) допуск ассистента (сопровождающего лица), не вмешивающегося в процесс выполнения тестирования.</w:t>
+    <w:bookmarkStart w:name="z473" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Услугополучатель считается прошедшим комплексное компьютерное тестирование на знание законодательства, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов, и допускается ко второму этапу компьютерного тестирования на проверку должного уровня практических навыков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z470" w:id="61"/>
-[...15 lines deleted...]
-      Время тестирования на знание законодательства для лиц с ограниченными возможностями (при необходимости) составляет – 120 (сто двадцать) минут, тестирования на проверку должного уровня практических навыков – 60 (шестьдесят) минут, (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
+    <w:bookmarkStart w:name="z474" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается прошедшим компьютерное тестирование на проверку должного уровня практических навыков, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z471" w:id="62"/>
-[...15 lines deleted...]
-      26. Общее время, отведенное на выполнение комплексного компьютерного тестирования на знание законодательства - 90 (девяносто) минут (100 вопросов).</w:t>
+    <w:bookmarkStart w:name="z475" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается прошедшим аттестацию, при положительном прохождении двух этапов аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z472" w:id="63"/>
-[...15 lines deleted...]
-      Общее время, отведенное на выполнение компьютерного тестирования на проверку должного уровня практических навыков - 30 (тридцать) минут (не менее 12 вопросов к 3 практическим ситуациям).</w:t>
+    <w:bookmarkStart w:name="z476" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидаты, получившие результаты аттестации ниже установленных значений, допускаются к повторной аттестации не ранее чем через тридцать календарных дней со дня прохождения тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z473" w:id="64"/>
-[...15 lines deleted...]
-      27. Услугополучатель считается прошедшим комплексное компьютерное тестирование на знание законодательства, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов, и допускается ко второму этапу компьютерного тестирования на проверку должного уровня практических навыков.</w:t>
+    <w:bookmarkStart w:name="z477" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Результаты прохождения каждого этапа аттестации направляются Оператором тестирования услугодателю в течение одного рабочего дня после прохождения услугополучателем последнего этапа аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z474" w:id="65"/>
-[...15 lines deleted...]
-      Услугополучатель считается прошедшим компьютерное тестирование на проверку должного уровня практических навыков, если количество правильных ответов составляет 70 % (семьдесят) и более от общего числа предложенных вопросов.</w:t>
+    <w:bookmarkStart w:name="z478" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Результатом оказания государственной услуги является мотивированное решение об аттестации/неаттестации по форме, согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z475" w:id="66"/>
-[...15 lines deleted...]
-      Услугополучатель считается прошедшим аттестацию, при положительном прохождении двух этапов аттестации.</w:t>
+    <w:bookmarkStart w:name="z479" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги оформляется в электронной форме, заверяется ЭЦП уполномоченного лица услугодателя и направляется в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z476" w:id="67"/>
-[...15 lines deleted...]
-      28. Кандидаты, получившие результаты аттестации ниже установленных значений, допускаются к повторной аттестации не ранее чем через тридцать календарных дней со дня прохождения тестирования.</w:t>
+    <w:bookmarkStart w:name="z480" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Услугополучатель, не явившийся на аттестацию по уважительной причине (болезнь, смерть близкого родственника и обстоятельства непреодолимой силы), при представлении заявления и подтверждающих документов может пройти тестирование в другой день. При этом заявление должно быть предоставлено не позднее пяти рабочих дней со дня проведенного тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z477" w:id="68"/>
-[...15 lines deleted...]
-      29. Результаты прохождения каждого этапа аттестации направляются Оператором тестирования услугодателю в течение одного рабочего дня после прохождения услугополучателем последнего этапа аттестации.</w:t>
+    <w:bookmarkStart w:name="z481" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю, не явившемуся на аттестацию без уважительной причины отказывается в оказании государственной услуги. В этом случае услугополучатель повторно подает заявление о допуске к аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z478" w:id="69"/>
-[...15 lines deleted...]
-      30. Результатом оказания государственной услуги является мотивированное решение об аттестации/неаттестации по форме, согласно приложению 3 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z482" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Решение об аттестации является действительным в течение трех лет со дня его вынесения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z479" w:id="70"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги оформляется в электронной форме, заверяется ЭЦП уполномоченного лица услугодателя и направляется в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Иные требования с учетом особенностей оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z480" w:id="71"/>
-[...15 lines deleted...]
-      31. Услугополучатель, не явившийся на аттестацию по уважительной причине (болезнь, смерть близкого родственника и обстоятельства непреодолимой силы), при представлении заявления и подтверждающих документов может пройти тестирование в другой день. При этом заявление должно быть предоставлено не позднее пяти рабочих дней со дня проведенного тестирования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z485" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о прохождении аттестации лицом, претендующим на право занятия деятельностью частного судебного исполнителя, направляется в Министерство юстиции Республики Казахстан для дальнейшего оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z481" w:id="72"/>
-[...15 lines deleted...]
-      Услугополучателю, не явившемуся на аттестацию без уважительной причины отказывается в оказании государственной услуги. В этом случае услугополучатель повторно подает заявление о допуске к аттестации.</w:t>
+    <w:bookmarkStart w:name="z486" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные услуги по принципу "одного заявления" оказываются с учетом требований настоящих Правил и Правил оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z482" w:id="73"/>
-[...15 lines deleted...]
-      32. Решение об аттестации является действительным в течение трех лет со дня его вынесения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z488" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору информационно-коммуникационной инфраструктуры "электронного Правительства", в "Единый контакт-центр", услугодателю информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z483" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае сбоя информационной системы услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z490" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Иные требования с учетом особенностей оказания государственной услуги</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z484" w:id="75"/>
-[...15 lines deleted...]
-      33. Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление посредством веб-портала "электронного Правительства" www.egov.kz в форме электронного документа согласно приложению 4 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц жалоба подается на имя руководителя услугодателя, в Министерство юстиции Республики Казахстан либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z485" w:id="76"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="83"/>
+    <w:bookmarkStart w:name="z492" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жалоба услугополучателя, поступившая в адрес услугодателя либо в Министерство юстиции Республики Казахстан, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z493" w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z493" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z494" w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z494" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае несогласия с решением, принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2770,133 +3870,133 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="86"/>
+          <w:bookmarkStart w:name="z496" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Перечень основных требований к оказанию государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (далее – Перечень).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="87"/>
+          <w:bookmarkStart w:name="z498" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2948,80 +4048,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z502" w:id="88"/>
+          <w:bookmarkStart w:name="z502" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3073,80 +4173,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="89"/>
+          <w:bookmarkStart w:name="z506" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3198,80 +4298,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z510" w:id="90"/>
+          <w:bookmarkStart w:name="z510" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3323,80 +4423,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z514" w:id="91"/>
+          <w:bookmarkStart w:name="z514" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3448,80 +4548,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z518" w:id="92"/>
+          <w:bookmarkStart w:name="z518" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3573,80 +4673,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z522" w:id="93"/>
+          <w:bookmarkStart w:name="z522" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3657,70 +4757,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="94"/>
+          <w:bookmarkStart w:name="z524" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3786,80 +4886,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="95"/>
+          <w:bookmarkStart w:name="z528" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3870,141 +4970,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимый для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="96"/>
+          <w:bookmarkStart w:name="z530" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявление на проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя, в форме электронного документа согласно приложению 2 к Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о документе, удостоверяющем личность услугополучателя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, о наличии инвалидности услугодатель получает из государственных информационных систем посредством шлюза "электронного Правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z533" w:id="97"/>
+          <w:bookmarkStart w:name="z533" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4015,70 +5115,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="98"/>
+          <w:bookmarkStart w:name="z535" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4144,80 +5244,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z539" w:id="99"/>
+          <w:bookmarkStart w:name="z539" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4228,119 +5328,225 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="100"/>
+          <w:bookmarkStart w:name="z541" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса услугодателя размещены на официальном интернет-ресурсе услугодателя – www.adilet.gov.kz. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсах услугодателей, Единый контакт-центр: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на право занятие деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление через веб-портал "электронного Правительства" www.egov.kz. в форме электронного документа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4523,524 +5729,524 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="101"/>
+    <w:bookmarkStart w:name="z547" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на аттестацию лиц, претендующих на право занятия деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z548" w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В территориальный орган юстиции областей, городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и столицы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия имя отчество (при его наличии) физического лица, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z549" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельностью частного судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о дипломе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z551" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование высшего учебного заведения _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z552" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шифр специальности_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z553" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Номер диплома ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z554" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата выдачи диплома _________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z548" w:id="102"/>
-[...9 lines deleted...]
-      В территориальный орган юстиции областей, городов республиканского значения</w:t>
+      <w:bookmarkStart w:name="z555" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Документ, подтверждающий прохождение процедуры нострификации или</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и столицы _____________________________________________________________</w:t>
-[...69 lines deleted...]
-      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
+        <w:t xml:space="preserve">признания в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия и номер _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Заключение о прохождении стажировки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:p>
-[...32 lines deleted...]
-      1) Сведения о дипломе:</w:t>
+    <w:bookmarkStart w:name="z557" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата утверждения заключения о прохождении стажировки _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z551" w:id="105"/>
-[...15 lines deleted...]
-      1. Наименование высшего учебного заведения _____________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z558" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Региональная палата частных судебных исполнителей _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z552" w:id="106"/>
-[...15 lines deleted...]
-      2. Шифр специальности_________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области/города</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z559" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель стажировки ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z553" w:id="107"/>
-[...15 lines deleted...]
-      3. Номер диплома ______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z560" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.Дата начала стажировки ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z554" w:id="108"/>
-[...15 lines deleted...]
-      4. Дата выдачи диплома _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z561" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата окончания стажировки __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z555" w:id="109"/>
-[...9 lines deleted...]
-      2) Документ, подтверждающий прохождение процедуры нострификации или</w:t>
+      <w:bookmarkStart w:name="z562" w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес местожительства физического лица ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...209 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электронная почта ____________________ контактный телефон _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5399,64 +6605,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z565" w:id="117"/>
+      <w:bookmarkStart w:name="z565" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение об аттестации/неаттестации на право занятия деятельностью частного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5564,50 +6770,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5792,585 +7114,585 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z568" w:id="118"/>
+    <w:bookmarkStart w:name="z568" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на аттестацию лиц, претендующих на право занятия деятельностью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>частного судебного исполнителя и выдачу лицензии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на занятие деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z569" w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В территориальный орган юстиции областей, городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и столицы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия имя отчество (при его наличии) физического лица, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z570" w:id="113"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельностью частного судебного исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z571" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о дипломе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z572" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование высшего учебного заведения _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z573" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шифр специальности___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z574" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Номер диплома ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z575" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата выдачи диплома ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z569" w:id="119"/>
-[...9 lines deleted...]
-      В территориальный орган юстиции областей, городов республиканского значения</w:t>
+      <w:bookmarkStart w:name="z576" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Документ, подтверждающий прохождение процедуры нострификации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и столицы _____________________________________________________________</w:t>
-[...69 lines deleted...]
-      1. Прошу допустить меня на аттестацию лиц, претендующих на право занятия</w:t>
+        <w:t xml:space="preserve">или признания в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия и номер ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z577" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Заключение о прохождении стажировки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...32 lines deleted...]
-      1) Сведения о дипломе:</w:t>
+    <w:bookmarkStart w:name="z578" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата утверждения заключения о прохождении стажировки ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z572" w:id="122"/>
-[...15 lines deleted...]
-      1. Наименование высшего учебного заведения _______________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z579" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Региональная палата частных судебных исполнителей _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z573" w:id="123"/>
-[...15 lines deleted...]
-      2. Шифр специальности___________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области/города</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z580" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель стажировки _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z574" w:id="124"/>
-[...15 lines deleted...]
-      3. Номер диплома ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z581" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата начала стажировки _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z575" w:id="125"/>
-[...15 lines deleted...]
-      4. Дата выдачи диплома ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z582" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата окончания стажировки ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z576" w:id="126"/>
-[...9 lines deleted...]
-      2) Документ, подтверждающий прохождение процедуры нострификации</w:t>
+      <w:bookmarkStart w:name="z583" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оплата лицензионного сбора за право занятия отдельными видами деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">или признания в соответствии с </w:t>
-[...55 lines deleted...]
-      3) Заключение о прохождении стажировки:</w:t>
+        <w:t>________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z584" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прошу выдать лицензию на право занятия деятельностью частного судебного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z578" w:id="128"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6653,264 +7975,492 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z588" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      1.Правила оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Выдачи лицензии на занятие деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="138"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Выдачи лицензии на занятие деятельностью частного судебного исполнителя" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Министерством юстиции Республики Казахстан (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z589" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Композитной услугой является государственная услуга, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физическое лицо (далее – услугополучатель) для получения лицензии на занятие деятельностью частного судебного исполнителя направляет услугодателю заявление через веб-портал "электронного правительства" www.egov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При сдаче услугополучателем заявления в "личный кабинет" направляется статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6982,71 +8532,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сведения о документе, удостоверяющем личность, о совершенных коррупционных правонарушениях и преступлениях, о судимости, об отсутствии сведений о ранее уволенных по отрицательным мотивам с государственной, воинской службы, из правоохранительных и специальных государственных органов, судов и органов юстиции, о лишении лица лицензии на право занятия деятельностью частного судебного исполнителя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, услугодатель получает из государственных информационных систем через шлюз "Электронного Правительства". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7083,71 +8729,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель в день поступления документов на получение государственной услуги регистрирует их и передает на исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z164" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7162,1029 +8808,1271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугодатель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z166" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в указанные сроки отказывает в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z167" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При отрицательном ответе согласующего государственного органа либо выявлении иных оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2-х рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает лицензию либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра юстиции РК от 20.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 905</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        12. Отказ в выдаче лицензии осуществляется в случаях, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не внесен лицензионный сбор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявитель не соответствует квалификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z172" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицензиаром получен ответ от соответствующего согласующего государственного органа о несоответствии заявителя предъявляемым при лицензировании требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
-[...15 lines deleted...]
-      10. Услугодатель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) судом на основании представления судебного исполнителя временно запрещено выдавать заявителю-должнику лицензию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
-[...15 lines deleted...]
-      В случае неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в указанные сроки отказывает в дальнейшем рассмотрении заявления.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z167" w:id="149"/>
-[...15 lines deleted...]
-      11. При отрицательном ответе согласующего государственного органа либо выявлении иных оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок переоформления лицензии на занятие деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2-х рабочих дней со дня уведомления.</w:t>
-[...34 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра юстиции РК от 20.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 905</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...178 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заявление физического лица для переоформления лицензии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подается через веб-портал "электронного правительства" в форме электронного документа, подписанного ЭЦП в течение 30 (тридцати) календарных дней с момента замены документа, удостоверяющего личность услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z405" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о смене фамилии, имени, отчества (при его наличии) услугодатель получает из государственной базы данных "Физические лица" через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z406" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений о смене фамилии, имени, отчества (при его наличии) процесс формирования электронного заявления завершается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z407" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал "электронного правительства" полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в рабочий день в течение 20 (двадцати) минут без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью веб-портала "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z408" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью веб-портала "электронного правительства" по форме согласно приложению 5 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Исключен приказом Министра юстиции РК от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Исключен приказом Министра юстиции РК от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Исключен приказом Министра юстиции РК от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Иные требования с учетом особенностей оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z590" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услугополучатель для получения композитной услуги "Проведение аттестации лиц, претендующих на право занятие деятельностью частного судебного исполнителя и выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление посредством веб-портала "цифрового правительства" www.egov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z591" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат государственной услуги "Решение о прохождении аттестации лицами, претендующими на право занятия деятельностью частного судебного исполнителя" и документы для лицензии направляются в Министерство юстиции Республики Казахстан для дальнейшего оказания государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z592" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Композитные услуги оказываются с учетом требований настоящих Правил и Правил оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z593" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z594" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору цифровой инфраструктуры "цифрового правительства", в "Единый контакт-центр" услугодателю, информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z405" w:id="160"/>
-[...15 lines deleted...]
-      Сведения о смене фамилии, имени, отчества (при его наличии) услугодатель получает из государственной базы данных "Физические лица" через шлюз "электронного правительства".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z595" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       19. В случае сбоя цифровой системы, услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z406" w:id="161"/>
-[...15 lines deleted...]
-      В случае отсутствия сведений о смене фамилии, имени, отчества (при его наличии) процесс формирования электронного заявления завершается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z407" w:id="162"/>
-[...15 lines deleted...]
-      Веб-портал "электронного правительства" полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в рабочий день в течение 20 (двадцати) минут без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью веб-портала "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z193" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц жалоба подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z408" w:id="163"/>
-[...481 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:bookmarkStart w:name="z194" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя, поступившая в адрес услугодателя, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z195" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z196" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае несогласия с решением принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8291,2105 +10179,2399 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судебного исполнителя"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок приложения 1 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
+      Сноска. Приложение 1 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1007</w:t>
+        <w:t xml:space="preserve">№ 509 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...78 lines deleted...]
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:bookmarkStart w:name="z596" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (далее – Перечень).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z598" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство юстиции Республики Казахстан.</w:t>
+"Выдача лицензии на занятие деятельностью частного судебного исполнителя"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z602" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного Правительства": www.egov.kz.</w:t>
+Переоформление лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z606" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-С момента обращения на портал, с учетом графика работы и времени приема документов:</w:t>
-[...33 lines deleted...]
-              <w:t>20 (двадцать) минут при переоформлении лицензии.</w:t>
+Министерство юстиции Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z610" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги/форма представления результата оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная) /оказываемая по принципу "одного заявления"</w:t>
+веб – портал "цифрового правительства" www.egov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z614" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Результат оказания государственной услуги </w:t>
+              <w:t>
+Срок оказания государственной услуги/ подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="176"/>
+          <w:bookmarkStart w:name="z616" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача, переоформление лицензии на занятие деятельностью частного судебного исполнителя либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="176"/>
+С момента обращения на портал, с учетом графика работы и времени приема документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+10 (десять) рабочих дней при выдаче лицензии; 20 (двадцать) минут при переоформлении лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z619" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Взимаемая плата при оказании государственной услуги</w:t>
+Форма оказания государственной услуги/ подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z621" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...22 lines deleted...]
-          </w:p>
+              <w:t>
+Выдача лицензии на занятие деятельностью частного судебного исполнителя – Электронная "(частично цифровизированная)"/оказываемая "композитной услугой", предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) выдача лицензии – 6 месячных расчетных показателей;</w:t>
-[...33 lines deleted...]
-              <w:t>Оплата за оказание государственной услуги осуществляется по наличному и (или) безналичному расчету через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, которыми выдается документ (квитанция), подтверждающий размер и дату оплаты, либо ПШЭП.</w:t>
+              <w:t>
+Переоформление лицензии – Электронная (полностью цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z624" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя</w:t>
+Результат оказания государственной услуги/ подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="177"/>
+          <w:bookmarkStart w:name="z626" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="177"/>
+Выдача, переоформление лицензии на занятие деятельностью частного судебного исполнителя либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республики Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Форма предоставления результата оказания государственной услуги - электронная. Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z629" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов для оказания государственной услуги</w:t>
+Взимаемая плата при оказании государственной услуги/ подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z631" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+За выдачу/переоформление лицензии на занятие деятельностью частного судебного исполнителя взимается лицензионный сбор за право занятия отдельными видами деятельности, который в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 616</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан от 18 июля 2025 года составляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление физического лица для получения лицензии и (или) приложения к лицензии по форме, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) выдача лицензии – 6 месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) форма сведений о соответствии требованиям для осуществления деятельности частного судебного исполнителя, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) переоформление лицензии – 10 % от ставки при выдаче лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) копия документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
-[...144 lines deleted...]
-              <w:t>2) сведения, подтверждающие уплату лицензионного сбора за право занятия отдельными видами деятельности и изменения, послужившие основанием для переоформления лицензии и (или) приложения к лицензии, подтягиваются из государственных информационных систем.</w:t>
+              <w:t>
+Оплата за оказание государственной услуги осуществляется по наличному и (или) безналичному расчету через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, которыми выдается документ (квитанция), подтверждающий размер и дату оплаты, либо ПШЭП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Основания для отказа в оказании государственной услуги </w:t>
+              <w:t>
+График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="178"/>
+          <w:bookmarkStart w:name="z638" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="178"/>
+График работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+              <w:t>1) услугодателя с понедельника по пятницу с 09.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней; прием заявлений – с 9.00 до 17.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...140 lines deleted...]
-7) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
+              <w:t xml:space="preserve">
+2) портала - круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закона</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республики Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z642" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей</w:t>
-[...18 lines deleted...]
-оказания государственной услуги</w:t>
+Перечень документов для оказания государственной услуги/ подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="180"/>
+          <w:bookmarkStart w:name="z644" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+Для получения лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактные телефоны услугодателя по вопросам оказания государственных услуг 8 (7172) 74-06-23. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+              <w:t>1) заявление физического лица для получения лицензии и (или) приложения к лицензии по форме, согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель для получения двух государственных услуг "Проведение аттестации лиц, претендующих на занятие деятельностью частного судебного исполнителя и выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление на оказание двух государственных услуг через веб-портал "электронного правительства" www.egov.kz.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) форма сведений о соответствии требованиям для осуществления деятельности частного судебного исполнителя, согласно приложению 3 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) копия документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты посредством платежного шлюза "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) электронная копия документа, подтверждающего стаж работы в органах прокуратуры или следствия согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан требуется для лиц, уволенных из органов прокуратуры и следствия, при наличии стажа работы в должности прокурора или следователя не менее пяти лет, за исключением уволенных по отрицательным мотивам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия документа, подтверждающего стаж работы в государственных органах в сфере обеспечения исполнения исполнительных документов согласно статье 35 Трудового кодекса Республики Казахстан требуется для лиц, уволенных, при наличии стажа работы в государственных органах в сфере обеспечения исполнения исполнительных документов не менее двух лет, за исключением уволенных по отрицательным мотивам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для переоформления лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме, согласно приложению 4 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения, подтверждающие уплату лицензионного сбора на право занятия отдельными видами деятельности и изменения, послужившие основанием для переоформления лицензии и (или) приложения к лицензии, подтягиваются из государственных цифровых систем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z654" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги/ подвида государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z656" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) заявитель не соответствует квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) лицензиаром получен ответ от соответствующего согласующего государственного органа о несоответствии заявителя предъявляемым при лицензировании требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) судом на основании представления судебного исполнителя временно запрещено выдавать заявителю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z665" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги/ подвида государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z667" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные телефоны услугодателя по вопросам оказания государственных услуг 8 (7172) 74-06-23. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель для получения композитной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя и выдача лицензии на занятие деятельностью частного судебного исполнителя" направляет услугодателю одно заявление посредством веб-портала "цифрового правительства" www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10545,665 +12727,868 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В __________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиара)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия имя отчество (в случае</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличия) физического лица,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="181"/>
+    <w:bookmarkStart w:name="z673" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Заявление физического лица для получения лицензии и (или) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявление физического лица для получения лицензии и (или) приложения к лицензии </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z675" w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z676" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на бумажном носителе _____ (поставить знак Х в случае, если необходимо получить лицензию на бумажном носителе)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z677" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес местожительства физического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z678" w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z679" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z680" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z681" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z682" w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z683" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z684" w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z685" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагается _____ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z686" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z687" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z688" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z689" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z690" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче лицензии и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z691" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявитель согласен на удостоверение заявления электронной цифровой подписью работника центра обслуживания населения (в случае обращения через центр обслуживания населения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z692" w:id="206"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое лицо _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронно-цифровая подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "__" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложение 3 к Правилам </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         приложения к лицензии</w:t>
-[...586 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
+        <w:t xml:space="preserve">оказания государственной услуги </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача лицензии на занятие</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>деятельностью частного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>судебного исполнителя"</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11237,191 +13622,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:bookmarkStart w:name="z249" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии требованиям для осуществления деятельности частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11594,110 +13862,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с Законом "Об образовании"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="202"/>
+    <w:bookmarkStart w:name="z250" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимо выбрать только одно основание для получения лицензии и его заполнить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z251" w:id="203"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z251" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) трудовая деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z252" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z252" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решение о прохождение аттестации на занятие деятельностью частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12603,397 +14871,494 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В __________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиара)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) физического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление физического лица для переоформления лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
+      Сноска. Приложение 4 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1007</w:t>
+        <w:t xml:space="preserve">№ 509 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...291 lines deleted...]
-        <w:t>Дата заполнения: "__" _____ 20__ года</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z696" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу переоформить лицензию в связи с изменением фамилии, имени, отчества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z697" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z698" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №___________ от _________ 20___ года, выданную (ое) (ых) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z699" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номер (а) лицензии, дата выдачи, наименование лицензиара, выдавшего лицензию ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z700" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на осуществление деятельности частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z701" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен (на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z702" w:id="218"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое лицо _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z703" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "__" _____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13203,70 +15568,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра юстиции РК от 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="207"/>
+    <w:bookmarkStart w:name="z413" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2730500" cy="2082800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -13288,88 +15653,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="208"/>
+    <w:bookmarkStart w:name="z414" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z415" w:id="209"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z415" w:id="222"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20 ___ года № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдана _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13881,709 +16246,759 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="210"/>
+    <w:bookmarkStart w:name="z297" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z298" w:id="211"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z298" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z299" w:id="212"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z704" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      1.Настоящие Правила оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Законом Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее – государственная услуга).</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="214"/>
+        <w:t xml:space="preserve"> Законом Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z706" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z302" w:id="215"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z707" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z708" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Перечень основных требований к оказанию государственной услуги (далее – Перечень), включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z709" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z710" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 06.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 2 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается территориальными органами юстиции (далее – услугодатель) по месту совершения исполнительных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z308" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физическое или юридическое лицо (далее – услугополучатель) для получения государственной услуги направляет заявление и документы, установленные пунктом 8 Перечня основных требований к оказанию государственной услуги через:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z417" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z418" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - государственная корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z419" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="219"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z312" w:id="225"/>
+    <w:bookmarkStart w:name="z312" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Описание порядка оказания государственной услуги через услугодателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z313" w:id="226"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z313" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель направляет услугодателю документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z314" w:id="227"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z314" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в Автоматизированной информационной системе органов исполнительного производства (далее – АИСОИП) и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z315" w:id="228"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z315" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z316" w:id="229"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z316" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Описание порядка оказания государственной услуги через государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z317" w:id="230"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z317" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель подает в Государственную корпорацию документы, которые перенаправляются услугодателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z318" w:id="231"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z318" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в АИСОИП и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z319" w:id="232"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z319" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется в Государственную корпорацию и услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z320" w:id="233"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z320" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Описание порядка оказания государственной услуги через портал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z321" w:id="234"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z321" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель направляет документы через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z322" w:id="235"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z322" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14598,351 +17013,413 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О праздниках в Республики Казахстан", регистрация заявления на получение государственной услуги осуществляется следующим рабочим днем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z323" w:id="236"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z323" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель в день поступления документов осуществляет их регистрацию в АИСОИП и передает государственному судебному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z324" w:id="237"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z324" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственный судебный исполнитель в течение 3 (трех) рабочих дней с момента поступления документов, выносит постановление о возбуждении или об отказе в возбуждении исполнительного производства, которое направляется услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z325" w:id="238"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z325" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случае предоставления услугополучателем неполного пакета документов, Государственная корпорация или услугодатель отказывает в приеме заявления и выдает об этом расписку по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z711" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z712" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Министерство юстиции направляет оператору цифровой инфраструктуры "цифрового правительства", в "Единый контакт-центр", услугодателю информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1007</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">   (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="242"/>
+    <w:bookmarkStart w:name="z713" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае сбоя цифровой системы, услугодатель уведомляет уполномоченный орган и/или Акционерное общество "Национальные информационные технологии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, государственной корпорации и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z329" w:id="243"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z329" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае обжалования решений, действий (бездействия) услугодателя, государственной корпорации и (или) их должностных лиц жалоба подается на имя руководителя услугодателя, государственной корпорации, в Министерство юстиции Республики Казахстан либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z330" w:id="244"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z330" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жалоба услугополучателя, поступившая в адрес услугодателя, государственной корпорации либо в Министерство юстиции Республики Казахстан, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z331" w:id="245"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z331" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z332" w:id="246"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z332" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае несогласия с результатами оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15075,266 +17552,236 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по заявлению взыскателя"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок приложения 1 - в редакции приказа Министра юстиции РК от 06.12.2024 </w:t>
+      Сноска. Приложение 1 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1007</w:t>
+        <w:t xml:space="preserve">№ 509 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...58 lines deleted...]
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:bookmarkStart w:name="z714" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (далее – Перечень).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z716" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15352,68 +17799,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z720" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15424,70 +17883,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="247"/>
+          <w:bookmarkStart w:name="z722" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляется через:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="247"/>
+Прием заявления и выдача результата оказания государственной услуги осуществляется посредством:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15515,94 +17974,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) веб-портал "электронного правительства": www.egov.kz.</w:t>
+3) веб-портал "цифрового правительства": www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z727" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15654,68 +18125,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z731" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15741,128 +18224,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) /бумажная.</w:t>
+Электронная (частично цифровизированная) /бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z735" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Результат оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Результат оказания государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15880,68 +18375,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z739" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15966,95 +18473,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Государственная услуга оказывается бесплатно – физическим и юридическим лицам. </w:t>
+              <w:t>
+Государственная услуга оказывается бесплатно – физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z743" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16065,271 +18584,321 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z745" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1) услугодателя – с понедельника по пятницу включительно, с 9.00 часов до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Прием заявления и выдача результата оказания государственной услуги – с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">2) Государственной корпорации – с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудовому</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Прием осуществляется в порядке "электронной" очереди, по месту совершения исполнительных действий без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала, время оформления составляет не более 15 минут, время ожидания не более 15 минут;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке "электронной" очереди, по месту совершения исполнительных действий без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала, время оформления составляет не более 15 минут, время ожидания не более 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодексу Республики Казахстан и </w:t>
+              <w:t xml:space="preserve">
+3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому Кодексу Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закону</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "О праздниках в Республике Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z753" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16340,203 +18909,197 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимый для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z755" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...42 lines deleted...]
-          </w:p>
+              <w:t>
+Заявление о выписке, направлении исполнительного документа на принудительное исполнение, возбуждении исполнительного производства по форме, согласно приложениям 2, 3 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Исполнительный документ.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполнительный документ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Удостоверение личности, либо электронный документ из сервиса цифровых документов (для идентификации личности).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удостоверение личности, либо электронный документ из сервиса цифровых документов (для идентификации личности).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства.</w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "цифрового правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z760" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16547,294 +19110,379 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="248"/>
+          <w:bookmarkStart w:name="z762" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) несоответствие представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным статьей 38 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z765" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Иные требования с учетом особенностей оказания государственной услуги </w:t>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z767" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучателям имеющих нарушение здоровья, со стойким расстройством функции организма ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на интернет-ресурсах услугодателя и Государственной корпорации: www.gov4c.kz.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсах услугодателя и Государственной корпорации: www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17011,381 +19659,543 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Форма В________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование юридического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица и БИН, Ф.И.О.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица и ИИН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="249"/>
+    <w:bookmarkStart w:name="z775" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Заявление о возбуждении исполнительного производства</w:t>
-[...173 lines deleted...]
-        <w:t>___________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">  Заявление о возбуждении исполнительного производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z776" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу возбудить исполнительное производство на основании прилагаемому к настоящему заявлению исполнительного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z777" w:id="277"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адрес места жительства физического лица, местонахождения юридического лица  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   наименование улицы, номер дома/здания)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="251"/>
+    <w:bookmarkStart w:name="z778" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _______________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z356" w:id="252"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z779" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z357" w:id="253"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z780" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что: все указанные данные являются официальными контактами, и на них может быть направлена любая информация по вопросам исполнения исполнительного документа; все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z781" w:id="281"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z782" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах "___"____20____г. (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z783" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z784" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения "___" _______20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17568,407 +20378,391 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="256"/>
+    <w:bookmarkStart w:name="z785" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Заявление о выписке, направлении исполнительного документа</w:t>
-[...205 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="258"/>
+        <w:t xml:space="preserve">  Заявление о выписке, направлении исполнительного документа на принудительное исполнение и возбуждении исполнительного производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z786" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выписать и/или направить исполнительный документ на принудительное исполнение и возбудить исполнительное производство на основании прилагаемому к настоящему заявлению исполнительного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z787" w:id="287"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адрес места жительства физического лица, местонахождения юридического лица  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (почтовый индекс, область, город, район, населенный пункт, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z788" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта___________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z365" w:id="259"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z789" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны___________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z366" w:id="260"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z790" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что: все указанные данные являются официальными контактами, и на них может быть направлена любая информация по вопросам исполнения исполнительного документа; все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z367" w:id="261"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z791" w:id="291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="262"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z792" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z793" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ (подпись) "___" _______20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z794" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z795" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения "___" _______20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18150,136 +20944,286 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество (при</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии), либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="264"/>
+    <w:bookmarkStart w:name="z372" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  __________________________________________________________________________</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Фамилия, имя, отчество (при наличии), либо наименование организации</w:t>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z374" w:id="266"/>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в  редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 509 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z798" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18291,254 +21235,252 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", Вам отказывается в приеме документов на оказание государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" ввиду представления Вами неполного пакета документов:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z375" w:id="267"/>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных и социально ответственных услугах", Вам отказывается в приеме документов на оказание государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" ввиду представления Вами неполного пакета документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z799" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z376" w:id="268"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z800" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z377" w:id="269"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z801" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ....</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z378" w:id="270"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z802" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и (или) документов с истекшим сроком действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z379" w:id="271"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z803" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z380" w:id="272"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z804" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (работник) (подпись).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z381" w:id="273"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z805" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель: Ф.И.О. (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z382" w:id="274"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z806" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z383" w:id="275"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z807" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получил: Ф.И.О. (при его наличии)/подпись услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z808" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "___" _________ 20___ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18617,442 +21559,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z386" w:id="277"/>
+    <w:bookmarkStart w:name="z386" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов  Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z387" w:id="278"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z387" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 апреля 2015 года № 221 "Об утверждении стандарта государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10963, опубликован 13 мая 2015 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z388" w:id="279"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z388" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 29 мая 2015 года № 307 "Об утверждении регламента государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11287, опубликован 12 июня 2015 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z389" w:id="280"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z389" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 ноября 2015 года № 605 "О некоторых вопросах тестирования и аттестации лиц, прошедших стажировку и претендующих на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12588, опубликован 13 января 2016 года в Информационно-правовая система "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z390" w:id="281"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z390" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 11 января 2018 года № 61 "Об утверждении стандартов государственных услуг "Проведение аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16309, опубликован 15 февраля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z391" w:id="282"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z391" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 1 февраля 2018 года № 170 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 ноября 2015 года № 605 "О некоторых вопросах тестирования и аттестации лиц, прошедших стажировку и претендующих на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16372, опубликован 26 февраля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z392" w:id="283"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z392" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 марта 2018 года № 446 "Об утверждении регламентов государственных услуг "Проведение аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя" и "Выдача лицензии на занятие деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16976, опубликован 8 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z393" w:id="284"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z393" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 17 апреля 2019 года № 211 "О внесении изменения в приказ Министра юстиции Республики Казахстан от 20 апреля 2015 года № 221 "Об утверждении стандарта государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18571, опубликован 3 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z394" w:id="285"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z394" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 9 июля 2019 года №385 "О внесении изменения в приказ исполняющего обязанности Министра юстиции Республики Казахстан от 29 мая 2015 года № 307 "Об утверждении регламента государственной услуги "Возбуждение исполнительного производства на основании исполнительного документа по заявлению взыскателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19053, опубликован 29 июля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>