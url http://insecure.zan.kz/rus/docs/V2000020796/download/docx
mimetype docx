--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11483b7" w14:textId="11483b7">
+    <w:p w14:paraId="e4b2ff4" w14:textId="e4b2ff4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 19-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 14 Закона Республики Казахстан "О железнодорожном транспорте", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра транспорта РК от 02.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -721,54 +793,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила включения и исключения магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 19-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" и определяют порядок включения и исключения магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 14 Закона Республики Казахстан "О железнодорожном транспорте" и определяют порядок включения и исключения магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра транспорта РК от 02.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -825,284 +959,268 @@
         <w:t>
       3) объекты, построенные за счет средств физических и юридических лиц – железнодорожные пути, включая объекты электроснабжения, сигнализации, связи, устройства, оборудование, здания, строения, сооружения и иные объекты, технологически необходимые для функционирования магистральной железнодорожной сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) станционные пути - железнодорожные пути в границах станции: сортировочные, погрузочно-выгрузочные, вытяжные, деповские, соединительные, специальные, за исключением магистральных путей в границах станций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан, - межотраслевую координацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Национальная железнодорожная компания – созданное по решению Правительства Республики Казахстан акционерное общество, контрольный пакет акций которого принадлежит национальному управляющему холдингу, определяющее общие направления развития и обеспечивающее координацию направлений деятельности Национального оператора инфраструктуры, национальных перевозчиков и иных аффилированных юридических лиц, осуществляющих деятельность в области железнодорожного транспорта, в том числе по всестороннему обеспечению воинских перевозок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок включения и исключения магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для включения и исключения магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети, входящие в имущественный комплекс Национального оператора инфраструктуры, Национальная железнодорожная компания обращается в письменной форме в уполномоченный орган с приложением соответствующего предложения, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложение готовится с учетом функционального назначения имущества, исходя из следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) необходимость обеспечения безопасности перевозочного процесса, движения поездов и производства маневровых работ на станциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение увеличения пропускной и перерабатывающей способности раздельных пунктов магистральной железнодорожной сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение развития станции примыкания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) использование объектов (железнодорожных путей) для осуществления подачи-уборки на подъездные пути, операций по обгону и скрещению пассажирских и грузовых поездов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) необходимость обеспечения содержания объектов в технически исправном состоянии и производства своевременного текущего и капитального ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1121,430 +1239,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Включение объектов в перечень магистральных путей осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> передачи объектов в состав магистральной железнодорожной сети объектов, построенных за счет средств физических и юридических лиц, утвержденных приказом Министра по инвестициям и развитию Республики Казахстан от 30 января 2015 года № 82 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11198). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для включения и исключения станционных путей и иных объектов технологически необходимых для функционирования магистральной железнодорожной сети в перечень станционных путей и иных объектов технологически необходимых для функционирования магистральной железнодорожной сети, физические и юридические лица обращаются в письменной форме в адрес Национальной железнодорожной компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Национальная железнодорожная компания в течение семи рабочих дней с момента получения обращения проводит осмотр и испытание станционных путей и объектов на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> безопасности на железнодорожном транспорте утвержденных приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 26 марта 2015 года № 334 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11602) и </w:t>
+        <w:t xml:space="preserve"> безопасности на железнодорожном транспорте, утвержденных приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 26 марта 2015 года № 334 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11602) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> технической эксплуатации железнодорожного транспорта, утвержденных приказом Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 544 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11897).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам осмотра станционных путей объектов Национальная железнодорожная компания в течение трех рабочих дней готовит предложение о передаче станционных путей и иных объектов в перечень станционных путей и иных объектов технологически необходимых для функционирования магистральной железнодорожной сети по форме согласно приложению к настоящим Правилам и направляет в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложение готовится с учетом функционального назначения имущества, исходя из следующих условий:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) необходимости обеспечения безопасности перевозочного процесса, движения поездов и производства маневровых работ на станциях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение увеличения пропускной и перерабатывающей способности раздельных пунктов магистральной железнодорожной сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение развития станции примыкания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование объектов (железнодорожных путей) для осуществления подачи-уборки на подъездные пути, операций по обгону и скрещению пассажирских и грузовых поездов; необходимость обеспечения содержания объектов в технически исправном состоянии и производства своевременного текущего и капитального ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие правоустанавливающих и идентификационных документов на объекты недвижимого имущества (идентификационный документ на земельный участок, кадастровый паспорт, государственная регистрация в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра транспорта РК от 02.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Исключение объектов из перечней магистральных, станционных путей и иных объектов технологической необходимости осуществляется в случае списания объектов, находящихся в неудовлетворительном состоянии и не подлежащих восстановлению и ремонту, а также в случае отсутствия технологической необходимости магистральных, станционных путей и иных объектов для функционирования магистральной железнодорожной сети.  Не допускается исключение объектов из перечня магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети, в случае отсутствия конкурентного железнодорожного пути для контрагаента.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      1) необходимости обеспечения безопасности перевозочного процесса, движения поездов и производства маневровых работ на станциях;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для рассмотрения предложения Национальной железнодорожной компании, уполномоченным органом создается комиссия. Состав комиссии утверждается приказом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      2) обеспечение увеличения пропускной и перерабатывающей способности раздельных пунктов магистральной железнодорожной сети;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия рассматривает предложение Национальной железнодорожной компании в течение семи рабочих дней с момента получения и выносит рекомендации по включению и исключению магистральных, станционных и иных объектов магистральной железнодорожной сети из перечня магистральных, станционных и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. На основании положительной рекомендации комиссии, уполномоченный орган совместно с ведомством государственного органа, осуществляющего руководство в сферах естественных монополий, в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 27 декабря 2018 года "О естественных монополиях", принимают меры по включению и исключению магистральных, станционных путей и иных объектов магистральной железнодорожной сети из перечня станционных путей и иных объектов технологически необходимых для функционирования магистральной железнодорожной сети.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1805,68 +1951,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предложение о необходимости включения в состав или исключения из состава объектов в перечень или исключения объектов из перечня объектов магистральных, станционных путей и иных объектов, технологически необходимых для функционирования магистральной железнодорожной сети</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2080,64 +2226,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предложение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z49" w:id="39"/>
+      <w:bookmarkStart w:name="z49" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель структурного подразделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национальной железнодорожной компании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2228,55 +2374,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2602,31 +2748,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>