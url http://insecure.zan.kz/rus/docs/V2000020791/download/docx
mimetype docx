--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4d3a9a" w14:textId="d4d3a9a">
+    <w:p w14:paraId="454929c" w14:textId="454929c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 28 мая 2020 года № 318. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 июня 2020 года № 20791.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -746,74 +818,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении.</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении" (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Выдача лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -870,236 +1004,220 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Для получения государственной услуги физические или юридические лица (далее – услугополучатель) через веб-портал "электронного правительства" (далее - портал) направляют услугодателю заявление юридического лица для получения лицензии и (или) приложения к лицензии согласно </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      3. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 3 вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, формы, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -1126,70 +1244,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения документов, удостоверяющих личность, и сертификат о проверке тахографов в автобусах и микроавтобусах услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1316,70 +1434,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги с указанием даты получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1398,434 +1516,668 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Услугодатель осуществляет регистрацию документов, в день их поступления.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="18"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 9 вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ГБД ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, регистрация заявления по оказанию государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Срок оказания государственной услуги для получения лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении составляет 5 (пять) рабочих дней со дня подачи заявления, для переоформления лицензии и (или) приложения к лицензии 3 (три) рабочих дня, а для получения дубликата лицензии 2 (два) рабочих дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. При поступлении от услугополучателя заявления и пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель канцелярии услугодателя направляет данное заявление и пакет документов для рассмотрения руководителю услугодателя либо лицу, исполняющему его обязанности, который определяет исполнителя услугодателя через курирующего заместителя руководителя и (или) руководителя структурного подразделения услугодателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. При поступлении от услугополучателя заявления и пакета документов, согласно перечню, предусмотренному пунктом 8 Перечня, исполнитель канцелярии услугодателя направляет данное заявление и пакет документов для рассмотрения руководителю услугодателя либо лицу, исполняющему его обязанности, который определяет исполнителя услугодателя через курирующего заместителя руководителя и (или) руководителя структурного подразделения услугодателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="21"/>
+      Исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленного пакета документов, согласно перечню, предусмотренному пунктом 8 Перечня.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      При представлении заявителем неполного пакета документов разрешительный орган в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. В случае предоставления услугополучателем полного пакета документов, согласно перечню, предусмотренному пунктом 8 Перечня, исполнитель услугодателя в течение 3 (трех) рабочих дней рассматривает данный пакет документов на соответствие требованиям настоящих Правил и Квалификационным требованиям, предъявляемых к деятельности по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении и перечню документов, подтверждающих соответствие их, утвержденных </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. При представлении услугополучателем полного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель услугодателя в течение 3 (трех) рабочих дней рассматривает данный пакет документов на соответствие требованиям настоящих Правил и Квалификационным требованиям, предъявляемых к деятельности по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении и перечню документов, подтверждающих соответствие их, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 января 2015 года № 72 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10800) (далее-Квалификационные требования), которые приведены в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="24"/>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 января 2015 года № 72 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10800) (далее-Квалификационные требования), которые приведены в приложении 7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При соответствии представленного пакета документов, согласно перечню, предусмотренному пунктом 8 Перечня, требованиям настоящих Правил и Квалификационным требованиям, исполнитель услугодателя оформляет лицензию на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении. Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="25"/>
+      При соответствии представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, требованиям настоящих Правил и Квалификационным требованиям, исполнитель услугодателя оформляет лицензию на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении. Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя либо лица, исполняющего его обязанности.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      Результат оказания государственной услуги направляется в "личный кабинет" ГБД ЕЛ услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя либо лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z188" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13-1 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги утвержденных приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1862,232 +2214,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="27"/>
+    <w:bookmarkStart w:name="z193" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2. При наличии оснований, для отказа в оказании государственной услуги предусмотренных в пункте 9 Стандарта, исполнитель услугодателя уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="30"/>
+      13-2. При наличии оснований, для отказа в оказании государственной услуги предусмотренных в пункте 10 Перечня, исполнитель услугодателя оформляет мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z193" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица, исполняющим его обязанности.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      Результат оказания государственной услуги направляется в "личный кабинет" ГБД ЕЛ услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-2 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 21.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z200" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13-3 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3. Уполномоченный орган в области автомобильного транспорта в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, в местные исполнительные органы, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2268,336 +2672,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги "Выдача лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. </w:t>
-[...28 lines deleted...]
-      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="36"/>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z124" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2937,64 +3335,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z150" w:id="38"/>
+      <w:bookmarkStart w:name="z150" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В______________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование лицензиара)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3495,295 +3893,295 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(почтовый индекс, область, город, район, населенный пункт, наименование улицы,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="39"/>
+    <w:bookmarkStart w:name="z151" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z152" w:id="40"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: все указанные данные являются официальными </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">контактами и на них может быть направлена любая информация по вопросам выдачи или отказа </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="41"/>
+    <w:bookmarkStart w:name="z153" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z154" w:id="42"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z154" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z155" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="44"/>
+    <w:bookmarkStart w:name="z156" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель удостоверяет заявление ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z157" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z157" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись) (фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "___" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="46"/>
+    <w:bookmarkStart w:name="z158" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Не требуется наличие печати для юридических лиц, относящихся к субъектам частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3992,126 +4390,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Заявление физического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="48"/>
+      <w:bookmarkStart w:name="z159" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование лицензиара) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4425,312 +4823,312 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(почтовый индекс, область, город, район, населенный пункт, наименование  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="49"/>
+    <w:bookmarkStart w:name="z160" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z161" w:id="50"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z161" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z162" w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(или) приложения к лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="52"/>
+    <w:bookmarkStart w:name="z163" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="53"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составляющих охраняемую законом тайну, содержащихся в информационных системах, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="54"/>
+    <w:bookmarkStart w:name="z165" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель удостоверяет заявление ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z166" w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись) (фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "___"_________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="56"/>
+    <w:bookmarkStart w:name="z167" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Не требуется наличие печати для лиц, относящихся к субъектам частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4939,126 +5337,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заявление юридического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="58"/>
+      <w:bookmarkStart w:name="z168" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование лицензиара)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5310,64 +5708,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>следующему(им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z169" w:id="59"/>
+      <w:bookmarkStart w:name="z169" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) реорганизация юридического лица-лицензиата в соответствии с порядком,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
@@ -5837,258 +6235,258 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (почтовый индекс, область, город, район, населенный пункт, наименование улицы,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="60"/>
+    <w:bookmarkStart w:name="z170" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z171" w:id="61"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z171" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="62"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и (или) приложения к лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="63"/>
+    <w:bookmarkStart w:name="z173" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z174" w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявитель согласен на использование персональных данных ограниченного доступа, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">составляющих охраняемую законом тайну, содержащихся в информационных системах, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="65"/>
+    <w:bookmarkStart w:name="z175" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель удостоверяет заявление ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z176" w:id="66"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6096,70 +6494,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Место печати </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата заполнения: "___" ___________ 20__ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="67"/>
+    <w:bookmarkStart w:name="z177" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Не требуется наличие печати для юридических лиц, относящихся к субъектам частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6368,126 +6766,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Заявление физического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z178" w:id="69"/>
+      <w:bookmarkStart w:name="z178" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В ____________________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование лицензиара)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7090,298 +7488,298 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(почтовый индекс, область, город, район, населенный пункт, наименование улицы,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="70"/>
+    <w:bookmarkStart w:name="z179" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается _____ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z180" w:id="71"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z180" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="72"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="73"/>
+    <w:bookmarkStart w:name="z182" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z183" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z183" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z184" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z184" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявитель согласен на использование персональных данных ограниченного доступа, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="76"/>
+    <w:bookmarkStart w:name="z185" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель удостоверяет заявление ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "___"_________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="78"/>
+    <w:bookmarkStart w:name="z187" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Не требуется наличие печати для лиц, относящихся к субъектам частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7603,51 +8001,127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроавтобусами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7668,51 +8142,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>межрайонном (междугородном внутриобластном) и международном сообщениях,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9508,68 +9982,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроавтобусами в международном</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сообщении"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="80"/>
+    <w:bookmarkStart w:name="z135" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                         Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено приказом Министра индустрии и инфраструктурного развития РК от 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9842,68 +10316,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроавтобусами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="81"/>
+    <w:bookmarkStart w:name="z139" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, к деятельности по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении, и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11194,55 +11668,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11568,31 +12042,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>