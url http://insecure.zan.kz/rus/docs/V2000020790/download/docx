--- v1 (2025-12-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb81183" w14:textId="fb81183">
+    <w:p w14:paraId="2c8267c" w14:textId="2c8267c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15083,166 +15083,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" ______________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________ (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15401,72 +15285,99 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и направляемых за рубеж"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра культуры и информации РК от 28.06.2024 </w:t>
+      Сноска. Приложение 2 - предусматривается в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>275-НҚ</w:t>
+        <w:t>№ 561-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15498,51 +15409,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Апостилирование архивных справок, копий архивных документов или архивных выписок, исходящих из государственных архивов Республики Казахстан и направляемых за рубеж"</w:t>
+              <w:t>
+"Апостилирование архивных справок, копий архивных документов или архивных выписок,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исходящих из государственных архивов Республики Казахстан и направляемых за рубеж"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15611,51 +15541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан</w:t>
+Комитет архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15724,51 +15654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
+Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15854,51 +15784,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель и подразделения Государственной корпорации города Астана – 3 (три) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) для подразделений Государственной корпорации других регионов – 10 (десять) рабочих дней с учетом почтовых отправлений (день приема документов не входит в срок оказания государственной услуги) 3) на портале – 3 (три) рабочих дня. В случае уведомления услугополучателя о несоответствии документов и приведения их в соответствие срок оказания государственной услуги продлевается на 2 (два) рабочих дня.</w:t>
+              <w:t xml:space="preserve">
+2) для подразделений Государственной корпорации других регионов – 10 (десять) рабочих дней с учетом почтовых отправлений (день приема документов не входит в срок оказания государственной услуги); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) на портале – 3 (три) рабочих дня. В случае уведомления услугополучателя о несоответствии документов и приведения их в соответствие срок оказания государственной услуги продлевается на 2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15967,51 +15916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная</w:t>
+Электронная (частично автоматизированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16203,108 +16152,109 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 За оказание государственной услуги взимается государственная пошлина в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подпунктом 15)</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> статьи 615 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" (далее – Налоговый кодекс), которая составляет 0,5 месячного расчетного показателя, установленного на день уплаты государственной пошлины за каждый документ.</w:t>
+              <w:t>подпунктом 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 664 и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 3 статьи 667 Налогового Кодекса Республики Казахстан (далее – Налоговый кодекс), которая составляет 0,5 месячного расчетного показателя, установленного на дату уплаты государственной пошлины за каждый документ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">В соответствии со </w:t>
-[...9 lines deleted...]
-              <w:t>статьей 622</w:t>
+              <w:t xml:space="preserve">
+В соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 671</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Налогового кодекса освобождаются от уплаты государственной пошлины при проставлении апостиля на документах, поступающих на апостилирование через дипломатические представительства и консульские учреждения Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16403,51 +16353,69 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудового</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кодекса Республики Казахстан. Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16516,244 +16484,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В Государственную корпорацию:</w:t>
+Через Государственную корпорацию:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) заявление на проставление апостиля по форме, согласно приложению 1 к настоящим Правилам;</w:t>
+              <w:t xml:space="preserve">
+1) заявление на проставление апостиля по форме, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) документ, удостоверяющий личность услугополучателя либо цифровой документ из сервиса цифровых документов (представляется для идентификации личности, исполнитель услугодателя воспроизводит копию удостоверения личности для идентификации, после чего возвращает его оригинал услугополучателю) – для физического лица, копия учредительного документа – для юридического лица, документ, подтверждающий полномочия, либо нотариально засвидетельствованная доверенность, при представлении интересов услугополучателя третьим лицом;</w:t>
+              <w:t>
+2) документ, удостоверяющий личность услугополучателя либо цифровой документ из сервиса цифровых документов (представляется для идентификации личности, исполнитель услугодателя воспроизводит копию удостоверения личности для идентификации, после чего возвращает его оригинал услугополучателю) – для физического лица, копия учредительного документа – для юридического лица, документ, подтверждающий полномочия, либо нотариально засвидетельствованная доверенность, при представлении интересов услугополучателя третьим лицом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) выданная государственным архивом архивная справка по форме согласно приложению 76 или копия архивного документа или архивная выписка по форме согласно приложению 77 к Правилам комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами, утвержденных </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 9 августа 2023 года № 215 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33290), на которые необходимо проставить штамп апостиля;</w:t>
+              <w:t xml:space="preserve">
+3) выданная государственным архивом архивная справка по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или копия архивного документа или архивная выписка по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами, утвержденных приказом Министра культуры и спорта Республики Казахстан от 9 августа 2023 года № 215 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33290), на которые необходимо проставить штамп апостиля;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) документ, подтверждающий оплату в бюджет государственной пошлины.</w:t>
+              <w:t>
+4) документ, подтверждающий оплату в бюджет государственной пошлины.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства";</w:t>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на портал:</w:t>
+              <w:t>
+Через портал:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) запрос в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя либо с помощью ввода одноразового пароля;</w:t>
+              <w:t>
+1) запрос в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя либо с помощью ввода одноразового пароля;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) выданная государственным архивом электронная архивная справка, электронная копия архивной справки согласно приложению 76 или электронная копия архивного документа либо электронная архивная выписка или электронная копия архивной выписки согласно приложению 77 к Правилам комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами, утвержденных </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 9 августа 2023 года № 215 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33290);</w:t>
+              <w:t xml:space="preserve">
+2) выданная государственным архивом электронная архивная справка, электронная копия архивной справки согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или электронная копия архивного документа либо электронная архивная выписка или электронная копия архивной выписки согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами, утвержденных приказом Министра культуры и спорта Республики Казахстан от 9 августа 2023 года № 215 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33290);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия документа, подтверждающего оплату в бюджет государственной пошлины (за исключением случаев оплаты через платежный шлюз "электронного правительства").</w:t>
+              <w:t>
+3) электронная копия документа, подтверждающего оплату в бюджет государственной пошлины (за исключением случаев оплаты через платежный шлюз "электронного правительства").</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16839,51 +16876,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установления недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствия представленных данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным подпунктам 1) и 2) пункта 8 перечня основных требований к оказанию государственной услуги.</w:t>
+              <w:t>
+2) несоответствия представленных данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным подпунктам 1) и 2) пункта 8 перечня основных требований к оказанию государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16952,56 +17028,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель подает запрос для получения государственной услуги в электронной форме через портал при условии наличия у него ЭЦП. Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777.</w:t>
+Услугополучатель подает запрос для получения государственной услуги в электронной форме через портал при условии наличия у него ЭЦП. Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства культуры и информации Республики Казахстан www.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17547,55 +17654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>