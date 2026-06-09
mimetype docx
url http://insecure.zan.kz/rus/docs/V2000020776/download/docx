--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1c5134" w14:textId="f1c5134">
+    <w:p w14:paraId="2261761" w14:textId="2261761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра энергетики Республики Казахстан от 29 мая 2020 года № 214. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2020 года № 20776.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +241,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -219,91 +303,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) правила оказания государственной услуги Министерства энергетики Республики Казахстан "Переход права недропользования и (или) объектов, связанных с правом недропользования" согласно приложению 1 к настоящему приказу;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -318,52 +497,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -378,51 +651,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -441,170 +713,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту недропользования Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -736,64 +1008,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Ногаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство индустрии и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -807,118 +1079,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z17" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет национальной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1065,276 +1337,454 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги Министерства энергетики Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Переход права недропользования и (или) объектов, связанных с правом недропользования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра энергетики РК от 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="15"/>
+    <w:bookmarkStart w:name="z475" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z476" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги Министерства энергетики Республики Казахстан "Переход права недропользования и (или) объектов, связанных с правом недропользования" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги Министерства энергетики Республики Казахстан "Переход права недропользования и (или) объектов, связанных с правом недропользования" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z477" w:id="17"/>
+    <w:bookmarkStart w:name="z477" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z478" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z478" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z479" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z479" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z480" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z480" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z481" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1352,71 +1802,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z1119" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2-1 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Услугодатель обеспечивает направление информации о внесенных услугодателем изменениях и (или) дополнениях в настоящие Правила в Единый контакт-центр, а также в адрес оператора информационно-коммуникационной инфраструктуры "электронного правительства" в течение трех рабочих дней со дня их введения в действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1455,268 +1981,362 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z482" w:id="23"/>
+    <w:bookmarkStart w:name="z482" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z483" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z483" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается Министерством энергетики Республики Казахстан (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z484" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основные требования к оказанию государственной услуги через веб-портал "электронного правительства", включающие характеристику процесса, форму, содержание и результат оказания, основания для отказа в оказании государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Перечне основных требований к оказанию государственной услуги "Переход права недропользования и (или) объектов, связанных с правом недропользования" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z1120" w:id="26"/>
+    <w:bookmarkStart w:name="z1120" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения государственной услуги на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования услугополучатель направляет услугодателю через веб-портал "электронного правительства", заявление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением необходимых документов указанных в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z1121" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z1121" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление на выдачу разрешения на выпуск акций и других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг заполняется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением необходимых документов указанных в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z1122" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z1122" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление о выдаче разрешения на выпуск акций или других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг в случае размещения их в рамках дополнительной эмиссии (выпуска) подается эмитентом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z1123" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z1123" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда выпуск в обращение на организованном рынке ценных бумаг производится держателем данных акций или других ценных бумаг, заявление подается таким держателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1735,90 +2355,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="30"/>
+    <w:bookmarkStart w:name="z489" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс), все документы, прилагаемые к заявлению, указанные в пункте 8 Перечня должны быть составлены на государственном и русском языках. В случае если заявление подается иностранцем или иностранным юридическим лицом, такие документы могут быть также составлены на ином языке с обязательным приложением к каждому документу электронной копии перевода на казахский и русский языки, верность которого засвидетельствована нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1837,350 +2457,538 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z490" w:id="31"/>
+    <w:bookmarkStart w:name="z490" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В день поступления заявления услугодателем осуществляется прием и переадресация к ответственному исполнителю услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z491" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Подтверждением принятия пакета документов является присуждение номера заявления в веб-портале "электронного правительства" и уведомление о приеме заявления, отправляемое на адрес электронной почты услугополучателя, указанной при подаче заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z492" w:id="33"/>
+    <w:bookmarkStart w:name="z492" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z493" w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z493" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ответственный исполнитель услугодателя проверяет полноту представленных документов в течение 5 (пяти) рабочих дней с момента регистрации заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z494" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z494" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z495" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z495" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, выносит их на рассмотрение экспертной комиссии по вопросам недропользования (далее – экспертная комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z496" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z496" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертная комиссия является консультативно-совещательным органом при Услугодателе в целях выработки рекомендаций при рассмотрении заявлений на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z497" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z497" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Если заявление на выдачу разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования, подано в отношении права недропользования на участке недр, являющемся стратегическим участком недр, либо если предполагаемый переход права недропользования и (или) объектов, связанных с правом недропользования, на соответствующем участке недр затрагивает интересы национальной безопасности, услугодатель в течение 5 (пяти) рабочих дней со дня получения такого заявления и прилагаемых к нему документов направляет их в органы национальной безопасности для рассмотрения перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, на соответствие требованиям национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z498" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z498" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, затрагивает интересы национальной безопасности, органы национальной безопасности уведомляют об этом услугодателя в течение 10 (десяти) рабочих дней со дня получения заявления. В этом случае услугодатель приостанавливает рассмотрение заявления до получения подтверждения от органов национальной безопасности о соответствии перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, требованиям национальной безопасности. Услугодатель в течение 5 (пяти) рабочих дней со дня получения уведомления от органов национальной безопасности извещает заявителя о таком приостановлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z499" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z499" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель возобновляет рассмотрение заявления после получения подтверждения от органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z500" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Экспертная комиссия рассматривает документы, указанные в пункте 8 Перечня, в срок не более 10 (десяти) рабочих дней, а по крупным месторождениям и стратегическим участкам недр – не более чем 40 (сорока) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z1124" w:id="42"/>
+    <w:bookmarkStart w:name="z1124" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса, в целях всестороннего и полного рассмотрения заявления услугодатель вправе запросить у услугополучателя дополнительные сведения и (или) документы, необходимые для выработки рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z1125" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1125" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае запроса дополнительных сведений и (или) документов сроки рассмотрения соответствующего заявления приостанавливаются на период до представления таких сведений и (или) документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2199,250 +3007,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z503" w:id="44"/>
+    <w:bookmarkStart w:name="z503" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель в течение 5 (пяти) рабочих дней со дня получения рекомендации экспертной комиссии по вопросам недропользования выносит положительное решение по заявлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z1126" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1126" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае выявления основании для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z1127" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1127" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z1128" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1128" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает следующие решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z1129" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z1129" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдает разрешение на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z1130" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1130" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдает разрешение на выпуск акций и других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z1131" w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1131" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выдает мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в случаях, указанных в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2461,428 +3269,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z510" w:id="51"/>
+    <w:bookmarkStart w:name="z510" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z511" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z511" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z512" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z512" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z513" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z513" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z514" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z514" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на имя руководства услугодателя, непосредственно оказывающего государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z515" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z515" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z516" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z516" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, непосредственно оказывающим государственную услугу в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z517" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z517" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z518" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z518" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z519" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z519" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z520" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z520" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z521" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z521" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z522" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z522" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК услугодателем направляется в орган, рассматривающий жалобу в течение 3 (трех) рабочих дней со дня ее поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z523" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z523" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения жалобы органом, рассматривающим жалобу, составляет 20 (двадцать) рабочих дней со дня поступления жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z524" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z524" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В случае несогласия с решением органа, рассматривающего жалобу, услугополучатель обращается в другой орган, рассматривающий жалобу или в суд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3091,80 +3899,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1184" w:id="66"/>
+    <w:bookmarkStart w:name="z1184" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Переход права недропользования и (или) объектов, связанных с правом недропользования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3391,1498 +4199,1798 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство энергетики Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга со всеми вышеуказанными подвидами осуществляется через:</w:t>
-[...33 lines deleted...]
-              <w:t>- канцелярию услугодателя.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 2 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги (каналы доступа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В течение 20 (двадцати) рабочих дней, а по крупным месторождениям и стратегическим участкам недр – в течение 60 (шестидесяти) рабочих дней со дня получения заявления и прилагаемых к нему документов.</w:t>
+Государственная услуга со всеми вышеуказанными подвидами осуществляется через:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- веб-портал "электронного правительства" www.egov.kz</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- канцелярию услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+В течение 20 (двадцати) рабочих дней, а по крупным месторождениям и стратегическим участкам недр – в течение 60 (шестидесяти) рабочих дней со дня получения заявления и прилагаемых к нему документов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешения на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования.</w:t>
-[...33 lines deleted...]
-              <w:t>Мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается услугополучателю бесплатно.</w:t>
+Выдача разрешения на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача разрешения на выпуск акций и других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-График работы </w:t>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+Государственная услуга оказывается услугополучателю бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 7 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Перечень документов и сведений, необходимых для оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+График работы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9:00 до 18:30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан от 23 ноября 2015 года с перерывом на обед с 13:00 часов до 14:30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) веб-портал "электронного правительства" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Для получения государственной услуги услугополучатель заполняет заявление в веб-портале "электронного правительства" с приложением электронных копий нотариально засвидетельствованных документов, подтверждающих указанные в заявлении сведения:</w:t>
-[...430 lines deleted...]
-              <w:t>В случаях, когда выпуск в обращение на организованном рынке ценных бумаг производится держателем данных акций или других ценных бумаг, заявление подается таким держателем.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 8 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Для получения государственной услуги услугополучатель заполняет заявление в веб-портале "электронного правительства" с приложением электронных копий нотариально засвидетельствованных документов, подтверждающих указанные в заявлении сведения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление на выдачу разрешения на переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования заполняется согласно приложению 2 к настоящим Правилам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>К заявлению прилагаются следующие сведения и документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) сведения о лице (организации), имеющем (имеющей) намерение приобрести право недропользования (долю в праве недропользования) и (или) объекты, связанные с правом недропользования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для физических лиц – фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) приобретателя, место жительства, гражданство, сведения о документах, удостоверяющих личность);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для юридических лиц – наименование приобретателя, его место нахождения, указание на его государственную принадлежность, сведения о государственной регистрации в качестве юридического лица, сведения о руководителях и их полномочиях, сведения о лицах, организациях и государствах, имеющих возможность прямо или косвенно определять решения, принимаемые заявителем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) указание на приобретаемое право недропользования (долю в праве недропользования) и (или) объекты, связанные с правом недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) основание перехода права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) сведения о финансовых и технических возможностях лица, имеющего намерение приобрести право недропользования (долю в праве недропользования), для проведения операций по разведке и (или) добыче углеводородов, добыче урана, подтверждающие его соответствие требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее – Кодекс), предъявляемым при предоставлении такого права недропользования (не требуются в случае перехода объектов, связанных с правом недропользования);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) подтверждение заявителя о том, что все сведения о нем, указанные в заявлении и прилагаемых к нему документах, являются достоверными;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) лица, подписавшего заявление от имени заявителя, сведения о документе, удостоверяющем его личность.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случае применения положений </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса о приоритетном праве государства помимо сведений, предусмотренных в подпунктах 1) – 6) заявление о выдаче разрешения должно дополнительно содержать сведения о цене сделки по переходу права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования и о порядке ее уплаты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление на выдачу разрешения на выпуск акций и других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг заполняется согласно приложению 3 к настоящим Правилам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) полное наименование организации-эмитента, чьи акции или другие ценные бумаги, являющиеся объектами, связанными с правом недропользования, подлежат выпуску в обращение на организованном рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) указание на участок недр, к которому относятся связанные с ним акции или другие ценные бумаги, подлежащие выпуску в обращение на организованном рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о размере уставного капитала организации-эмитента, чьи акции или другие ценные бумаги, являющиеся объектами, связанными с правом недропользования, подлежат выпуску в обращение на организованном рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения (вид и общее количество) о ценных бумагах, в том числе производных ценных бумагах организации, их базовых активах или других формах долевого участия, которые являются объектами, связанными с правом недропользования, и подлежат выпуску в обращение на организованном рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сведения об андеррайтере (при его наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сведения об организованном рынке ценных бумаг, на котором будет осуществляться листинг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сведения о количестве акций или других ценных бумаг, являющихся объектами, связанными с правом недропользования, и подлежащих выпуску в обращение на организованном рынке ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) письменное подтверждение заявителя о том, что все сведения о нем, указанные в заявлении и прилагаемых к нему документах, являются достоверными;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) фамилия, имя, отчество (при наличии), дата, сведения о документе удостоверяющем личность лица, подписавшего заявление.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление о выдаче разрешения на выпуск акций или других ценных бумаг, являющихся объектами, связанными с правом недропользования, в обращение на организованном рынке ценных бумаг в случае размещения их в рамках дополнительной эмиссии (выпуска) подается эмитентом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случаях, когда выпуск в обращение на организованном рынке ценных бумаг производится держателем данных акций или других ценных бумаг, заявление подается таким держателем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
  В соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 45 Кодекса, услугодатель отказывает в выдаче разрешения в случаях:</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -5020,50 +6128,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) реализации государством приоритетного права;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) если переход права недропользования (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, не соответствует положениям международных соглашений, заключенных Республикой Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 10 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5498,100 +6706,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z603" w:id="67"/>
+    <w:bookmarkStart w:name="z603" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче разрешения на переход права недропользования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(доли в праве недропользования) и (или) объектов, связанных с правом недропользования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z604" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать разрешение на _______________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Сведение о лице (организации), имеющем (имеющей) намерение приобрести право</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5858,61 +7071,148 @@
         </w:rPr>
         <w:t>(или) объектов, связанных с правом недропользования: _________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Указать сведения о цене сделки и о порядке ее уплаты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>4. Сведения о финансовых и технических возможностях лица, имеющего намерение</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о финансовых и технических возможностях лица, имеющего намерение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приобрести право недропользования (долю в праве недропользования),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6614,100 +7914,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z608" w:id="69"/>
+    <w:bookmarkStart w:name="z608" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче разрешения на выпуск акций и других ценных бумаг, являющихся объектами,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>связанными с правом недропользования, в обращение на организованном рынке ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z609" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z609" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать разрешение на______________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(В случае обращение на размещения в рамках дополнительной эмиссии (выпуска)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7702,108 +9002,108 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z612" w:id="71"/>
+          <w:bookmarkStart w:name="z612" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование УО на государственном языке)] реквизиты УО на государственном языке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="72"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkStart w:name="z613" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1981200" cy="1854200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -7896,134 +9196,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="73"/>
+          <w:bookmarkStart w:name="z617" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Мотивированный отказ в дальнейшем рассмотрении заявления/ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z619" w:id="74"/>
+          <w:bookmarkStart w:name="z619" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер: [Номер]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи: [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8059,157 +9359,157 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z623" w:id="75"/>
+          <w:bookmarkStart w:name="z623" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> [Наименование УО], рассмотрев Ваше заявление от [Дата заявки] года № [Номер заявки], сообщает _________________________________________. [Причина отказа].</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z624" w:id="76"/>
+                <w:bookmarkStart w:name="z624" w:id="66"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="76"/>
+                <w:bookmarkEnd w:id="66"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -8226,70 +9526,70 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z627" w:id="77"/>
+                <w:bookmarkStart w:name="z627" w:id="67"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="77"/>
+                <w:bookmarkEnd w:id="67"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="7264400" cy="1905000"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId5"/>
                                 <a:stretch>
@@ -8482,296 +9782,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги Министерства энергетики Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра энергетики РК от 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z633" w:id="79"/>
+    <w:bookmarkStart w:name="z633" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z634" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z634" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z635" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z635" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z636" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z636" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) личный кабинет – раздел веб-портала "электронного правительства", в котором содержится персональная информация о пользователе, собранная из различных государственных баз данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z637" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z637" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z638" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z638" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z639" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z639" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z640" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z640" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8790,70 +10182,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1132" w:id="87"/>
+    <w:bookmarkStart w:name="z1132" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Услугодатель обеспечивает направление информации о внесенных услугодателем изменениях и (или) дополнениях в настоящие Правила в Единый контакт-центр, а также в адрес оператора информационно-коммуникационной инфраструктуры "электронного правительства" в течение трех рабочих дней со дня их введения в действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8892,128 +10284,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="88"/>
+    <w:bookmarkStart w:name="z641" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z642" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z642" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается Министерством энергетики Республики Казахстан (далее – услугодатель) бумажно или электронно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z643" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z643" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения государственной услуги услугополучатель подает через информационную систему веб-портала "электронного правительства" или канцелярию услугодателя необходимые документы, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9032,70 +10424,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="91"/>
+    <w:bookmarkStart w:name="z644" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основные требования к оказанию государственной услуги через веб-портал "электронного правительства" или канцелярию услугодателя, включающие характеристику процесса, форму, содержание и результат оказания, основания для отказа в оказании государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Перечне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9114,90 +10506,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="92"/>
+    <w:bookmarkStart w:name="z645" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При поступлении документов услугополучателя, указанных в пункте 8 Перечня через веб-портал "электронного правительства" в день их поступления осуществляется их автоматический прием и регистрация в соответствии с графиком работы услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1133" w:id="93"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1133" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении документов услугополучателя, указанных в пункте 8 Перечня, через канцелярию услугодателя в день их поступления осуществляет прием и регистрация в соответствии с графиком работы. Подтверждением принятия заявления с приложениями является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявления с прилагаемыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9216,150 +10608,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="94"/>
+    <w:bookmarkStart w:name="z648" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ответственный исполнитель услугодателя проверяет полноту представленных документов в течение 5 (пяти) рабочих дней с момента регистрации заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z1134" w:id="95"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1134" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1135" w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1135" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, рассматривает их на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и для дачи заключения направляет запрос в структурные подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9378,110 +10770,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z651" w:id="97"/>
+    <w:bookmarkStart w:name="z651" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структурные подразделения после представления запроса в течение 6 (шести) рабочих дней готовят заключения и представляют их ответственному исполнителю услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z652" w:id="98"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z652" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ответственный исполнитель услугодателя в течение 9 (девяти) рабочих дней рассматривает заключение структурных подразделений, готовит контракт на недропользование по углеводородам и добыче урана на подписание руководителю услугодателя или готовит предварительное решение об отказе в оказании государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9500,90 +10892,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1185" w:id="99"/>
+    <w:bookmarkStart w:name="z1185" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. В случае возникновения необходимости внесения корректировок в редакцию проекта контракта на недропользование по углеводородам и добыче урана, поданного услугополучателем через веб-портал "электронного правительства", ответственный исполнитель услугодателя в течении одного из сроков, указанных в пунктах 7 и 8 настоящих Правил может вернуть проект контракта на недропользование по углеводородам и добыче урана услугополучателю через веб-портал "электронного правительства" для доработки редакции контракта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z1186" w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1186" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такая доработка осуществляется в рамках сроков, указанных в первой части настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9602,190 +10994,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z653" w:id="101"/>
+    <w:bookmarkStart w:name="z653" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае выявления основании для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня, услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1136" w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1136" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1137" w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания руководитель Услугодателя принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1138" w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1138" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подписать Контракт на недропользование по углеводородам, Контракт на недропользование по добыче урана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1139" w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1139" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в подписании Контракта на недропользование по углеводородам, Контракта на недропользование по добыче урана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9804,468 +11196,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z658" w:id="106"/>
+    <w:bookmarkStart w:name="z658" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Руководитель услугодателя в течение срока, указанного в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписывает контракт на недропользование по углеводородам, контракт на недропользование по добыче урана, после чего ответственный исполнитель услугодателя направляет его в "личный кабинет" услугополучателя посредством веб-портала "электронного правительства" или канцелярию услугодателя в случае подачи услугополучателем документов через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z659" w:id="107"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z659" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z660" w:id="108"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z660" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z661" w:id="109"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z661" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z662" w:id="110"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z662" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z663" w:id="111"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z663" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на имя руководства услугодателя, непосредственно оказывающего государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z664" w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z664" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z665" w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z665" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, непосредственно оказывающим государственную услугу в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z666" w:id="114"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z666" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z667" w:id="115"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z667" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z668" w:id="116"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z668" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z669" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z669" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z670" w:id="118"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z670" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z671" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z671" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК услугодателем направляется в орган, рассматривающий жалобу в течение 3 (трех) рабочих дней со дня ее поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z672" w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z672" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения жалобы органом, рассматривающим жалобу, составляет 20 (двадцать) рабочих дней со дня поступления жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z673" w:id="121"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z673" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае несогласия с решением органа, рассматривающего жалобу, услугополучатель обращается в другой орган, рассматривающий жалобу или в суд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10474,80 +11866,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1188" w:id="122"/>
+    <w:bookmarkStart w:name="z1188" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Заключение (подписание) контрактов на недропользование по углеводородам и добыче урана"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13429,108 +14821,108 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z767" w:id="123"/>
+          <w:bookmarkStart w:name="z767" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование УО на государственном языке)] реквизиты УО на государственном языке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="124"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkStart w:name="z768" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1981200" cy="1854200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -13623,134 +15015,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="125"/>
+          <w:bookmarkStart w:name="z772" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Мотивированный отказ в дальнейшем рассмотрении заявления/ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z774" w:id="126"/>
+          <w:bookmarkStart w:name="z774" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер: [Номер]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи: [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13786,157 +15178,157 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z778" w:id="127"/>
+          <w:bookmarkStart w:name="z778" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> [Наименование УО], рассмотрев Ваше заявление от [Дата заявки] года № [Номер заявки], сообщает _________________________________________. [Причина отказа].</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z779" w:id="128"/>
+                <w:bookmarkStart w:name="z779" w:id="117"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="128"/>
+                <w:bookmarkEnd w:id="117"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -13953,70 +15345,70 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z782" w:id="129"/>
+                <w:bookmarkStart w:name="z782" w:id="118"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="129"/>
+                <w:bookmarkEnd w:id="118"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="7264400" cy="1905000"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId7"/>
                                 <a:stretch>
@@ -14408,68 +15800,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z789" w:id="130"/>
+    <w:bookmarkStart w:name="z789" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта для разведки и добычи углеводородов или контракта для разведки и добычи углеводородов по сложному проекту по итогам аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14528,64 +15920,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="131"/>
+      <w:bookmarkStart w:name="z375" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15158,68 +16550,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z798" w:id="132"/>
+    <w:bookmarkStart w:name="z798" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта на недропользование для добычи углеводородов или контракта для добычи углеводородов по сложному проекту по итогам аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15278,64 +16670,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z381" w:id="133"/>
+      <w:bookmarkStart w:name="z381" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15835,68 +17227,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z803" w:id="134"/>
+    <w:bookmarkStart w:name="z803" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта на недропользование для добычи углеводородов (первоначальный контракт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15955,64 +17347,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z805" w:id="135"/>
+      <w:bookmarkStart w:name="z805" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/ наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16597,68 +17989,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z808" w:id="136"/>
+    <w:bookmarkStart w:name="z808" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта на недропользование для добычи углеводородов (действующий контракт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16717,64 +18109,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z810" w:id="137"/>
+      <w:bookmarkStart w:name="z810" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим_________ (указать фамилию, имя, отчество (при наличии) физического</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица/ наименование юридического лица, электронный адрес абонентский номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17312,80 +18704,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z813" w:id="138"/>
+    <w:bookmarkStart w:name="z813" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта на добычу урана</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для закрепления участка добычи и периода опытно-промышленной добычи урана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17444,64 +18836,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z815" w:id="139"/>
+      <w:bookmarkStart w:name="z815" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/ наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18103,68 +19495,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z818" w:id="140"/>
+    <w:bookmarkStart w:name="z818" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) контракта на недропользование для разведки углеводородов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18223,64 +19615,64 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z820" w:id="141"/>
+      <w:bookmarkStart w:name="z820" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18892,284 +20284,376 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2020 года № 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра энергетики РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра энергетики РК от 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z822" w:id="143"/>
+    <w:bookmarkStart w:name="z822" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z823" w:id="144"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z823" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги Министерства энергетики Республики Казахстан "Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z824" w:id="145"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z824" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z825" w:id="146"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z825" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) личный кабинет – раздел веб-портала "электронного правительства", в котором содержится персональная информация о пользователе, собранная из различных государственных баз данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z826" w:id="147"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z826" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z827" w:id="148"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z827" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z828" w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z828" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z829" w:id="150"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z829" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19188,70 +20672,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1140" w:id="151"/>
+    <w:bookmarkStart w:name="z1140" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Услугодатель обеспечивает направление информации о внесенных услугодателем изменениях и (или) дополнениях в настоящие Правила в Единый контакт-центр, а также в адрес оператора информационно-коммуникационной инфраструктуры "электронного правительства" в течение трех рабочих дней со дня их введения в действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19290,128 +20774,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z830" w:id="152"/>
+    <w:bookmarkStart w:name="z830" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z831" w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z831" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается Министерством энергетики Республики Казахстан (далее – услугодатель) бумажно или электронно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z832" w:id="154"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z832" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения государственной услуги услугополучатель подает через информационную систему веб-портала "электронного правительства" или канцелярию услугодателя необходимые документы, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19430,70 +20914,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z833" w:id="155"/>
+    <w:bookmarkStart w:name="z833" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основные требования к оказанию государственной услуги через веб-портал "электронного правительства" или канцелярию услугодателя, включающие характеристику процесса, форму, содержание и результат оказания, основания для отказа в оказании государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Перечне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19512,130 +20996,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z834" w:id="156"/>
+    <w:bookmarkStart w:name="z834" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При подписании дополнительного соглашения к контракту в случаях, предусмотренных подпунктами 2) - 12) пункта 8 Перечня услугополучатель подает через веб-портал "электронного правительства" или канцелярию услугодателя необходимые документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1141" w:id="157"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1141" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении документов услугополучателя, указанных в пункте 8 Перечня через веб-портал "электронного правительства" в день их поступления осуществляется их автоматический прием и регистрация в соответствии с графиком работы услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1142" w:id="158"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1142" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении документов услугополучателя, указанных в пункте 8 Перечня, через канцелярию услугодателя в день их поступления осуществляет прием и регистрация в соответствии с графиком работы. Подтверждением принятия заявления с приложениями является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявления с прилагаемыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1143" w:id="159"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1143" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение 1 (одного) рабочего дня с момента регистрации документов в канцелярии услугодателя руководителем структурного подразделения определяется ответственный исполнитель услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19674,150 +21158,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z838" w:id="160"/>
+    <w:bookmarkStart w:name="z838" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ответственный исполнитель услугодателя проверяет полноту представленных документов в течение 5 (пяти) рабочих дней с момента регистрации заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1144" w:id="161"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1144" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1145" w:id="162"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1145" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, рассматривает их на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и для дачи заключения направляет запрос в структурные подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19836,110 +21320,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z841" w:id="163"/>
+    <w:bookmarkStart w:name="z841" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структурные подразделения после представления запроса в течение 5 (пяти) рабочих дней готовят заключения и представляют их ответственному исполнителю услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z842" w:id="164"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z842" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ответственный исполнитель услугодателя в течение 10 (десяти) рабочих дней рассматривает заключение структурных подразделений, готовит дополнение к контракту на недропользование по углеводородам и добыче урана на подписание руководителю услугодателя или готовит предварительное решение об отказе в оказании государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19958,190 +21442,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z843" w:id="165"/>
+    <w:bookmarkStart w:name="z843" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае выявления основании для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня, услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1146" w:id="166"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1146" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1147" w:id="167"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1147" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания руководитель Услугодателя принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1148" w:id="168"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1148" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подписать дополнительное соглашение к контракту на недропользование по углеводородам, дополнительное соглашение к контракту на недропользование по добыче урана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1149" w:id="169"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1149" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в подписании дополнительного соглашения к контракту на недропользование по углеводородам, дополнительного соглашения к контракту на недропользование по добыче урана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20160,190 +21644,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z848" w:id="170"/>
+    <w:bookmarkStart w:name="z848" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Руководитель услугодателя в течение срока, указанного в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписывает дополнительное соглашение к контракту на недропользование по углеводородам, дополнительное соглашение к контракту на недропользование по добыче урана, после чего ответственный исполнитель услугодателя направляет его заявителю через веб-портал "электронного правительства" или канцелярию услугодателя в случае подачи услугополучателем документов через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z849" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z849" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При подписании дополнительного соглашения к контракту при переходе права недропользования и доли в праве недропользования в течение 1 (одного) рабочего дня с момента регистрации документов, указанных в пункте 8 Перечня, услугодателем определяется ответственный исполнитель услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1150" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1150" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный исполнитель услугодателя в течение 5 (пяти) рабочих дней следующих за поступлением на исполнение документов, указанных в части первой данного пункта настоящих Правил, проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1151" w:id="173"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1151" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1152" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1152" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, рассматривает их на соответствие требованиям Кодекса и для дачи заключения направляет запрос в структурные подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20362,110 +21846,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z853" w:id="175"/>
+    <w:bookmarkStart w:name="z853" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Структурные подразделения после представления запроса в течение 3 (трех) рабочих дней готовят заключения и представляют их ответственному исполнителю услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z854" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z854" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ответственный исполнитель услугодателя в течение 8 (восьми) рабочих дней рассматривает заключение структурных подразделений, готовит дополнение к контракту на недропользование по углеводородам и добыче урана на подписание руководителю услугодателя или готовит предварительное решение об отказе в оказании государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20484,190 +21968,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z855" w:id="177"/>
+    <w:bookmarkStart w:name="z855" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случае выявления основании для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня, услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1153" w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1153" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1154" w:id="179"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1154" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания руководитель Услугодателя принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1155" w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1155" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подписать дополнительное соглашение к контракту на недропользование по углеводородам, дополнительное соглашение к контракту на недропользование по добыче урана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1156" w:id="181"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1156" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в подписании дополнительного соглашения к контракту на недропользование по углеводородам, дополнительного соглашения к контракту на недропользование по добыче урана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20686,190 +22170,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="182"/>
+    <w:bookmarkStart w:name="z860" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Руководитель услугодателя в течение срока, указанного в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписывает дополнение к контракту на недропользование по углеводородам и добыче урана, после чего ответственный исполнитель услугодателя направляет его услугополучателю в "личный кабинет" через веб-портал "электронного правительства" или через канцелярию услугодателя в случае подачи услугополучателем документов через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z861" w:id="183"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z861" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При подписании дополнительного соглашения к контракту при выделении участка недр в течение 1 (одного) рабочего дня с момента регистрации документов, указанных в пункте 8 Перечня, услугодателем определяется ответственный исполнитель услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1157" w:id="184"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1157" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный исполнитель услугодателя в течение 5 (пяти) рабочих дней следующего за поступлением на исполнение документов, указанных в части первой данного пункта настоящих Правил, проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1158" w:id="185"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1158" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1159" w:id="186"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1159" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение срока, указанного в части первой настоящего пункта, рассматривает их на соответствие требованиям Кодекса и для дачи заключения направляет запрос в структурные подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20888,110 +22372,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z865" w:id="187"/>
+    <w:bookmarkStart w:name="z865" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Структурные подразделения после представления запроса от ответственного исполнителя услугодателя в течение 2 (двух) рабочих дней готовят заключения и представляют их ответственному исполнителю услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z866" w:id="188"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z866" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Ответственный исполнитель услугодателя в течение 5 (пяти) рабочих дней рассматривает заключение структурных подразделений, готовит дополнительное соглашение к контракту на недропользование по углеводородам и добыче урана на подписание руководителю услугодателя или готовит предварительное решение об отказе в оказании государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21010,190 +22494,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z867" w:id="189"/>
+    <w:bookmarkStart w:name="z867" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В случае выявления основании для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня, услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1160" w:id="190"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1160" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1161" w:id="191"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1161" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания руководитель Услугодателя принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1162" w:id="192"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1162" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подписать дополнительное соглашение к контракту на недропользование по углеводородам, дополнительное соглашение к контракту на недропользование по добыче урана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1163" w:id="193"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1163" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в подписании дополнительного соглашения к контракту на недропользование по углеводородам, дополнительного соглашения к контракту на недропользование по добыче урана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21212,468 +22696,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z872" w:id="194"/>
+    <w:bookmarkStart w:name="z872" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Руководитель услугодателя в течение срока, указанного в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписывает дополнение к контракту на недропользование по углеводородам и добыче урана, после чего ответственный исполнитель услугодателя направляет его услугополучателю в "личный кабинет" через информационную систему веб-портала "электронного правительства" или через канцелярию услугодателя в случае подачи услугополучателем документов через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z873" w:id="195"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z873" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z874" w:id="196"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z874" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z875" w:id="197"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z875" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z876" w:id="198"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z876" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z877" w:id="199"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z877" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на имя руководства услугодателя, непосредственно оказывающего государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z878" w:id="200"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z878" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z879" w:id="201"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z879" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, непосредственно оказывающим государственную услугу в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z880" w:id="202"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z880" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z881" w:id="203"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z881" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z882" w:id="204"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z882" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z883" w:id="205"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z883" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z884" w:id="206"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z884" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z885" w:id="207"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z885" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК услугодателем направляется в орган, рассматривающий жалобу в течение 3 (трех) рабочих дней со дня ее поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z886" w:id="208"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z886" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения жалобы органом, рассматривающим жалобу, составляет 20 (двадцать) рабочих дней со дня поступления жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z887" w:id="209"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z887" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В случае несогласия с решением органа, рассматривающего жалобу, услугополучатель обращается в другой орган, рассматривающий жалобу или в суд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21895,80 +23379,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1190" w:id="210"/>
+    <w:bookmarkStart w:name="z1190" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Заключение (подписание) дополнительных соглашений к контрактам на недропользование по углеводородам и добыче урана"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28134,107 +29618,107 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1059" w:id="211"/>
+          <w:bookmarkStart w:name="z1059" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование УО на государственном языке)] реквизиты УО на государственном языке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1060" w:id="212"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkStart w:name="z1060" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1981200" cy="1854200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -28327,134 +29811,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1064" w:id="213"/>
+          <w:bookmarkStart w:name="z1064" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мотивированный отказ в дальнейшем рассмотрении заявления/ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1066" w:id="214"/>
+          <w:bookmarkStart w:name="z1066" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер: [Номер]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи: [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28489,157 +29973,157 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1070" w:id="215"/>
+          <w:bookmarkStart w:name="z1070" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> [Наименование УО], рассмотрев Ваше заявление от [Дата заявки] года № [Номер заявки], сообщает _________________________________________. [Причина отказа].</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z1071" w:id="216"/>
+                <w:bookmarkStart w:name="z1071" w:id="204"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>[Должность подписывающего]</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="216"/>
+                <w:bookmarkEnd w:id="204"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -28656,70 +30140,70 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z1074" w:id="217"/>
+                <w:bookmarkStart w:name="z1074" w:id="205"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="217"/>
+                <w:bookmarkEnd w:id="205"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="7264400" cy="1905000"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId9"/>
                                 <a:stretch>
@@ -29068,65 +30552,5104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1081" w:id="218"/>
+    <w:bookmarkStart w:name="z1081" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переходе права недропользования (доли в праве недропользования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1083" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим_________, (указать фамилию, имя, отчество (при наличии) физического</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица/ наименование юридического лица) обладатель права недропользования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по контракту___________ (номер и дата регистрации контракта на разведку и добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>углеводородов или добычу углеводородов либо добыча урана) и приобретатель права</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недропользования (доли в праве недропользования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование юридического лица), наименование услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по контракту___________ (номер и дата регистрации контракта на разведку и добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>углеводородов или добычу углеводородов либо добычу урана) просят внести</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменение в контракт ________ (номер и дата регистрации контракта) в связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с переходом права недропользования (доли в праве недропользования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________(указание на участок (участки) добычи) и подготовительного периода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подготовительных периодов) продолжительностью __________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии), подпись обладатель права недропользования по контракту)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"__" ____________ 20__ г. и </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение (подписание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительных соглашений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1086" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на изменение сведений об услугополучателе или компетентном органе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z387" w:id="209"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица) обладатель права недропользования по Контракту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на недропользование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит внести следующие изменения в контракт на недропользование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на изменяемые сведения о услугополучателе или компетентном органе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение (подписание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительных соглашений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1091" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о закреплении участка (участков) добычи и подготовительного периода (подготовительных периодов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z393" w:id="211"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица) обладатель права недропользования по контракту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит выдать разрешение на закрепление участка (участков) добычи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) добычи) и подготовительного периода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подготовительных периодов) продолжительностью __________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение (подписание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительных соглашений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1096" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о закреплении участка (участков) и периода (периодов) добычи или периода (периодов) добычи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1098" w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим_________, (указать фамилию, имя, отчество (при наличии) физического</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица/ наименование юридического лица) обладатель права недропользования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по контракту___________ (номер и дата регистрации контракта на разведку и добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>углеводородов или добычу углеводородов) просит закрепить участок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(участки)_________ (указание на участок (участки) добычи) и период (периоды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>добычи или период (периоды) добычи продолжительностью ________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(продолжительность периода (периодов) добычи.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процедурно-процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ____________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение (подписание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дополнительных соглашений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1101" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с продлением периода (периодов) разведки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z399" w:id="215"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица) обладатель права недропользования по контракту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит продлить период (периоды) разведки продолжительностью ____________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(запрашиваемый срок продления периода (периодов) разведки, определенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании соответствующих проектных документов) по участку _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) запрашивается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продление периода (периодов) разведки) на основании ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание продления периода (периодов) разведки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подписание) дополнительных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соглашений к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1106" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с продлением периода (периодов) добычи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование услугодателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z405" w:id="217"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обладатель права недропользования по контракту ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на добычу углеводородов/добычу урана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит продлить период добычи углеводородов/добычи урана по участку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) запрашивается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продление периода добычи) продолжительностью _________________________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(запрашиваемый срок продления периода добычи, определенный на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствующих проектных документов или запрашиваемый срок продления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>периода добычи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Достоверность представленных данных подтверждаю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства энергетики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заключение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подписание) дополнительных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соглашений к контрактам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на недропользование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по углеводородам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1111" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в связи с увеличением или уменьшением участка (участков) недр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29188,337 +35711,303 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1083" w:id="219"/>
+      <w:bookmarkStart w:name="z1113" w:id="219"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящим_________, (указать фамилию, имя, отчество (при наличии) физического</w:t>
+      Настоящим______________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>лица/ наименование юридического лица) обладатель права недропользования</w:t>
-[...203 lines deleted...]
-        <w:t>(подготовительных периодов) продолжительностью __________ г.</w:t>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/ наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица) обладатель права недропользования по контракту___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов/добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>углеводородов/ добычу урана) просит увеличить или уменьшить участок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недр_________(указание на запрашиваемый участок недр, на который предполагается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>увеличить первоначальный участок недр/указание на участок (участки) недр,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>остающийся (остающиеся) у услугополучателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование услугополучателя) возвращает следующий участок недр____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, который (которые) предполагается возвратить государству).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
-[...16 lines deleted...]
-        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
+        <w:t xml:space="preserve"> статьи 66 Административного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процедурно-процессуального кодекса Республики Казахстан об ответственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29613,102 +36102,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявлению дополнительно прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">"__" ____________ 20__ г. и </w:t>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ____________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29744,51 +36233,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29809,157 +36298,140 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение (подписание)</w:t>
+              <w:t>"Заключение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дополнительных соглашений</w:t>
+              <w:t>(подписание) дополнительных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к контрактам</w:t>
+              <w:t>соглашений к контрактам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по углеводородам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и добыче урана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30001,65 +36473,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1086" w:id="220"/>
+    <w:bookmarkStart w:name="z1116" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на изменение сведений об услугополучателе или компетентном органе</w:t>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с выделением участка (участков) и периода (периодов) добычи или периода (периодов) добычи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30121,181 +36593,249 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z387" w:id="221"/>
+      <w:bookmarkStart w:name="z411" w:id="221"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящим ___________________________________________________________</w:t>
+      Настоящим ___________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица) обладатель права недропользования по Контракту</w:t>
-[...50 lines deleted...]
-        <w:t>просит внести следующие изменения в контракт на недропользование:</w:t>
+        <w:t>юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обладатель права недропользования по контракту ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на добычу углеводородов/добычу урана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит продлить период добычи углеводородов/добычи урана по участку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указание на изменяемые сведения о услугополучателе или компетентном органе).</w:t>
+        <w:t>(указание на участок (участки) недр, по которому (которым) запрашивается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продление периода добычи) продолжительностью _________________________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(запрашиваемый срок продления периода добычи, определенный на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствующих проектных документов или запрашиваемый срок продления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>периода добычи).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -30558,51 +37098,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30623,77 +37163,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение (подписание)</w:t>
+              <w:t>"Заключение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дополнительных соглашений</w:t>
+              <w:t>(подписание) дополнительных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к контрактам</w:t>
+              <w:t>соглашений к контрактам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30709,51 +37249,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и добыче урана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      Сноска. Правила дополнены приложением 11 в соответствии с приказом Министра энергетики РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -30815,65 +37355,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1091" w:id="222"/>
+    <w:bookmarkStart w:name="z1166" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о закреплении участка (участков) добычи и подготовительного периода (подготовительных периодов)</w:t>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на разведку и добычу углеводородов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по сложному проекту в связи с переходом к этапу оценки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30935,198 +37487,252 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z393" w:id="223"/>
+      <w:bookmarkStart w:name="z1168" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица) обладатель права недропользования по контракту</w:t>
-[...101 lines deleted...]
-        <w:t>(подготовительных периодов) продолжительностью __________ г.</w:t>
+        <w:t>юридического лица) обладатель права недропользования по контракту _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по сложному проекту) заявляет о переходе к этапу оценки по участку __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) осуществляется переход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к этапу оценки в соответствии с заключением уполномоченного органа по изучению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недр, подтверждающим обнаружение залежи (совокупности залежей) углеводородов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выданное в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 121 Кодекса, с указанием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предполагаемых контуров залежи (совокупности залежей), на которой планируется</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проведение оценки).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -31389,51 +37995,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31454,120 +38060,176 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение (подписание)</w:t>
+              <w:t>"Заключение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дополнительных соглашений</w:t>
+              <w:t>(подписание) дополнительных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к контрактам</w:t>
+              <w:t>соглашений к контрактам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по углеводородам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и добыче урана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 12 в соответствии с приказом Министра энергетики РК от 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -31590,65 +38252,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1096" w:id="224"/>
+    <w:bookmarkStart w:name="z1171" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о закреплении участка (участков) и периода (периодов) добычи или периода (периодов) добычи</w:t>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на разведку и добычу углеводородов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по сложному проекту в связи с переходом к этапу пробной эксплуатации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31710,218 +38384,269 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1098" w:id="225"/>
+      <w:bookmarkStart w:name="z1173" w:id="225"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящим_________, (указать фамилию, имя, отчество (при наличии) физического</w:t>
+      Настоящим ___________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>лица/ наименование юридического лица) обладатель права недропользования</w:t>
-[...84 lines deleted...]
-        <w:t>(продолжительность периода (периодов) добычи.)</w:t>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обладатель права недропользования по контракту __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов по сложному проекту)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявляет о переходе к этапу пробной эксплуатации по участку ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) осуществляется переход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к этапу пробной эксплуатации в соответствии с утвержденным недропользователем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и получившим положительное заключение государственной экспертизы недр отчетом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по оперативному подсчету геологических запасов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 66 Административного</w:t>
-[...16 lines deleted...]
-        <w:t>процедурно-процессуального кодекса Республики Казахстан об ответственности</w:t>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессуального кодекса Республики Казахстан об ответственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за предоставление недостоверных сведений осведомлен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -32016,102 +38741,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявлению дополнительно прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>__________________________________________________ __________________</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"__" ____________ 20__ г.</w:t>
+        <w:t>"__" ________________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32147,51 +38855,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 13</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32212,77 +38920,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение (подписание)</w:t>
+              <w:t>"Заключение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дополнительных соглашений</w:t>
+              <w:t>(подписание) дополнительных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к контрактам</w:t>
+              <w:t>соглашений к контрактам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32298,51 +39006,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и добыче урана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      Сноска. Правила дополнены приложением 13 в соответствии с приказом Министра энергетики РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -32404,65 +39112,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1101" w:id="226"/>
+    <w:bookmarkStart w:name="z1176" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с продлением периода (периодов) разведки</w:t>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на разведку</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и добычу углеводородов по сложному проекту в связи с переходом к периоду добычи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32524,232 +39244,215 @@
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z399" w:id="227"/>
+      <w:bookmarkStart w:name="z1178" w:id="227"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица) обладатель права недропользования по контракту</w:t>
-[...135 lines deleted...]
-        <w:t>(основание продления периода (периодов) разведки).</w:t>
+        <w:t>юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обладатель права недропользования по контракту __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сложному проекту) заявляет о переходе к периоду добычи по участку _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) осуществляется переход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к периоду добычи в соответствии с утвержденным недропользователем и получившим</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положительное заключение государственной экспертизы недр отчетом по подсчету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>геологических запасов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -33012,51 +39715,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 14</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33077,157 +39780,728 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение</w:t>
+              <w:t>"Заключение (подписание)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(подписание) дополнительных</w:t>
+              <w:t>дополнительных соглашений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>соглашений к контрактам</w:t>
+              <w:t>к контрактам на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на недропользование</w:t>
+              <w:t>по углеводородам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по углеводородам</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>и добыче урана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1192" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с переходом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на условия типового контракта на разведку и добычу углеводородов по сложному проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 - в редакции приказа Министра энергетики РК от 14.06.2023 </w:t>
+      Сноска. Правила дополнены приложением 14 в соответствии с приказом Министра энергетики РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра энергетики РК от 29.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица) обладатель права недропользования по контракту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата регистрации контракта на разведку и добычу углеводородов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявляет о переходе на условия типового контракта на разведку и добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по сложному проекту по участку __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание на участок (участки) недр, по которому (которым) осуществляется переход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на условия типового контракта на разведку и добычу или типового контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на добычу в связи подтверждением на таком участке недр, не менее чем одного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из критериев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 Кодекса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 66 Административного процедурно-процессуального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекса Республики Казахстан об ответственности за предоставление недостоверных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достоверность представленных данных подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласно подпункту 12 пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах" согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению дополнительно прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33263,786 +40537,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...100 lines deleted...]
-              <w:t>_________________________</w:t>
+              <w:t>Приложение 15</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование услугодателя)</w:t>
-[...516 lines deleted...]
-              <w:t>Приложение 9</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>Министерства энергетики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерства энергетики</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>"Заключение (подписание)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Заключение</w:t>
+              <w:t>дополнительных соглашений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(подписание) дополнительных</w:t>
-[...25 lines deleted...]
-              <w:t>на недропользование</w:t>
+              <w:t>к контрактам на недропользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по углеводородам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34095,5238 +40725,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1111" w:id="230"/>
+    <w:bookmarkStart w:name="z1195" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование</w:t>
+        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на разведку и добычу или добычу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в связи с увеличением или уменьшением участка (участков) недр.</w:t>
-[...768 lines deleted...]
-      </w:pPr>
+        <w:t>углеводородов на внесение изменений в контракт на недропользование в связи</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...100 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на внесение изменений в контракт на недропользование в связи с выделением участка (участков) и периода (периодов) добычи или периода (периодов) добычи</w:t>
-[...4274 lines deleted...]
-        </w:rPr>
         <w:t>с включением инвестиционных обязательств по истощающимся месторождениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 15 в соответствии с приказом и.о. Министра энергетики РК от 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39819,55 +41303,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40193,31 +41677,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>