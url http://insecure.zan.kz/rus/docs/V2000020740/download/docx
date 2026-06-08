--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a60444e" w14:textId="a60444e">
+    <w:p w14:paraId="0cb6f91" w14:textId="0cb6f91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -815,1370 +815,2140 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z128" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан" (далее – Правила) разработаны Министерством юстиции Республики Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 апреля 2001 года № 545 "О мерах по реализации положений Конвенции, отменяющей требование легализации иностранных официальных документов, совершенной в городе Гааге 5 октября 1961 года" (далее - Конвенция) и Единых правил проставления апостиля, утвержденных совместным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 4 ноября 2021 года № 950, Министра внутренних дел Республики Казахстан от 15 ноября 2021 года № 702, Министра финансов Республики Казахстан от 16 ноября 2021 года № 1182, Руководителя Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) от 16 ноября 2021 года № 30, Министра культуры и спорта Республики Казахстан от 24 ноября 2021 года № 363, и.о. Генерального Прокурора Республики Казахстан от 24 ноября 2021 года № 155, Министра образования и науки Республики Казахстан от 29 ноября 2021 года № 574 и Министра обороны Республики Казахстан от 8 декабря 2021 года № 851 (далее - Единые правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25789).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Настоящие Правила оказания государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан" (далее – Правила) разработаны Министерством юстиции Республики Казахстан в соответствии с </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 4 ноября 2021 года № 950, Министра внутренних дел Республики Казахстан от 15 ноября 2021 года № 702, Министра финансов Республики Казахстан от 16 ноября 2021 года № 1182, Руководителя Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) от 16 ноября 2021 года № 30, Министра культуры и спорта Республики Казахстан от 24 ноября 2021 года № 363, и.о. Генерального Прокурора Республики Казахстан от 24 ноября 2021 года № 155, Министра образования и науки Республики Казахстан от 29 ноября 2021 года № 574 и Министра обороны Республики Казахстан от 8 декабря 2021 года № 851 (далее - Единые правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25789).</w:t>
+        <w:t>2. Правила определяют порядок и условия оказания государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан" (далее – государственная услуга) и подлежат применению департаментами юстиции областей, городов Астана, Алматы и Шымкент (далее – услугодатель), наделенными правом проставления апостиля на официальных документах, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z124" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство юстиции в течение трех рабочих дней предоставляет в Единый контакт-центр информацию о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, с даты их утверждения или изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Целью процедуры проставления апостиля является обеспечение гарантии подлинности и надлежащего оформления апостилируемых документов, предназначенных для действия на территории стран-участниц Гаагской конвенции. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Услугодатель апостилирует официальные документы, исходящие из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан по принципу экстерриториальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменты юстиции областей, городов Астана, Алматы и Шымкент вносят в информационную систему "Е-Апостиль" образцы подписей должностных лиц, наделенных правом подписания документов (далее – образец подписи) и оттиска печати органа, выдавшего документ (далее - оттиск печати), в соответствии со своей территориальной единицей по мере назначения должностных лиц и изменения печати органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z158" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство юстиции вносит в информационную систему "Е-Апостиль" образцы подписей и оттисков печатей, поступающие от государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 515</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Основные требования к оказанию государственной услуги приведены в перечне основных требований к оказанию государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан" (далее – Перечень) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Для получения государственной услуги физическими и юридическими лица (далее - услугополучатели) заявление по желанию подается в некоммерческое акционерное общество Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) в бумажном виде или посредством веб-портала "электронного правительства" (далее - портал), в электронном виде согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень необходимых документов для оказания государственной услуги при обращении услугополучателя либо его представителя по доверенности в Государственной корпорации, либо через портал предусмотренным пунктом 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения о документах, удостоверяющих личность услугополучателя, документа подтверждающего оплату услугополучателем в бюджет суммы пошлины (в случае оплаты через ПШЭП), а также сведений о государственной регистрации актов гражданского состояния, произведенных на территории Республики Казахстан услугодатель и работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. При отсутствии в информационных системах соответствующих сведений сотрудник Государственной корпорации или услугодателя воспроизводит электронные/бумажные копии документов, после чего возвращает оригиналы услугополучателю, за исключением документов которые подлежат апостилированию. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от услугополучателей документов и сведений, которые могут быть получены из информационных систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При оказании государственных услуг услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законом тайну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, содержащихся в информационных системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В случае сбоя информационной системы услугодатель незамедлительно уведомляет сотрудника ответственного за информационно-коммуникационную инфраструктуру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае ответственный сотрудник за информационно-коммуникационную инфраструктуру предпринимает меры по определению причины сбоя информационной системы и в течение 1 (одного) рабочего дня составляет протокол (акт) о технической проблеме и подписывает его услугодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи (далее – ЭЦП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сдаче услугополучателем заявления через портал в "личный кабинет" в течение 1 (одного) рабочего дня с момента поступления заявления направляется статус о принятии запроса на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z131" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z132" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на получение государственной услуги в электронном формате и перечень необходимых документов, указанных в Правилах, подается посредством портала с использованием ЭЦП заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z133" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель проверяет образец подписи и оттиск печати на соответствие их электронного либо сканированного оригинала документа, подлежащего апостилированию прикрепленного к заявлению, а также на соответствие заявления и прикрепленных документов требованиям Конвенцией и Единых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z134" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии заявления и прикрепленных документов требованиям Конвенцией и Единых правил, услугодатель в течение 1 (одного) рабочего дня с момента поступления заявления подготавливает и направляет на портал заявителю результат оказания государственной услуги в виде мотивированного отказа в оказании государственной услуги, в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z135" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае соответствия заявления и представленных документов услугополучателя требованиям Правил, должностное лицо в тот же рабочий день посредством информационной системы "Е-Апостиль" на электронном документе, подлежащем апостилированию формирует электронный апостиль и посредством шлюза "электронного правительства" направляет подписанный ЭЦП уполномоченного лица результат оказания государственной услуги в "личный кабинет" заявителя на портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z136" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апостилирование документов назначается на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z137" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апостиль проставляется услугодателем вне зависимости от территории выдачи по предъявлении документа в тот же день в электронном/бумажном виде и уплаты государственной пошлины за проставление апостиля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z138" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель сверяет представленный документ, проставляет штамп "апостиль" на документе и выдает услугополучателю результат оказания государственной услуги в виде документа в электронном формате, подписанного ЭЦП уполномоченного лица услугодателя по форме, согласно приложению 3-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z139" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не представлении документа, подлежащего апостилированию в назначенный день, не соответствии представленных документов требованиям Конвенции и Единых правил, либо установлении факта неполноты представленных документов услугодатель в тот же рабочий день с момента представления, либо не представления документов подготавливает и направляет на портал услугополучателю результат оказания государственной услуги в виде мотивированного отказа в оказании государственной услуги, в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Правила определяют порядок и условия оказания государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов Республики Казахстан" (далее – государственная услуга) и подлежат применению департаментами юстиции областей, городов Астана, Алматы и Шымкент (далее – услугодатель), наделенными правом проставления апостиля на официальных документах, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан.</w:t>
-[...725 lines deleted...]
-      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений осуществляется следующим рабочим днем.</w:t>
+        <w:t xml:space="preserve">14. При оказании государственной услуги через Государственную корпорацию на бумажном носителе, день приема заявлений и документов не входит в срок оказания государственных услуг. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z132" w:id="31"/>
-[...15 lines deleted...]
-      Заявление на получение государственной услуги в электронном формате и перечень необходимых документов, указанных в Правилах, подается посредством портала с использованием ЭЦП заявителя.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z133" w:id="32"/>
-[...251 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="41"/>
+    <w:bookmarkStart w:name="z142" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня основных требований к оказания государственной услуги, и (или) документов с истекшим сроком действия, работник Государственной корпорации отказывает в приеме заявления, и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z143" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z143" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении полного пакета документов услугополучателем – работник Государственной корпорации проверяет документы, представленные услугополучателем, принимает их и выдает электронную расписку о приеме соответствующих документов от заявителя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии), работника принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов, по обращению заявителя расписка выдается в бумажном формате. Принятые документы направляются услугодателю через курьерскую связь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z144" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z144" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канцелярия услугодателя в день поступления заявления осуществляет их прием и регистрацию, после чего передает сотруднику ответственного за проставление апостиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z145" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z145" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель проверяет образец подписи и оттиск печати на соответствие их документу, подлежащего апостилированию, а также на соответствие заявления и представленных документов требованиям Конвенции и Единых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z146" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z146" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После проверки заявления и представленных документов, поступивших через Государственную корпорацию в течение 2 (двух) рабочих дней проставляет штамп "апостиль" на документе и направляет результат оказания государственной услуги в виде документа в бумажном формате, подписанного уполномоченным лицом услугодателя по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо мотивированного отказа по основаниям предусмотренным пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2196,131 +2966,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В Государственной корпорации выдача готовых документов осуществляется на основании расписки о приеме соответствующих документов, при предъявлении получателем удостоверения личности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>либо электронного документа из сервиса цифровых документов (для идентификации)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает хранение документов, в течение 1 (одного) месяца, после чего передает их услугодателю для дальнейшего хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя по истечении 1 (одного) месяца, по запросу Государственной корпорации услугодатель в течение 1 (одного) рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2339,88 +3185,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) уполномоченного органа и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2513,70 +3359,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3107,82 +3953,168 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5516,115 +6448,201 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН/БИН __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правый верхний угол приложения 2- в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="52"/>
+    <w:bookmarkStart w:name="z99" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на проставление апостиля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу апостилировать _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование и содержание документа) ____________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6292,70 +7310,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 3- в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="54"/>
+    <w:bookmarkStart w:name="z103" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5613400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6779,210 +7797,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="55"/>
+    <w:bookmarkStart w:name="z147" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауіпсіздік коды / Сode de sécurité / Security code: 000000000000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z148" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z148" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім нөмірі / Numéro de dépôt / Application number: 00000000000000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z149" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z149" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы апостиль тек қол қойған адамның қолының, лауазымының/атағының түпнұсқалылығын және құжатқа қойылған мөр мен мөртаңбаның түпнұсқалылығын куәландырады және ол қойылған құжаттың мазмұнын растамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z150" w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z150" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Cette apostille électronique ne certifie que l'authenticité de la signature, du titre / du rang du signataire et l'authenticité du sceau ou timbre sur le document et ne certifie pas le contenu du document sur lequel il est apposé.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z151" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z151" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This apostille certifies only the authenticity of the signature, the position/title of the signatory and the authenticity of the seal or stamp affixed on the document and does not certify the content of the document on which it is affixed.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z152" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z152" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген апостильдің заңдылығын тексеру үшін https://egov.kz/cms/ru/services/apostil/apostil сайтына кіріңіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z153" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z153" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pour vérifier la légitimité de l'apostille publiée, voir https://egov.kz/cms/ru/services/apostil/apostil.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z154" w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z154" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       To verify the legitimacy of the issued apostille, see https://egov.kz/cms/ru/services/apostil/apostil.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7360,146 +8378,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="63"/>
+    <w:bookmarkStart w:name="z107" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4- в редакции приказа Министра юстиции РК от 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="64"/>
+      <w:bookmarkStart w:name="z155" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О государственных услугах", отдел №__ филиала Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7935,402 +8953,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2020 года № 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="65"/>
+    <w:bookmarkStart w:name="z115" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов министра юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z116" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z116" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 11685, опубликованный в информационно-правовой системе "Әділет" от 13 августа 2015 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z117" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z117" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 23 февраля 2016 года № 93 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 13235, опубликованный в информационно-правовой системе "Әділет" от 1 марта 2016 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z118" w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z118" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 2 декабря 2016 года № 1107 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 14485, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан от 14 декабря 2016 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z119" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z119" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 7 августа 2017 года № 1001 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 15466, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан от 17 августа 2017 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z120" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z120" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан 13 июля 2018 года № 1090 "О внесении изменения в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 17203, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан от 23 июля 2018 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z121" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z121" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 17 января 2019 года № 26 "О внесении изменения в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 18207, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан от 29 января 2019 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z122" w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z122" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 20 сентября 2019 года № 472 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 30 июня 2015 года № 367 "Об утверждении регламента государственной услуги "Апостилирование официальных документов, исходящих из органов юстиции и иных государственных органов, а также нотариусов Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 19403, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан от 24 сентября 2019 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8656,31 +9674,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>